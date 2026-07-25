--- v0 (2025-10-13)
+++ v1 (2026-07-25)
@@ -1,89 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="0DD8B75C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:ind w:left="5665" w:right="5396"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00442431">
+    <w:p w14:paraId="4DFF090E" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00442431">
       <w:pPr>
         <w:spacing w:before="1" w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21E47D9D" wp14:editId="55B3C275">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>252095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>45079</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7086600" cy="9593592"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Group 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7086600" cy="9593592"/>
                           <a:chOff x="540" y="360"/>
@@ -860,51 +858,51 @@
                                               <a:headEnd/>
                                               <a:tailEnd/>
                                             </a:ln>
                                             <a:extLst>
                                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                   <a:solidFill>
                                                     <a:srgbClr val="FFFFFF"/>
                                                   </a:solidFill>
                                                 </a14:hiddenFill>
                                               </a:ext>
                                             </a:extLst>
                                           </wps:spPr>
                                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                             <a:noAutofit/>
                                           </wps:bodyPr>
                                         </wps:wsp>
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="24" name="Picture 20"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId9">
+                                            <a:blip r:embed="rId8">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="1260" y="406"/>
                                               <a:ext cx="2338" cy="718"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:extLst>
                                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                   <a:solidFill>
                                                     <a:srgbClr val="FFFFFF"/>
@@ -1085,220 +1083,220 @@
                                                   <a:headEnd/>
                                                   <a:tailEnd/>
                                                 </a:ln>
                                                 <a:extLst>
                                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                       <a:solidFill>
                                                         <a:srgbClr val="FFFFFF"/>
                                                       </a:solidFill>
                                                     </a14:hiddenFill>
                                                   </a:ext>
                                                 </a:extLst>
                                               </wps:spPr>
                                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                                 <a:noAutofit/>
                                               </wps:bodyPr>
                                             </wps:wsp>
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="29" name="Picture 17"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId10">
+                                                <a:blip r:embed="rId9">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="9346" y="768"/>
                                                   <a:ext cx="1836" cy="446"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:extLst>
                                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                       <a:solidFill>
                                                         <a:srgbClr val="FFFFFF"/>
                                                       </a:solidFill>
                                                     </a14:hiddenFill>
                                                   </a:ext>
                                                 </a:extLst>
                                               </pic:spPr>
                                             </pic:pic>
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="30" name="Picture 16"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId11">
+                                                <a:blip r:embed="rId10">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="1246" y="2026"/>
                                                   <a:ext cx="1836" cy="446"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:extLst>
                                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                       <a:solidFill>
                                                         <a:srgbClr val="FFFFFF"/>
                                                       </a:solidFill>
                                                     </a14:hiddenFill>
                                                   </a:ext>
                                                 </a:extLst>
                                               </pic:spPr>
                                             </pic:pic>
                                           </wpg:grpSp>
                                         </wpg:grpSp>
                                       </wpg:grpSp>
                                     </wpg:grpSp>
                                   </wpg:grpSp>
                                 </wpg:grpSp>
                               </wpg:grpSp>
                             </wpg:grpSp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.85pt;margin-top:3.55pt;width:558pt;height:755.4pt;z-index:-251644928" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAB1NgpX2CwAA4V8AAA4AAABkcnMvZTJvRG9jLnhtbOxcbW/juBH+XqD/&#10;QfDHFlmb8rux2cM2L4cDru2i5/4ARZZt4WxLlZR494r+9z4zfBElS06ixDESaIGsZXNIDYfkPDND&#10;Dj//9H27cR6CJA2j3WVHfOp1nGDnR4twt7rs/Ht+ezHpOGnm7RbeJtoFl50fQdr56cuf//R5H88C&#10;N1pHm0WQOGhkl8728WVnnWXxrNtN/XWw9dJPURzsULiMkq2X4Wuy6i4Sb4/Wt5uu2+uNuvsoWcRJ&#10;5Adpil+vZWHnC7e/XAZ+9s/lMg0yZ3PZAW8Z/5/w/3f0f/fLZ2+2Srx4HfqKDa8BF1sv3OGlpqlr&#10;L/Oc+yQ8aGob+kmURsvskx9tu9FyGfoB9wG9Eb1Sb35OovuY+7Ka7VexERNEW5JT42b9fzx8S5xw&#10;cdlxO87O22KI+K1On0Szj1czUPycxL/F3xLZPzz+Gvm/pyjulsvp+0oSO3f7v0cLNOfdZxGL5vsy&#10;2VIT6LTznUfghxmB4Hvm+Phx3JuMRj0MlI+y6XDaH05dOUb+GgNJ9YYDFKO0P1Kj569vVG0hBH7k&#10;umIoXC7vejP5YmZWMUc9w3xLc5GmLxPpb2svDnikUhKYEmlfi/Q2CQKaw05fSLEylZZpagvUKiEe&#10;U8j9UVEeiESL86hAvJl/n2Y/BxGPivfwa5rJ1bDAE4/1Qs2IOYS63G6wMP564fQcvI7+1NoxREIT&#10;/aXrzHvO3pFvV23qpjDNrKYwiI4ZyJVpCoKTRGiKSNaOGU8sMUM20GTH2BpqImJrUMfWSFNxU2I4&#10;mFQyNtZkaEwS1bAGtWd1U4hxr1JmU01GzE3qmBNF+ddyJ+whOGAPK2Glh9Zb69H2v+/UcOPJ8Uht&#10;93i5xlFKy22ONrHa5qwP0ASoaG7UEEPYRDymufEoMTpPxODaopa1FEsJ9HdZcycdB5r7Ts6+2Muo&#10;J8QRPTp7YJBUAms8sQ6gsm30EMwjpspKugfvy0s3u0MqM/NAqcv1Z8ytqTeiL4e0qESMsTQMs9RH&#10;a+ntottws+F1stlxF4YulhexaxUBC3YLJloH3uJGPWdeuJHPzB7VweJXIiE1wCD032lvejO5mQwu&#10;Bu7o5mLQu76++Hp7NbgY3Yrx8Lp/fXV1Lf5HbxSD2TpcLIIdsaQBUQyeph0VNEsoM5CYRptwQc0R&#10;c2myurvaJM6DB0C+5X9q9C2ybpENFh76oj+5d1DnUjtKXX4XLX5AUyaRRHhYJHhYR8kfHWcPdL/s&#10;pP+595Kg42x+2UHXT8WAYCTjL4PhGFjhJHbJnV3i7Xw0ddnJOlgg9HiVSRPiPk7C1RpvEmq0vgLs&#10;liHpUeZPcqW+AG4kojIIGXBVWAFdZsPvgKRShlcyL14Lfp+FGZiv7xB+oYykSHP4ZdCimQOQbuGX&#10;sfW14LcW45oAcI1dYMPvEbugBd/3D745qGozXoOu/mzBt+BEtuDbHHxh/dvgOzw1+IreBAYHDEaj&#10;fI3H1huRLULurzEmLfQ9rGh5vxVVYRSezfuFsi7BrzuVgn1d+D2UiRZmWZBGGkX7+xmubw0u2X7X&#10;EVwq+r61bpzt/b6SFydnG3w5skzR+2NOnKItOHyyTlOv7IS+GBhr/avWv1LhvCP+FWxCW8WPTq3i&#10;x32l4sUE8Uz227VaGvSNiicvlMuMf1VRL1fxhzWNSjtDeBPxm7KCn0ixvq6CNyLpU1ikRpTaStRR&#10;ZjvA8gwFT+9y+IX8njzWaKt4jm7yWJSISgqeo35Vjdkafu4i7Kcbw3A2j9FpERzV7gjkkeFRoH2Z&#10;dkfMjdmn8E4eSpPWucQS/bK8tGjDy2ltcSWLX6jbrYBSKe7U4380k/CKAlkbZGOZQFN9yCCbwAK1&#10;UUCpq9NtchnVdQwFeHlYRn5FpSoI0KvqbAa+gCopA4DC1RMBwKNSxHpuAeC4ef/RAaDfG0w4Gl9Q&#10;7IV9h3r9Hydpdu2la7k/sVnRs7Q4WmT42MhQ2n9RkYoTIsOYNqCqQkD4mcI/Lp1lYPsy9w0O6uS4&#10;UKplFOEZ/AJxuPHiqpDaK+PCgTy0i1UnjdMHfvJhy32HolvgDt3KswW2U8A0a6eqseKhB9cV/aoT&#10;FPamC9PkjWFqNPAx5GRtHkHioFPF+QLVLs8PcMa+i/x8QbSJ5dbcH5E8aeGDG+2u6E/buRGToQ6V&#10;vcBtaVGLz7+1hwbS2TMODYjSxgUOCgExTnlsYKxVLmkoCU9a5/an+vBdLW7llXLgKlXDajufQ1Ox&#10;ZaEOYpwIuHKB1EjRiKMxctGIOTxspWDVQUSLR6JEVIQuucdf1ZgNXhzR0o2hAw3QRp0644mEFt4+&#10;osXsN0cQOalfJ6LVQkMLDfC9aIvjOdBQ2vCQpyxPCQ1TRGfYo6HTdKxGtE5jS4qdmjIyHNbJgaFU&#10;y2jCc3g0FVsd6oD86wLDoTxqZGik0RgXhOgDGPiFJZ1/AAzaEiZVriJ+8yIwUDOVbR3ggm7rneIC&#10;s1+FC3K2Whq/brNDrhGNbOdyGdpw1ocOZ9EGs73RgY0PLPJza3+TNGIiWof6rkr/q3pG550BAVwo&#10;xfJeh5Lp2yNAWR6NMaBWbTeAAKC+Y5A/xwkbAIhkXZU6VIxp1XJlB7U4lUeDiQ1MpUweF+lDFWzZ&#10;J4kF0VTyVT5IXIeYB2k8VYyVs3hqOCsm8RRYexFmvp8MHgmlODRG87wKa4sQehxo87Wig3f6Uwbx&#10;DG6XCSHs558se5Gv1mLyx8bk0uEDbJ+fGJPZxK92ybCEaJNJTXoAiM7vqaiTQ3Kx1lnxGLhSxuOT&#10;5NZWyEO7ZDXSaIzGNQhqY3EtghbdMUa0CtSzwbiIes2gRSri5ptCeCtCey/Y6DkFQrSKv+KKgja7&#10;5NHskjj0Z/hTSbN4Okiaffw2C9TK7ilNVd6IsX1SG1sv+f0+vsCFEjBYwrtwE2Y/+HIMGE/E1O7h&#10;W+jT9Q30Jb+dwDVHHlBMb3Vk3E5TyTqwgkKfL3xwdtHVGgniwdc0Rl42Jb3mPyVJtKe8ZOTWyiSD&#10;Yitd+lrg424TxjopmJ5Vj5FXW7raokJo8tqM68i/3wa7TN4DkgQbdD7apeswTpHMOwu2d8HispP8&#10;spDJudDaStGQ/pZp0e7ka683df92cTXsXSEtenxz8XU6GF+MezfYNRlMxJW40mnR92kAMXib6zh8&#10;eV60PF+kg0BgqGj5eDMSCZm+aeL/C8LmCF2aJUHmI5fcmy2RTq1+h7oyBSzmXLIk9CddIEFYwHbC&#10;oMcH+DiJnC/kcPt9OEFkKowFn5bE6/QJOzosRddHOPQASYNPNtf1cWtSpIqEeLZy2avG4gOmqGv5&#10;Y3DpEX9HEhRwRKYYsjl5CrhJnBJTRO55itHSoHtYpFdUYyHq5LW8Wm4hHlQ08+UcQRuzPW4ywMVp&#10;U9BykdRK0giksZ1IaRAODx6PWR5rsS1FzlHg0SgRFS1FdzAVTs513pZtKjJRZYCkGLipZaxJ4AZz&#10;spKxQuSGiCoZK0VuMGUrJdYocFPHWTFyU8saHUK374ap442OV5tbcOaC0kSqxlMUx4BPjlUNKJ3K&#10;M80xVaXg6EiJxV3tkAp7HOZiVMddcSDqubNHosgdFkzzEwRvFvViT6bifNuchhHwOYf8sRLRmeOH&#10;GUiuTM6KSpPLz6aOEjJ0pF4+ElOTBBQSMPfx1AXWDKm2X3RETX/ax+OeQlMOveUH7k4Ro6O7X9hO&#10;aXJAvI3RFS3VD3YLj4vVV9g3e7urAKx0f207iDyjX9lneZjOGGH6ojsolvwivFJFqI+zHapzgQCl&#10;SJ30JF77Gp7cnM1FUidJI5DGRhi9rdKkODDC5CgetcLkuboqk65gA5AJYFpDF5rDotbKx7FIIleB&#10;9sVAJPlvvquj1gSASvMlUQeMvfF2TZsrhBvdPvBVbcplfz/xPHNI7ZuK58GWhNqhflDU78PE81y2&#10;3qDa23hezd260/4Abhx05HjEQbs8nicmfZRQYGcAEumQtPG8J+oxWkkUTwU5PeJPri48vBst0Ueg&#10;V5pj37SW4HlAHfpQWqLfaolHbuAWrtISbs8thf1bNUFX0yr9aMUJnmTu0FIqq4k8+g3lQecw1SWw&#10;b/6Me+RJ2+k77+mievs7czczN/N/+T8AAAD//wMAUEsDBBQABgAIAAAAIQCgpierzgAAACwCAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yRy2rDMBBF94X8g5h9LD8ghBI5m1DItqQfMEhj&#10;WYn1QFJL8/cVFEoNJtl5OTPccw/M4fhtJ/ZFMRnvBDRVDYyc9Mo4LeDj8rbdA0sZncLJOxJwpwTH&#10;fvNyeKcJcwml0YTECsUlAWPO4ZXzJEeymCofyJXL4KPFXMaoeUB5Q028resdj/8Z0M+Y7KwExLPq&#10;gF3uoTQ/Z/thMJJOXn5acnmhghtbugsQo6YswJIy+LvsqmsgDXxZol1Hon0o0awj0fxJ8NmP+x8A&#10;AAD//wMAUEsDBAoAAAAAAAAAIQBoD5Qs2R4AANkeAAAVAAAAZHJzL21lZGlhL2ltYWdlMy5qcGVn&#10;/9j/4AAQSkZJRgABAQEOxA7EAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsK&#10;CwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCABdAP8DASIA&#10;AhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQA&#10;AAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3&#10;ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWm&#10;p6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEA&#10;AwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSEx&#10;BhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElK&#10;U1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3&#10;uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD6s/ZD&#10;/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBir7T/AGQ/+S7/ALUX/Y5Qf+kiV8WftCf8m5ft&#10;af8AZU4P/QYqAPGYf+UUt3/2UeL/ANJXr1j9n/8A5Mj+BP8A2XLT/wD0I15PD/yilu/+yjxf+kr1&#10;6x+z/wD8mR/An/suWn/+hGgDz/x3/wApebb/ALKLpv8A6Ogq7ov/ACl/H/Y8yf8As1UvHf8Ayl5t&#10;v+yi6b/6Ogq7ov8Ayl/H/Y8yf+zUAfoX/wAE/f8AkHfGv/so+r/+hrXy3af8kS8Bf9nJP/6Pnr6k&#10;/wCCfv8AyDvjX/2UfV//AENa+W7T/kiXgL/s5J//AEfPQB4d4v8A+UvcH/ZRLH/0bFXqv7R//JtX&#10;7W//AGVeH/23ryrxf/yl7g/7KJY/+jYq9V/aP/5Nq/a3/wCyrw/+29AHE/s+/wDJgWjf9le0v/2n&#10;X3l/wUK/48PgN/2VLR//AEXcV8G/s+/8mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FAHzH&#10;8Zv+SW/tj/8AZS9G/wDSm0rwD/got/ykAj/3ND/9Ew17/wDGb/klv7Y//ZS9G/8ASm0rwD/got/y&#10;kAj/ANzQ/wD0TDQB+j//AAUj/wCSM+EP+x40T/0or88v2gP+UsMX/Y16Z/KGv0N/4KR/8kZ8If8A&#10;Y8aJ/wClFfnl+0B/ylhi/wCxr0z+UNAFDVf+Uun/AHUWP/0eteuftIf8m0/td/8AZXU/9Ct68j1X&#10;/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QregD2f/gij/ybb4w/7Gyb/wBI7WvL9H/5Id4S/wCz&#10;hpf/AEa9eof8EUf+TbfGH/Y2Tf8ApHa15fo//JDvCX/Zw0v/AKNegDxXxJ/yl5P/AGPsH/oSUzR/&#10;+Uvcn/ZRJ/8A0c9P8Sf8peT/ANj7B/6ElM0f/lL3J/2USf8A9HPQB+i37WH/ACdB+yz/ANjDf/8A&#10;pJXyvYf8kR0D/s4d/wD0dX1R+1h/ydB+yz/2MN//AOklfK9h/wAkR0D/ALOHf/0dQBH+0J/yST9t&#10;v/sdNO/9p16T/wAET/8Akgfjb/sYv/beKvNv2hP+SSftt/8AY6ad/wC069J/4In/APJA/G3/AGMX&#10;/tvFQB4Z+0B/yZl+0P8A9lvu/wCUdZn7Pv8AyY98Kf8Astdj/OGtP9oD/kzL9of/ALLfd/yjrM/Z&#10;9/5Me+FP/Za7H+cNAH3X+yB/ycJ+1P8A9jba/wDpNXxH+0F/ybR+1h/2WeT/ANG19ufsgf8AJwn7&#10;U/8A2Ntr/wCk1fEf7QX/ACbR+1h/2WeT/wBG0AeZ+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0k&#10;iqz4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSKgD9OP2Q/+S7/ALUX/Y5Qf+kiV8WftCf8m5ft&#10;af8AZU4P/QYq+0/2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYqAPGYf+UUt3/wBlHi/9&#10;JXr1j9n/AP5Mj+BP/ZctP/8AQjXk8P8Ayilu/wDso8X/AKSvXrH7P/8AyZH8Cf8AsuWn/wDoRoA8&#10;/wDHf/KXm2/7KLpv/o6Crui/8pfx/wBjzJ/7NVLx3/yl5tv+yi6b/wCjoKu6L/yl/H/Y8yf+zUAf&#10;oX/wT9/5B3xr/wCyj6v/AOhrXy3af8kS8Bf9nJP/AOj56+pP+Cfv/IO+Nf8A2UfV/wD0Na+W7T/k&#10;iXgL/s5J/wD0fPQB4d4v/wCUvcH/AGUSx/8ARsVeq/tH/wDJtX7W/wD2VeH/ANt68q8X/wDKXuD/&#10;ALKJY/8Ao2KvVf2j/wDk2r9rf/sq8P8A7b0AcT+z7/yYFo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR&#10;/wD0XcV8G/s+/wDJgWjf9le0v/2nX3l/wUK/48PgN/2VLR//AEXcUAfMfxm/5Jb+2P8A9lL0b/0p&#10;tK8A/wCCi3/KQCP/AHND/wDRMNe//Gb/AJJb+2P/ANlL0b/0ptK8A/4KLf8AKQCP/c0P/wBEw0Af&#10;o/8A8FI/+SM+EP8AseNE/wDSivzy/aA/5Swxf9jXpn8oa/Q3/gpH/wAkZ8If9jxon/pRX55ftAf8&#10;pYYv+xr0z+UNAFDVf+Uun/dRY/8A0eteuftIf8m0/td/9ldT/wBCt68j1X/lLp/3UWP/ANHrXrn7&#10;SH/JtP7Xf/ZXU/8AQregD2f/AIIo/wDJtvjD/sbJv/SO1ry/R/8Akh3hL/s4aX/0a9eof8EUf+Tb&#10;fGH/AGNk3/pHa15fo/8AyQ7wl/2cNL/6NegDxXxJ/wApeT/2PsH/AKElM0f/AJS9yf8AZRJ//Rz0&#10;/wASf8peT/2PsH/oSUzR/wDlL3J/2USf/wBHPQB+i37WH/J0H7LP/Yw3/wD6SV8r2H/JEdA/7OHf&#10;/wBHV9UftYf8nQfss/8AYw3/AP6SV8r2H/JEdA/7OHf/ANHUAR/tCf8AJJP22/8AsdNO/wDadek/&#10;8ET/APkgfjb/ALGL/wBt4q82/aE/5JJ+23/2Omnf+069J/4In/8AJA/G3/Yxf+28VAHhn7QH/JmX&#10;7Q//AGW+7/lHWZ+z7/yY98Kf+y12P84a0/2gP+TMv2h/+y33f8o6zP2ff+THvhT/ANlrsf5w0Afd&#10;f7IH/Jwn7U//AGNtr/6TV8R/tBf8m0ftYf8AZZ5P/Rtfbn7IH/Jwn7U//Y22v/pNXxH+0F/ybR+1&#10;h/2WeT/0bQB5n4f/AOUTPij/ALKLD/6TxVWi/wCUUT/9lKf/ANJIqs+H/wDlEz4o/wCyiw/+k8VV&#10;ov8AlFE//ZSn/wDSSKgD9OP2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYq+0/wBkP/ku&#10;/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKgDxmH/lFLd/9lHi/wDSV69Y/Z//AOTI/gT/ANly&#10;0/8A9CNeTw/8opbv/so8X/pK9esfs/8A/JkfwJ/7Llp//oRoA8/8d/8AKXm2/wCyi6b/AOjoKu6L&#10;/wApfx/2PMn/ALNVLx3/AMpebb/soum/+joKu6L/AMpfx/2PMn/s1AH6F/8ABP3/AJB3xr/7KPq/&#10;/oa18t2n/JEvAX/ZyT/+j56+pP8Agn7/AMg741/9lH1f/wBDWvlu0/5Il4C/7OSf/wBHz0AeHeL/&#10;APlL3B/2USx/9GxV6r+0f/ybV+1v/wBlXh/9t68q8X/8pe4P+yiWP/o2KvVf2j/+Tav2t/8Asq8P&#10;/tvQBxP7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FfBv7Pv/JgWjf8AZXtL/wDadfeX&#10;/BQr/jw+A3/ZUtH/APRdxQB8x/Gb/klv7Y//AGUvRv8A0ptK8A/4KLf8pAI/9zQ//RMNe/8Axm/5&#10;Jb+2P/2UvRv/AEptK8A/4KLf8pAI/wDc0P8A9Ew0Afo//wAFI/8AkjPhD/seNE/9KK/PL9oD/lLD&#10;F/2Nemfyhr9Df+Ckf/JGfCH/AGPGif8ApRX55ftAf8pYYv8Asa9M/lDQBQ1X/lLp/wB1Fj/9HrXr&#10;n7SH/JtP7Xf/AGV1P/QrevI9V/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3oA9n/4Io/8m2+M&#10;P+xsm/8ASO1ry/R/+SHeEv8As4aX/wBGvXqH/BFH/k23xh/2Nk3/AKR2teX6P/yQ7wl/2cNL/wCj&#10;XoA8V8Sf8peT/wBj7B/6ElM0f/lL3J/2USf/ANHPT/En/KXk/wDY+wf+hJTNH/5S9yf9lEn/APRz&#10;0Afot+1h/wAnQfss/wDYw3//AKSV8r2H/JEdA/7OHf8A9HV9UftYf8nQfss/9jDf/wDpJXyvYf8A&#10;JEdA/wCzh3/9HUAR/tCf8kk/bb/7HTTv/adek/8ABE//AJIH42/7GL/23irzb9oT/kkn7bf/AGOm&#10;nf8AtOvSf+CJ/wDyQPxt/wBjF/7bxUAeGftAf8mZftD/APZb7v8AlHWZ+z7/AMmPfCn/ALLXY/zh&#10;rT/aA/5My/aH/wCy33f8o6zP2ff+THvhT/2Wux/nDQB91/sgf8nCftT/APY22v8A6TV8R/tBf8m0&#10;ftYf9lnk/wDRtfbn7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm0ftYf9lnk/8ARtAHmfh//lEz4o/7&#10;KLD/AOk8VVov+UUT/wDZSn/9JIqs+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0kioA/Tj9kP/ku&#10;/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKvtP9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU&#10;4P8A0GKgDxmH/lFLd/8AZR4v/SV69Y/Z/wD+TI/gT/2XLT//AEI15PD/AMopbv8A7KPF/wCkr16x&#10;+z//AMmR/An/ALLlp/8A6EaAPP8Ax3/yl5tv+yi6b/6Ogq7ov/KX8f8AY8yf+zVS8d/8pebb/sou&#10;m/8Ao6Crui/8pfx/2PMn/s1AH6F/8E/f+Qd8a/8Aso+r/wDoa18t2n/JEvAX/ZyT/wDo+evqT/gn&#10;7/yDvjX/ANlH1f8A9DWvlu0/5Il4C/7OSf8A9Hz0AeHeL/8AlL3B/wBlEsf/AEbFXqv7R/8AybV+&#10;1v8A9lXh/wDbevKvF/8Ayl7g/wCyiWP/AKNir1X9o/8A5Nq/a3/7KvD/AO29AHE/s+/8mBaN/wBl&#10;e0v/ANp195f8FCv+PD4Df9lS0f8A9F3FfBv7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF&#10;3FAHzH8Zv+SW/tj/APZS9G/9KbSvAP8Agot/ykAj/wBzQ/8A0TDXv/xm/wCSW/tj/wDZS9G/9KbS&#10;vAP+Ci3/ACkAj/3ND/8ARMNAH6P/APBSP/kjPhD/ALHjRP8A0or88v2gP+UsMX/Y16Z/KGv0N/4K&#10;R/8AJGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDQBQ1X/lLp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8A&#10;QrevI9V/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3oA9n/wCCKP8Aybb4w/7Gyb/0jta8v0f/&#10;AJId4S/7OGl/9GvXqH/BFH/k23xh/wBjZN/6R2teX6P/AMkO8Jf9nDS/+jXoA8V8Sf8AKXk/9j7B&#10;/wChJTNH/wCUvcn/AGUSf/0c9P8AEn/KXk/9j7B/6ElM0f8A5S9yf9lEn/8ARz0Afot+1h/ydB+y&#10;z/2MN/8A+klfK9h/yRHQP+zh3/8AR1fVH7WH/J0H7LP/AGMN/wD+klfK9h/yRHQP+zh3/wDR1AEf&#10;7Qn/ACST9tv/ALHTTv8A2nXpP/BE/wD5IH42/wCxi/8AbeKvNv2hP+SSftt/9jpp3/tOvSf+CJ//&#10;ACQPxt/2MX/tvFQB4Z+0B/yZl+0P/wBlvu/5R1mfs+/8mPfCn/stdj/OGtP9oD/kzL9of/st93/K&#10;Osz9n3/kx74U/wDZa7H+cNAH3X+yB/ycJ+1P/wBjba/+k1fEf7QX/JtH7WH/AGWeT/0bX25+yB/y&#10;cJ+1P/2Ntr/6TV8R/tBf8m0ftYf9lnk/9G0AeZ+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDS&#10;SKrPh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kioA/Tj9kP/AJLv+1F/2OUH/pIlfFn7Qn/J&#10;uX7Wn/ZU4P8A0GKv0f8AhJ8Go/hF8Qfid4gn16K9bx5riapDaNCIWtysITygSx8w/KTkAcdu9eMf&#10;Ej9gqPxh8M/i74buPHK6bD458Up4ne9ewBWxVAv7ogyDd9372V+lAH5ww/8AKKW7/wCyjxf+kr16&#10;x+z/AP8AJkfwJ/7Llp//AKEa+kNO/wCCZ1pqH7J0vwgs/iXFd20niVdfGtwacrr8sTRmHYJSP4s7&#10;t3bpXWeDP2BIvhx8CvA/gW48fRNb+FfHVv40bU5rARLMIzxblTLhc5+/k/7tAHwH47/5S823/ZRd&#10;N/8AR0FXdF/5S/j/ALHmT/2avtHUv+CbUHin9rKD4723xFjeL/hJLbxAmlw6aJEZYpEbyhMJec+W&#10;Ru28Z6cVBF/wT+0bRv2xH+NVz8VLKO5j15tZbQZLREK5z+6MhmyOvXb+FAHoP/BP3/kHfGv/ALKP&#10;q/8A6GtfLdp/yRLwF/2ck/8A6Pnr73/Z0+CMfwWsPGRh15Nfh8T+I7vxCkscIjWETkHywQzbsY+9&#10;xn0rxiP9knRrbwVoXhyT4l6YJNI+Jj+P2m8lAX/eSN9k2+bwRvwXz2+7QB+f3i//AJS9wf8AZRLH&#10;/wBGxV6r+0f/AMm1ftb/APZV4f8A23r6DuP+Ccdp4p/a2X462XxJgnWPxLBrp0m308SL+7ZG8kyi&#10;bqdv3tvfpXU+OP2HbX4o/Dj4xeEbfx/br/wm/i9PEj3NvZiU6eV8sfZ2US/Mcxn5sr16cUAfDv7P&#10;v/JgWjf9le0v/wBp195f8FCv+PD4Df8AZUtH/wDRdxXK+Df+CfNn8NPgLp3wxufiNAWXxja+KIr+&#10;exWIymHb/o4jMvJOB8wPGelfQH7RnwLX44WfgTfrq6FH4U8UWniZ5Hg80Ti3SUGI/MuzPmZ3c4x0&#10;oA+DfjN/yS39sf8A7KXo3/pTaV4B/wAFFv8AlIBH/uaH/wCiYa/SHxd+xG3jXwh8Y9Li8Zxwx/Eb&#10;xNZeI47lLDeLJYJIZPK/1n7zd5WN2VxuHBxzwn7Rf/BMk/Hz4/H4mf8ACwBozAWAXTv7K84D7OiK&#10;cv5q/e2Z6cZ70Adz/wAFI/8AkjPhD/seNE/9KK/PL9oD/lLDF/2Nemfyhr9ZP2kvgSf2gvBmj6CN&#10;Z/sT+z9cstZ8/wCz+dv+zyb/AC8blxu6Zzx6Gvnn4hf8E1f+E6/atX40Dx8bJxq1rqY0j+y94/c7&#10;Pk8zzR12ddvGelAHwlqv/KXT/uosf/o9a9c/aQ/5Np/a7/7K6n/oVvX0Vef8EzBc/tcf8LuHj8q3&#10;/CSLr/8AYx0vPAcN5Xm+b7Y3bfwrrPiN+wS3xA+G3xe8Jt4zFmPH/jBfFQuhp2/7EAYz5G3zBv8A&#10;9X97K9elAHmH/BFH/k23xh/2Nk3/AKR2teX6P/yQ7wl/2cNL/wCjXr7V/Yq/ZOH7IHw31nwoPEh8&#10;TjUNWfU/tRtPs3l7oYo9m3e2f9VnOe/tXKWf7C7WvgbSPDv/AAmO77B8RH8efaP7P+/udm+y7fM4&#10;+99/Pb7tAH51+JP+UvJ/7H2D/wBCSmaP/wApe5P+yiT/APo56+5NT/4Jpf2h+11/wu8ePijf8JAm&#10;t/2N/ZeRhSD5Xm+b7fe2/hTbP/gmgbT9rs/HD/hP9zHxJJr/APY39l8bWct5Xm+b15xu2/hQB2n7&#10;WH/J0H7LP/Yw3/8A6SV8r2H/ACRHQP8As4d//R1ff/xZ+BJ+J/xR+FfjAaz/AGcPA+o3F/8AZPs/&#10;mfbPNi8vbu3DZjrnBryq3/YYaDwPp/h7/hMc/ZfiI3jz7R/Z/wB7L7vsu3zOPTfn/gNAHyj+0J/y&#10;ST9tv/sdNO/9p16T/wAET/8Akgfjb/sYv/beKvY/iF+wsfHfhL43aJ/wmP2MfEnW7bWPO/s/f9g8&#10;rb+7x5g8zO3r8uM9K6f9ij9kgfsf+A9c8NjxMfE66lqP28XBs/s3l/u1Tbje2fu5znvQB8BftAf8&#10;mZftD/8AZb7v+UdZn7Pv/Jj3wp/7LXY/zhr7U8ff8E+m8cfBr4h+Am8bC0Hi3xzL4y+3DTd32YPt&#10;/wBH2eYN2Nv38jr0qv4B/wCCdv8Awg3wQ8K/DxfHJuxofjaDxgL86bt87y9n+j7PMOM7Pv5PXpQB&#10;v/sgf8nCftT/APY22v8A6TV8R/tBf8m0ftYf9lnk/wDRtfpl8HvgUfhV8Q/ip4oOs/2l/wAJxq8W&#10;qfZvs/l/Y9kWzZu3HfnrnA+leJfEH/gnv/wnXw1+K/hP/hNzZjx340bxcbo6dv8AseX3GDb5g3/7&#10;2R9KAPzu8P8A/KJnxR/2UWH/ANJ4qrRf8oon/wCylP8A+kkVfelh/wAExfsP7J+qfBUfEHet74kT&#10;X/7Y/srBQLGqeV5fm8/dzu3d+lQn/gl8y/soP8F0+IYGfEx8QjWG0nOMwrH5Xleb/s53bu/SgDuv&#10;2qv2bfin8V/iXpfiHwR4xvNF0/SLZbyK1bVPKD3uTCVtx5L/AGZjbyTZlG7Lsny/KTWhrPw9t/2h&#10;P2hNb8GeLb291HwB8PdL09f7BkuXCave3MbOZrwg/v1REUBWwCzMSCK+p6+O/wBpTx/dfss/tG+E&#10;vHukQLq1p8QkTw/rWizOYlL2wZ4LqOQZ2uFkZCCp3KByMUAereG/2VvDnwz+Jei+KvhvIvgSxiil&#10;ttZ8P6fGxsNVhYZQmLeEilR/mEirkgkHIrhfCvw60v8Aat+Jfj3xH8RbQ654W8M61P4a0DwxcTE2&#10;Mfkqn2i5nhGFlleRvlL7gqquADzWV4W/aH8Q/tAftK6D4G0+SbwToWgWX/CR6iLOcTy6vhvLS1di&#10;q+XEC25sAlsAcCqnjj4o3P7JH7Scmg6bZrrvhj4jrc+IX02WTyG0y+jVEmeKQBtyTYVihUYYEg84&#10;oA3fGngjRv2SPiF8O/EPw/tJNE8M+KfEFp4U1rwvaSkWLm53Lb3UUTcRSRuPmKY3KxBBNc18IPgJ&#10;8OvjB8ef2i73xt4M0fxReWfi2GC3n1O2EzRRmwt22KT0GSTj3qx4K+Jsn7XX7RtnoeqadHonhv4c&#10;mHxHHp6yG4bUb87o4JHchQiw5ZwoUktg7hjFc78O/juPhN+0B+0RY/2H/apuvFkM3mfa/J2/6BAM&#10;Y8ts9OuaAPStE8G6d+zZ+1B4Q8PeDkk03wT8QNNv45fDkUrta2V9ZpHKtxCjMREHicoyIMEhTjrX&#10;zv8AAiT9l7/hFNbPxO8P6LqHjD/hJtaF1cXuhXF3Ky/2hNszIkTA4XaBg8V7Z8CPiLL+03+1D4g8&#10;S6lZLpVl8ObH+zNJ0xZPPzPeKrz3TSELhtiLGFC8Ank5rhv2Y/2kk+HXw91bQj4aGom38T62ftBv&#10;vL3btQnb7vlHHXHWgD3vwh8OPhx8RPgPq+g/CC7bwL4Y1udo577w3ZtZTZDKswUSKpVmVdm/GQDk&#10;V4Sul/DbwL+0/wDDjwl8KPDuo/DjW7DWJbfWtcubWex07W7RYWMtkJJPlvZ5HEbIeSNjsG659d8X&#10;ftFa9rf7PfxE8YeF7W28Naz4YgF1CbofbopggEjoy4jxuUMmc5Gc84xXmXij49zftLeL/hF4F/sZ&#10;PDcWpa1ba9Nfi4+1Ov2NDciJFKJtLsqqXycLng54ANfw34J+HXxo+O/xnufjDa6XqmveH9VTT9L0&#10;zXLgJHYaStvHJFcwxMw2GRndmlHUqORjFZXg/RfFH7Q/7L/iTwv4F8aaky6X4svND0jXLjUCpm0k&#10;SBP9IJjY3CLBKwCMAXCodwPNUPjh8V9A0T42/ECw8d/Djw78RLvwrb2+qaJqV1bpbz20EsRcWrnZ&#10;J5gV4yQxx977vGa96/Yw0RrP4EaXr9zcC61Pxbc3HiS9kWIRqstzIXEaqDgKibEGMZCZxzQBp/st&#10;fC/xT8I/hivh/wAX67deINVt7qSKO6nvPPi+ypiO38pNiiFfLVP3YBwc8nOa9goooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooA//2VBLAwQKAAAAAAAAACEAyuZ6p68eAACvHgAA&#10;FQAAAGRycy9tZWRpYS9pbWFnZTIuanBlZ//Y/+AAEEpGSUYAAQEBDsQOxAAA/9sAQwADAgIDAgID&#10;AwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU&#10;/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQU/8AAEQgAXQD/AwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgME&#10;BQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEV&#10;UtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh&#10;4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALUR&#10;AAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDTh&#10;JfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJ&#10;ipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz&#10;9PX29/j5+v/aAAwDAQACEQMRAD8A+rP2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYq+0&#10;/wBkP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKgDxmH/lFLd/9lHi/wDSV69Y/Z//AOTI&#10;/gT/ANly0/8A9CNeTw/8opbv/so8X/pK9esfs/8A/JkfwJ/7Llp//oRoA8/8d/8AKXm2/wCyi6b/&#10;AOjoKu6L/wApfx/2PMn/ALNVLx3/AMpebb/soum/+joKu6L/AMpfx/2PMn/s1AH6F/8ABP3/AJB3&#10;xr/7KPq//oa18t2n/JEvAX/ZyT/+j56+pP8Agn7/AMg741/9lH1f/wBDWvlu0/5Il4C/7OSf/wBH&#10;z0AeHeL/APlL3B/2USx/9GxV6r+0f/ybV+1v/wBlXh/9t68q8X/8pe4P+yiWP/o2KvVf2j/+Tav2&#10;t/8Asq8P/tvQBxP7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FfBv7Pv/JgWjf8AZXtL&#10;/wDadfeX/BQr/jw+A3/ZUtH/APRdxQB8x/Gb/klv7Y//AGUvRv8A0ptK8A/4KLf8pAI/9zQ//RMN&#10;e/8Axm/5Jb+2P/2UvRv/AEptK8A/4KLf8pAI/wDc0P8A9Ew0Afo//wAFI/8AkjPhD/seNE/9KK/P&#10;L9oD/lLDF/2Nemfyhr9Df+Ckf/JGfCH/AGPGif8ApRX55ftAf8pYYv8Asa9M/lDQBQ1X/lLp/wB1&#10;Fj/9HrXrn7SH/JtP7Xf/AGV1P/QrevI9V/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3oA9n/4&#10;Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX/wBGvXqH/BFH/k23xh/2Nk3/AKR2teX6P/yQ7wl/&#10;2cNL/wCjXoA8V8Sf8peT/wBj7B/6ElM0f/lL3J/2USf/ANHPT/En/KXk/wDY+wf+hJTNH/5S9yf9&#10;lEn/APRz0Afot+1h/wAnQfss/wDYw3//AKSV8r2H/JEdA/7OHf8A9HV9UftYf8nQfss/9jDf/wDp&#10;JXyvYf8AJEdA/wCzh3/9HUAR/tCf8kk/bb/7HTTv/adek/8ABE//AJIH42/7GL/23irzb9oT/kkn&#10;7bf/AGOmnf8AtOvSf+CJ/wDyQPxt/wBjF/7bxUAeGftAf8mZftD/APZb7v8AlHWZ+z7/AMmO/Cr/&#10;ALLZY/zhrT/aA/5My/aH/wCy33f8o6zP2ff+THfhV/2Wyx/nDQB91/sgf8nCftT/APY22v8A6TV8&#10;R/tBf8m0ftYf9lnk/wDRtfbn7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm0ftYf9lnk/8ARtAHmfh/&#10;/lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqs+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0kioA/&#10;Tj9kP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKvtP9kP/AJLv+1F/2OUH/pIlfFn7Qn/J&#10;uX7Wn/ZU4P8A0GKgDxmH/lFLd/8AZR4v/SV69Y/Z/wD+TI/gT/2XLT//AEI15PD/AMopbv8A7KPF&#10;/wCkr16x+z//AMmR/An/ALLlp/8A6EaAPP8Ax3/yl5tv+yi6b/6Ogq7ov/KX8f8AY8yf+zVS8d/8&#10;pebb/soum/8Ao6Crui/8pfx/2PMn/s1AH6F/8E/f+Qd8a/8Aso+r/wDoa18t2n/JEvAX/ZyT/wDo&#10;+evqT/gn7/yDvjX/ANlH1f8A9DWvlu0/5Il4C/7OSf8A9Hz0AeHeL/8AlL3B/wBlEsf/AEbFXqv7&#10;R/8AybV+1v8A9lXh/wDbevKvF/8Ayl7g/wCyiWP/AKNir1X9o/8A5Nq/a3/7KvD/AO29AHE/s+/8&#10;mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FfBv7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9&#10;lS0f/wBF3FAHzH8Zv+SW/tj/APZS9G/9KbSvAP8Agot/ykAj/wBzQ/8A0TDXv/xm/wCSW/tj/wDZ&#10;S9G/9KbSvAP+Ci3/ACkAj/3ND/8ARMNAH6P/APBSP/kjPhD/ALHjRP8A0or88v2gP+UsMX/Y16Z/&#10;KGv0N/4KR/8AJGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDQBQ1X/lLp/3UWP/ANHrXrn7SH/JtP7X&#10;f/ZXU/8AQrevI9V/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3oA9n/wCCKP8Aybb4w/7Gyb/0&#10;jta8v0f/AJId4S/7OGl/9GvXqH/BFH/k23xh/wBjZN/6R2teX6P/AMkO8Jf9nDS/+jXoA8V8Sf8A&#10;KXk/9j7B/wChJTNH/wCUvcn/AGUSf/0c9P8AEn/KXk/9j7B/6ElM0f8A5S9yf9lEn/8ARz0Afot+&#10;1h/ydB+yz/2MN/8A+klfK9h/yRHQP+zh3/8AR1fVH7WH/J0H7LP/AGMN/wD+klfK9h/yRHQP+zh3&#10;/wDR1AEf7Qn/ACST9tv/ALHTTv8A2nXpP/BE/wD5IH42/wCxi/8AbeKvNv2hP+SSftt/9jpp3/tO&#10;vSf+CJ//ACQPxt/2MX/tvFQB4Z+0B/yZl+0P/wBlvu/5R1mfs+/8mO/Cr/stlj/OGtP9oD/kzL9o&#10;f/st93/KOsz9n3/kx34Vf9lssf5w0Afdf7IH/Jwn7U//AGNtr/6TV8R/tBf8m0ftYf8AZZ5P/Rtf&#10;bn7IH/Jwn7U//Y22v/pNXxH+0F/ybR+1h/2WeT/0bQB5n4f/AOUTPij/ALKLD/6TxVWi/wCUUT/9&#10;lKf/ANJIqs+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKgD9OP2Q/8Aku/7UX/Y5Qf+kiV8&#10;WftCf8m5ftaf9lTg/wDQYq+0/wBkP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKgDxmH/l&#10;FLd/9lHi/wDSV69Y/Z//AOTI/gT/ANly0/8A9CNeTw/8opbv/so8X/pK9esfs/8A/JkfwJ/7Llp/&#10;/oRoA8/8d/8AKXm2/wCyi6b/AOjoKu6L/wApfx/2PMn/ALNVLx3/AMpebb/soum/+joKu6L/AMpf&#10;x/2PMn/s1AH6F/8ABP3/AJB3xr/7KPq//oa18t2n/JEvAX/ZyT/+j56+pP8Agn7/AMg741/9lH1f&#10;/wBDWvlu0/5Il4C/7OSf/wBHz0AeHeL/APlL3B/2USx/9GxV6r+0f/ybV+1v/wBlXh/9t68q8X/8&#10;pe4P+yiWP/o2KvVf2j/+Tav2t/8Asq8P/tvQBxP7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f&#10;/wBF3FfBv7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/APRdxQB8x/Gb/klv7Y//AGUvRv8A&#10;0ptK8A/4KLf8pAI/9zQ//RMNe/8Axm/5Jb+2P/2UvRv/AEptK8A/4KLf8pAI/wDc0P8A9Ew0Afo/&#10;/wAFI/8AkjPhD/seNE/9KK/PL9oD/lLDF/2Nemfyhr9Df+Ckf/JGfCH/AGPGif8ApRX55ftAf8pY&#10;Yv8Asa9M/lDQBQ1X/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QrevI9V/5S6f8AdRY//R6165+0&#10;h/ybT+13/wBldT/0K3oA9n/4Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX/wBGvXqH/BFH/k23&#10;xh/2Nk3/AKR2teX6P/yQ7wl/2cNL/wCjXoA8V8Sf8peT/wBj7B/6ElM0f/lL3J/2USf/ANHPT/En&#10;/KXk/wDY+wf+hJTNH/5S9yf9lEn/APRz0Afot+1h/wAnQfss/wDYw3//AKSV8r2H/JEdA/7OHf8A&#10;9HV9UftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HUAR/tCf8kk/bb/7HTTv/adek/8ABE//&#10;AJIH42/7GL/23irzb9oT/kkn7bf/AGOmnf8AtOvSf+CJ/wDyQPxt/wBjF/7bxUAeGftAf8mZftD/&#10;APZb7v8AlHWZ+z7/AMmO/Cr/ALLZY/zhrT/aA/5My/aH/wCy33f8o6zP2ff+THfhV/2Wyx/nDQB9&#10;1/sgf8nCftT/APY22v8A6TV8R/tBf8m0ftYf9lnk/wDRtfbn7IH/ACcJ+1P/ANjba/8ApNXxH+0F&#10;/wAm0ftYf9lnk/8ARtAHmfh//lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqs+H/+UTPij/sosP8A&#10;6TxVWi/5RRP/ANlKf/0kioA/Tj9kP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKvtP9kP/&#10;AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKgDxmH/lFLd/8AZR4v/SV69Y/Z/wD+TI/gT/2X&#10;LT//AEI15PD/AMopbv8A7KPF/wCkr16x+z//AMmR/An/ALLlp/8A6EaAPP8Ax3/yl5tv+yi6b/6O&#10;gq7ov/KX8f8AY8yf+zVS8d/8pebb/soum/8Ao6Crui/8pfx/2PMn/s1AH6F/8E/f+Qd8a/8Aso+r&#10;/wDoa18t2n/JEvAX/ZyT/wDo+evqT/gn7/yDvjX/ANlH1f8A9DWvlu0/5Il4C/7OSf8A9Hz0AeHe&#10;L/8AlL3B/wBlEsf/AEbFXqv7R/8AybV+1v8A9lXh/wDbevKvF/8Ayl7g/wCyiWP/AKNir1X9o/8A&#10;5Nq/a3/7KvD/AO29AHE/s+/8mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FfBv7Pv8AyYFo&#10;3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FAHzH8Zv+SW/tj/APZS9G/9KbSvAP8Agot/ykAj/wBz&#10;Q/8A0TDXv/xm/wCSW/tj/wDZS9G/9KbSvAP+Ci3/ACkAj/3ND/8ARMNAH6P/APBSP/kjPhD/ALHj&#10;RP8A0or88v2gP+UsMX/Y16Z/KGv0N/4KR/8AJGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDQBQ1X/l&#10;Lp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQrevI9V/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3&#10;oA9n/wCCKP8Aybb4w/7Gyb/0jta8v0f/AJId4S/7OGl/9GvXqH/BFH/k23xh/wBjZN/6R2teX6P/&#10;AMkO8Jf9nDS/+jXoA8V8Sf8AKXk/9j7B/wChJTNH/wCUvcn/AGUSf/0c9P8AEn/KXk/9j7B/6ElM&#10;0f8A5S9yf9lEn/8ARz0Afot+1h/ydB+yz/2MN/8A+klfK9h/yRHQP+zh3/8AR1fVH7WH/J0H7LP/&#10;AGMN/wD+klfK9h/yRHQP+zh3/wDR1AEf7Qn/ACST9tv/ALHTTv8A2nXpP/BE/wD5IH42/wCxi/8A&#10;beKvNv2hP+SSftt/9jpp3/tOvSf+CJ//ACQPxt/2MX/tvFQB4Z+0B/yZl+0P/wBlvu/5R1mfs+/8&#10;mO/Cr/stlj/OGtP9oD/kzL9of/st93/KOsz9n3/kx34Vf9lssf5w0Afdf7IH/Jwn7U//AGNtr/6T&#10;V8R/tBf8m0ftYf8AZZ5P/Rtfbn7IH/Jwn7U//Y22v/pNXxH+0F/ybR+1h/2WeT/0bQB5n4f/AOUT&#10;Pij/ALKLD/6TxVWi/wCUUT/9lKf/ANJIqs+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKgD&#10;9OP2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYq/Rn4J/BPUPhb8Rfi74ivdStb238a67&#10;HqtrDArB7dFhEZR88E5GeK8J+JP7BHiHxz8L/jN4Wh8VaZaT+O/F8fiS2uJLeRktYlC/u3A5LfL1&#10;HFAH57Q/8opbv/so8X/pK9esfs//APJkfwJ/7Llp/wD6Ea94i/4JjeKB+x9N8G/+E20j+0X8Upr4&#10;1MWsvk+WIWj8vbnO7LZz04rsPhz/AME//Engf4CfD34fzeK9Kubvwx8QrbxlNeJBII54IicwqDyH&#10;Oep4oA+F/Hf/ACl5tv8Asoum/wDo6Crui/8AKX8f9jzJ/wCzV9c+If8Agmt4n1v9tKL43R+MtIj0&#10;xPFNrr39lG2lMxiikjYx7vu7iEI9Oam0/wD4Jv8AiWz/AG1v+F3v4z0ltMHiF9Z/soW0nn+Wc/Ju&#10;6buevSgD0z/gn7/yDvjX/wBlH1f/ANDWvlu0/wCSJeAv+zkn/wDR89fd/wCzX8DNQ+B9r49i1DVL&#10;XVD4j8UXuvwm2jZPJjnYFY2z1YY5I4rx+D9iTxBH4A8OeHz4m0sT6X8VG8fyTCKQq9sZJH+zjuJP&#10;nHPTg0Afn/4v/wCUvcH/AGUSx/8ARsVeq/tH/wDJtX7W/wD2VeH/ANt69u1n/gmx4n1b9tOP43p4&#10;y0hNMTxRb67/AGUbeUzGKN0Yx7vu7iFI9K7D4nfsIeIfiB8LPjR4Th8UaXaT+O/GSeJba5eGRltY&#10;l8vMTgclv3Z5HHNAHxX+z7/yYFo3/ZXtL/8AadfeX/BQr/jw+A3/AGVLR/8A0XcVwfw5/wCCdniT&#10;wL+zlZfDWbxhpVzfW/jaz8U/bkt5FjaKHbmLaedx28HpzX0R+0z8CtR+Olt8Oo9O1S10s+F/F9l4&#10;knN0jN50UCSho129GPmDBPHBoA+F/jN/yS39sf8A7KXo3/pTaV4B/wAFFv8AlIBH/uaH/wCiYa/Q&#10;7x1+xL4h8W+D/jlo8PiTTIJfiD4rsfEFnK8UhW1iglhdo5MdWIiIGOORXnP7Tv8AwTR8U/Hn9o//&#10;AIWXYeM9I0uyVdPC2NzbSvIfs8aK2WHHJQkfWgD1f/gpH/yRnwh/2PGif+lFfnl+0B/ylhi/7GvT&#10;P5Q1+rP7UvwM1D4/+BdE0HTtTttKmsPEFhrDzXSM6ulvJvZAF7nsa+ZviV/wTc8T+OP2xF+M9t4y&#10;0m104azaamNMltpTNsh2ZXcOMnYfzoA+MNV/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3r2y9&#10;/wCCaXie5/bQ/wCF2J4z0kaZ/wAJQmvf2U1tL53liQOY933d3GM9K7L4ofsH+IfH/wALPjV4Th8U&#10;aZaT+PfGy+KLW5khkZbWEGM+U4HJf5DyOOaAOI/4Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX&#10;/wBGvX2J+wb+ylq37Ifwu1zwpq+vWfiCfUNZfU0uLKF41RWghj2kNznMRP4iuOsv2HfEFr8PtF8P&#10;HxPppnsPia/jt5hBJte3Z2b7OB13/N16UAfAXiT/AJS8n/sfYP8A0JKZo/8Ayl7k/wCyiT/+jnr7&#10;H1X/AIJseJr/APbS/wCF2p4y0ldM/wCEjj1v+ymtpfO8tSDs3fd3cdelMsf+Ca/ii0/bTb43Hxlp&#10;DaYfFEmu/wBlC2l87ymdmCbum7Bx6UAepftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HV96&#10;fGX4Gah8Tfi38IfF9pqdtZWvgnU7m+ubaZGZ7lZIfLCoRwCDzzXj1v8AsPeIIPAGm+Hz4n00z2vx&#10;Nbx203kSbWty+77OB13+/SgD5o/aE/5JJ+23/wBjpp3/ALTr0n/gif8A8kD8bf8AYxf+28Vem/Er&#10;9hvxB468GfHzRIPE+m2snxI1611e0lkgkIs0i25SQD7xO3qOK6v9gz9kvV/2Q/h34g8N6xr9l4gl&#10;1LU/t8c9lC8aovlIm0hu+Vz+NAHwp+0B/wAmZftD/wDZb7v+UdZn7Pv/ACY78Kv+y2WP84a+u/iL&#10;+wB4j8cfAz4meA4vFel2134s+IE3jGC7e3kMdvA4XELAclxt6jiqvw4/4J5+JPA3wB8IfD2Xxdpd&#10;1eaH4+t/F8l6lvII5YY/LzCAeQ52HnpzQB3X7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm0ftYf9ln&#10;k/8ARtfpN8EvgbqHws+Jnxf8T3mp219b+N9ai1S2ggRle2VIthVyeCT14rwT4k/8E/fEXjj4WfGP&#10;wnB4s0y2n8deO28W21xJbyFbWEvu8lwOS/uOKAPgjw//AMomfFH/AGUWH/0niqtF/wAoon/7KU//&#10;AKSRV9q6b/wTM8U2P7HGr/Bc+NNIfUr3xRHry6oLaUQrEsSIYyvXdlSfSof+HY3ipP2On+DS+NNH&#10;bUz4qbxANTNtKIfLMKR+Xt+9uypOenNAHq37Vvwg+OHjj4n6NrPw58RXVpoujwLqK2zy2qYu8mBo&#10;7XemRIYJJZC026PcseB1rY8SeE9Q/aC+Ouq/D3W/EWqw/D7wNpdkdTsLK7a1m1+9uULD7TJFtJiV&#10;EBKoV3M7ZGAK+oq+TviT4wuPgR+2t4TnsI/7RsPipYjTdSspHMYtriyBMVyjDOSUk2FSOiggigDv&#10;vCP7MyfCH4i6JrHw21q80DwoUlg13wrf3txe2d0pGY5rcSuxhnV+rA4ZTgjoa43SPBY/a1+I/jq/&#10;8Z3eqf8ACvfC+qy+HNK8L2eoS2kF5NEqG4urryWVpD5hAjUttUIDjJNbPjf4yeIta/ah+H3wv0a4&#10;/wCEf06S2m1/VL1FWeS+hh4FoAwHlqzEFnBJIGAB1rE8JeLpvgn+1z4k+GdpCNR8P+M7aTxlDvby&#10;5NNuiRHcRg4PmJIyBxnaVJI5B4AF1/wvb/sheP8AwBfeEb3VV8AeKtbt/C2oeFrq9lvILW4uNwtr&#10;q2Mzs0WJBh1DbSrZxkVyHwx+APgX44/Hj9oS88b6RPrlxpviqG1s2bUrqEQxGxgcoqxSqMbiT071&#10;1vjbxKfjd+1n4P8Ahvf2y2eheD408auVcyPfXcTeXbKemxY2fzP4txUDgVL+zXq39n/G79pRPK8z&#10;d4xgOd2P+Yfb+1AFnwv4fP7N37SHhXwZoWpalP8AD/xzpl79k0O/vZbwaVf2apIWgaViyQyROQU3&#10;Eb1BAGTXzp8ENM/Zk1nwxrd18Vdb0tPGh8S6ylyt/wCILu3mCLfzCMFEmVQNm3GAOK+hPD3iVvi/&#10;+3FqFrfW4tbP4Z6Du0+JW3me51DAkmY4G3bHHsC8/eJz2qt+xYmmN8G7/wC06PaXco8U69mWWJCx&#10;/wCJlP3KmgDr/B/w28F+IfgTrGi/AnxUvhjSdZnZf+Eg0i5kv3iYMqzGJ5nYq+xSoOflJyBkV4Xp&#10;J+G/w+/ae8C+Bfgrrer2Hi+31WWLxfFqF9dyWN/YrCzTpIbpik11v8pkMGWGZCeM4+h/2gvilffB&#10;j4A+LPGPhjTtPhvNDSO5S0uIS0EoMqB1IQoQSpI3Z4ODg9K4T9pHxOfHFz8EdDS0isJ9Z8XWF8l+&#10;x82S08iN7krH93lwnllsjCs3BzigDG8OfDnw1+0p8a/i7e/Eme/urjwjrC6NpGiLq1xZw6daLBHK&#10;t4iRyId8xckyHIwgA6Vj6NcfEP44fsyeJdA8B+NbzVtX0jxRe+G7LXnlgI1HThJ5XmXTsp3qsMpy&#10;0eHYxgg5POjq9r4K+Kfxn+LcnjXwBpOtav4EeAWeqW0ktpNeWsluJlguNrHzdpUjLZUgj5Rjnvv2&#10;E7BJPgBZ+JNkMNx4r1K912a3tohFDbmWZgkMaLwFREReAAducDOKAOj/AGVvBPjrwB8LYtH+IWr3&#10;Or67a3D20byNCYVtosRweT5aghGRFbEhL5ZsmvYqKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKAP/9lQSwMECgAAAAAAAAAhAOSGSh3EhQAAxIUAABUAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLmpwZWf/2P/gABBKRklGAAEBAQ7EDsQAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcH&#10;BggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQN&#10;Cw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEI&#10;ARIC6gMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMD&#10;AgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUm&#10;JygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaX&#10;mJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4&#10;+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncA&#10;AQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6&#10;Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeo&#10;qaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhED&#10;EQA/AP1TooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiivPPHn7QHw2+FxZPFvjrw94f&#10;lVd32e+1GKObjHSPO5vvL0FAHbalqtnollLd6hdwWNpHy9xcyrHGv1ZsCvnT4mf8FFfgL8MHkguP&#10;HFv4h1BGKGx8NIdQkyOvzJ+7H4vXjvxW/bD/AGM9S8QPfeJ7tPiLfeaymKfTrvU7WLIH3I5/3AX0&#10;2CuGh/4Kx/ADwRDbnwZ8JdVt2jX7OEi06xsBFEOiqY3bjjpQBd8W/wDBXXVNVt3l+HHwQ8Qa3abi&#10;sWpapvVCQRn93Aj/APoyvAvGn/BSD9rPxMzf2V4YfwnAeg0zwxLM3XP3pxJ9K9d1f/gt9pdpdbNJ&#10;+EV1cWe3715riW757/KsDj9ao/8AD8n/AKo3/wCXJ/8ActAHx142/aW/agvoPtuv+NPiDpltGxHn&#10;I9xYRgt2PlhF+leI65458Ta9bLa61ruq6nAreYIb+7kmXd0zhya/U7Sv+C3Phua0b+1/hVqtvPu4&#10;jtNUinTb9WjTn8K622/4Kcfsu/FFvI8ZeEru18xEgkbX/D9veR7G+8uYzIdi/SgD8Y6K/bS2/Z6/&#10;Yl/ajwfCk3h6DVbhi6R+HdTbTbsbuT/orEf3v+eXtXgXxv8A+CLmu6VFLffCzxdFrsaksukeIEW2&#10;n29gs6fI7f7ypQB+cGheKtZ8MySyaPq1/pUky7XewuXgLAdjsIzXqnhD9s/44+BZYX0j4peJ1WFU&#10;VLe91B7uFVX7o8ubeuPwrgfiR8K/Fvwg8RS6F4y8OX/hzVY/+Xe/hKbx/eRujr/tKcVyNAH3p8OP&#10;+Cxnxl8KhIfFGm6D41t1xukntzZXLf8AA4cJ/wCQ6+zfg3/wVz+D3xDeCz8VxX/w91N/vNqK+fZZ&#10;x2nj5/77Ra/D6igD+pPw94l0vxdpFvq2i6naavpV0nmW97YSrNDKvqrqSDWrX82HwP8A2nfiP+zp&#10;rKX/AIG8SXOmQGQPcaZK5lsrr/rpCflP+9970av1/wD2Pf8AgpT4M/aOktPDPiNIfBvxAlOxLKWb&#10;/Q9QbIAFtI38Zz/qm+b+7uoA+0KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKoarrFlo&#10;Gm3F/qV3b6fY26F5rq6lWKKJR3ZmwFFAF+mu4RSzHao6k18B/tE/8Fdfh18OnuNK+HVk3xF1lPla&#10;+R2g02Jv+umN0v8AwAbf9uvzU+On7cfxh/aDmuovEfiq5tNGmbjQtGZrSyVeflKqd0nX+NmoA/ZP&#10;41f8FDPgh8DxcW+peLU8QazF/wAwfw6ovJ8+hYERp/wNxXwr8Vv+C0njHU3lt/h74L03w7aN8ovN&#10;bdry5+oVNiL+O+vzXooA9m+Jf7Ynxn+L0j/8JR8Rdbu7aThrO1uPslt/35h2J+leNu7O25m3H1pt&#10;W9P0+41S8itLWCW6uZmCR28CF5JGPQKo5JoAqUV9p/Aj/glN8Y/i41vfeIreL4daDIwzNraM16yE&#10;ZylsvP8A38MdfoL8Hv8AglH8EPhotvda5p958QNXj6za5Lttt2P4bePC7fZ99AH4o+Bfhj4t+J2o&#10;mw8J+GtX8S3a43RaTYyXJTP97YDt/GvpnwB/wSo/aC8bsrXfh7T/AAlbuu4Ta9qKJ1z/AAQ+Y46d&#10;1r9z/D3hjSPCGlxaboelWejadDxHZ2FukES/RUAFa1AH5OeEv+CImqOFfxL8U7O3G5N8GlaU025f&#10;4sSSSJg+ny16boP/AARS+GdpLL/a/jrxTqEZX5FtVt7ZlPqSY3zX6LUUAfnrqf8AwRa+Ej2TLpvi&#10;/wAZ2V7x5dxPcWsypz/dEKf+hV7F8Mf2bfjH8Cmtbbwv8a5PG3h2NUjfQfHmntPtUcHybuOTzIvl&#10;6LtZa+qKKAOD+KXwf8J/HLwVN4a8d+H7TWtOnT5o5OWhf+9FJwyMOzLivxf/AG7v+Cf2sfsv6gvi&#10;Tw9Jc698ObuTy1u5E3T6a5PyxT7eNp/hk79Dz9793Ky/EPh7TvFujXuj6xZQ6lpN7E1vdWd0gkin&#10;jYYZWU0Afy10V9Mft5fsp3f7LHxluLCyhmbwXrO+90K5cE7Yt3z27MerxE4912N/FXzPQAVYtrqS&#10;zmSaF2injYMkiNhkYdCCKr0UAftH/wAE1v2+Z/jdaQfDP4gXiyeO7S3LadqcrYbV4UGWV/8Apuij&#10;J/vrz1DV+gtfy4+EfFmq+BPE+meINEvHsNY0y5jvLS7i+9HKh3K1f0e/s1/Gaz/aA+CfhTx3aIIm&#10;1WzBuYF/5Y3KEpMn4SK2PagD1GiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAorhvi78ZvB/wL8HXXibxt&#10;rVvomkQD78vzPM3ZI4xlnY+gFfjv+13/AMFQ/G/xykuvD/gQ3ngTwSxZC0Mu3Ur9f+msif6tT/zz&#10;Q/7zNQB98/tTf8FMvht+z3NdaHpBHjvxnGWjfTdOlAtrR8f8t5+QP9xNzeu2vyO/aE/bB+Jv7TOo&#10;iXxnrpbS43Z7bRLBfIsYPpGM72/2nLNXiFFABRRRQAVYtbWS8mSGFGlldgqRou5mY9gK9z/Zo/Y2&#10;+IX7U2tiLwvp32PQYXVbzX75WS0gG7kBv+Wj/wCwn6V+xv7Ln/BP34afsy2tlf29inifxpEu6TxJ&#10;qkSmSN8YP2ePkQr9Pm9XNAH5x/syf8EpfiN8WvsOt+OnPw+8LShJvLuE8zUrlDz8kP8AyzyO8n/f&#10;DV+qHwK/Y++FP7OtvG/gzwpbQaqsex9ZvP8ASL6T1/et93Pom0V7ZRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFAHyz/wUa+BMHxy/Zg8SrFb+br3hyJtd0x1X598Kkyp774t4x/e21/P7X9UFxbx3sLwyossU&#10;ilXRuVZTwRX8ynxi8JJ4A+K/jLwxHs2aPrV5p42OSuIpnQcn/doA4qiiigAr9af+CKHxLe98LfEP&#10;wJcTOVsbqDWLWNuVxKpilxxxzHH3/ir8lq+9P+CNfiGPSv2pNV0+Tzf+Jp4cuYY1T7m9JYJMt/wF&#10;GoA/bSiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACvl39sT9uzwf+ypoz2TFNf8d3EBkstAgl+50xJcsP8AVJzx&#10;/E38PrV39s34r/FvwR4SXRfgz4C1XxN4s1JGzrUFuklrpSZxuw5xJKf4VxtH3m/ut+Pfiz9jL9pL&#10;xFqmpeINf+G3inUtSune7vb2aLz55nPzMxwxZmoA85+Onx+8bftEeM5PEnjbWZNSuwGS3t1+S2tI&#10;s/6uGPoi/qe+a82r1b/hk742f9Ei8c/+E7d//G6P+GTvjZ/0SLxz/wCE7d//ABugDymivVv+GT/j&#10;X/0SLxv/AOE9d/8AxurWg/slfGPXfFul+Gk+Gviez1bUmC28d/pM1tHtzgyO8igIi92bpQB5PbW0&#10;l9OkMKNLPIwRI0XLOx4AAFfph+xv/wAEmb7xCdP8X/GhZtK03es0HhCL5LmcA/8AL03/ACzU/wDP&#10;Nfm5+8lfU/7F3/BO3wt+zRbW3iPxC1t4p+IxUP8A2kYy1tppIIKWobnucyMNx/2a+yaAMjwx4Y0r&#10;wXoVlouh6fbaTpFlEIbaxs4hFDEg7Kq9K16KKACiiigAooooAKKKKACiiigAooooAKKKKACv50/2&#10;8LaGy/a/+K8VvEsUY1yV9sa4G5grMfxYk1/RWcLk1/Mr8d/FEHjj41+PvElrt+zatr99fRbG3Lsk&#10;uHdcHAzwaAOCooooAK++f+CNHh5dU/ae1rUZIpXTTPDdxJHMmdiSvNBGA31QyV8DV+t//BE/4ZyW&#10;Hgz4iePJ1QpqF5Bo9qxX5tsKGSXn+6xni/790AfpzRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQByHxZvtW0v4X+Lr/QbqGy1y&#10;10i7uLG6uIvMSKZYXZGZf4gGxxX4Y/8AD0P9pj/oo3/lF0//AOMV+9ut2Fvquk31ndRJcWtxA8Ms&#10;T/ddGUhgfqK/ltuUC3Mqr91WagD6l/4ehftL/wDRRf8AyjWH/wAYo/4ehftL/wDRRf8AyjWH/wAY&#10;r5UooA+udH/4Kp/tI6ZeedP41tNVj2lfs95o1p5f1/dxI361u/8AD3f9oX/oI+Hv/BSn+NfFNFAH&#10;2t/w95/aF/6CPh//AMFCf40f8Pef2hf+gj4f/wDBQn+NfFNFAH3Pon/BYn48aTLI15b+FtYVl2ql&#10;1pjoFPqPKlStn/h9J8a/+hZ8Ef8AgDd//JNfn/XQeF9EXxJNPp8Ln+1ZFzZRnG2dxkmL/eYfd9W+&#10;XvQB9wf8PpPjX/0LPgj/AMAbv/5JroL/AP4K7/GtPB+m+IbXw14Je1ed7C7/ANBu/wB1cL86j/j5&#10;6OhyP9x6/OF0KMysNrDtXs37NGn23j7XdX+GN40cR8aW32XTJpSqrBq0WZLFtx+7vk3W5/2bk0Af&#10;UOlf8Fpvi7DfRNqXhDwbeWi53w28N1C7ccYczvj8q9X8Zf8ABW7xx4X+HvgLxXB8O9FubHxJb3gk&#10;aS8mCxXdtcvHJEvHIEbWz/8AbWvyq1DT7jSb24s7uF7e7t5GhmhkXa0bqcMpHqDX0N4S0SLx/wDs&#10;P+N/LhhOofD/AMVWeteYxVZFs7+L7LMBzlv3tvbH2oA+mf8Ah91447/DXw9/4HTV3vx4/wCCunib&#10;4UfFnxH4X0nwLo+q6VYTqtreXV3NHNLE0SSKWUfdOHr8mK+jf29dGbSv2i7uT7MLeC80LRLqLam0&#10;S50y2DP+Lq+aAPtT4L/8FdPF3xN8bNpV/wCAtH07TbfTNQ1S7u7a4uJnjitLSa5OF9/K2/8AAq4f&#10;/h9344/6Jp4e/wDA2evnL9jawey8JftA+KUginfSfh7fWcSy5+V7t44GbA6/ujNXzHQB+o2mf8Fd&#10;viT4i8HeK/EcHgvwxpNjodvFHG1w9xP9pvZ5QsEQxIn/ACzS5kP/AFy7V5z/AMPpfjX/ANC14H/8&#10;Abv/AOSa8A+K2lN8MP2ZvhZ4aZtmp+MJbnxpqUP8X2f/AI9NPB9tiXUg/wCu9fP4G44FAH6Cw/8A&#10;BZj44XMcskfhXwSyQ4LsLG7wmTjn/Sah/wCH0vxr/wCha8D/APgDd/8AyTXyT8U9Ai+HNrpng2SJ&#10;Br0MSX2uP/FFdSLuS26f8sY2UMP+ejyj+GvNaAPv7/h9L8a/+hb8D/8AgDd//JNY2uf8Fhvjzqdw&#10;slnF4W0eMLtMNrpjOrN/e/eyO3618NUUAfa3/D3f9oX/AKCPh7/wUp/jR/w93/aF/wCgj4e/8FKf&#10;418U16R+z58HtT+Pnxg8NeBNK3pPq12sc0yjd9mtx800x/3EDGgD9YvDP7VHxCT/AIJ1+M/i/wDE&#10;m7s/7c1aK5tfD8Nrbi2XZJttoG2gksxkMkn+6tfirX6I/wDBV34vaRpF14O/Z/8AB6rb+GfBVtFN&#10;eQxfdW48nZBF9UhbcfeavzuoAKKKKANDR9HvPEOq2um6fbvd6heTpb29vGu55ZXbaqAepJr+jv8A&#10;ZW+CkP7PXwJ8JeBo1ha80+1VtQmi+7Jdv88zf99NgewFfmL/AMEkf2WZPHnxGk+LWuWjHw/4Xl8v&#10;S1kT5brUCv3h7Qq27/fZP7tfsvQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUANdVkQq3Q1/MD8TbSDTviN4qs7WNYLa21W7h&#10;ijT7qIJnAA+gr+oCv5nv2jNFj8N/H74kaRDK0sVj4k1G2WR/vMFupBk4oA84ooooAKKKKACiiigC&#10;xPbS26xNIjosi703Lt3L0yPyos7ybT7mK4t5XhnjYOkkbbWVgcgg16D8Mda8Lamx8N+Pp7u18P3A&#10;K2ms2Y8ybRpm6TeX/wAtYCf9ZEPmx8yfPw2X8TvhR4g+Eutrp2vW6eVcR/aNP1K0fzbLUrY/cuLW&#10;YcSxt/eH0ODxQB33xE8JRfE74bn4vaEqLd29ylj4x02JAv2S7cL5N8ig/wCpuvm3cYSbzB91468a&#10;0rVbvRNStL+yme3vbWVLiGZPvRurblYfQ16N+zx8ZG+Cvj5NRvLI6x4W1K3fSvEOiO+E1DTpflmi&#10;P+1/Ep/hZRW9+1T+z0/wK8YWdzpF1/bfw88SwDVPC2vx/wCrvbRlVtp9JI96qwPPQ/xUAdh+2n4T&#10;tfEzeDvjnoVukWhfEmx+138cGNtprUfyX0Rx03OPMHruetz/AIJv20Hjr4gfEL4XXciJB478HX+l&#10;w+bjat0irLDJzydm1zgV1H7FFjb/ALTP7P8A8Uv2edQlT+2lT/hK/CDSt/q72MbZI1z0D/ID/syS&#10;GvEP2O/Ftx8Iv2s/h1qV5v097XX4tPvFl+QxpKxt5Q3B6B2zQB4nqGnz6Vez2d1E0NzBI0Ukbrgo&#10;6nBBzX1x/wAFONEj0r4vfD+7SRmfUvAOj3Dqf4SokiwPwjri/wDgoN8L1+E37Wvj3S4YkhsL67/t&#10;i0WL7qxXI83AHbDlx+Fe7f8ABV/QngsvgFrP2RUjuvCCWv2kY3SGJYm2nvx53/j9AHE/BHTY/Dn/&#10;AATg/aD8QzTS2z69rWkaLbSI3yyvDLHMyccj5Jmznivm/wCBXwuvPjR8XPCXgezLJLrmoxWjyKm7&#10;yoicyyf8AQM34V9g+OtLk8A/8EhfBQ+yJ5vi3xf9rnZ4vKZFzcFG/wBvK2qYP91qzP8Agmr4Tj8C&#10;aJ8XPj/qcSfY/AugXMOlPL/0EJIifl/2gn7v/t4oA8U/br8c2fjj9pvxaNJESeH9BePw9pccH+rW&#10;3s0EC7T3G5GP40fszeD7Xw9pfiT4zeJLVLnw54G8ptPs7hT5eqa3Jn7Db9t6I376Qf3I/wDbryjw&#10;h4T1/wCL3j7TdB0eN9T8Sa7fLDCsj/NJPI/VmPT1LGvoj9uTV9F+GbeGf2fvBtz9o8P+AkaTWLxT&#10;/wAhLW5VH2mZv9xcRr/d+daAPl3XNavfEmq3uqalcSXuoXk73VzcytueWV23O7H1LGum+HngFfFt&#10;vq+r6jdHS/DGixJJqV9s3NlyRFBEv8csjLhV9mdvlRq0/gX8Fta+OfjVdG0yRNP021ha+1nW7gf6&#10;LpFgnM91MxIAVF7Z+bpWt8eviJ4f1u6svCHgC3ey+HPh55I9O84YuNUmOFl1G5OATLLsXCn/AFab&#10;UHegDzLWdU/tS9Mix+RbR/u4IN+7y4wflXPG7HrWZRW3feGrzTdKs766EdtHd5aCF3Hmun9/Z1C+&#10;hPXtQBiV+pX7KXhLSf2BP2Vtb+PvjW1hbx34otlt/DulXGFlETruhj9VMv8ArX9I0XvXjv8AwTv/&#10;AGPtO+Id1P8AGD4lyQ6V8LPCsrXDHUcxw6hNEM5LHA8iM4LHu3yf3q8z/bt/a6vv2qfirLdWck9v&#10;4I0dmttDsZDt+T+O4df78hGf9ldq0AfPvi3xVqfjnxNqfiDW7t7/AFjVLmS8vLuX70srtuZvzrFo&#10;ooAK9o/ZU/Zq8R/tRfFKz8LaJHJDYRtHPq2pAfJY2m7Dyc9W7Ivdq5L4N/BvxT8d/H2m+EPCOmtf&#10;6teNzkbYoYh9+WVv4UXuf61+jfxz+Mngb/gnT8J3+CfwemW/+J2qRKNe8S/KJ7RnXHmuw6S4b91G&#10;P9WPmPP3wD9Jfhl8NdC+EPgTRfCHhiySw0TSYBBBCvXrlmY92ZizE+prragtP+PeH/dX+VT0AFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFZuva9YeGNFvtY1W7h0/TbGB7q6up22xwxIu53Y+gAoA5nW/izoWh/E7wx4CuGeTxBr9t&#10;d3ltDEAyxw26pveTn5Qd+F9a/nl/ax/5Oi+Lv/Y3ar/6VyV9w/sffHq8/aS/4Kfan42mZ10640y/&#10;t9Kt5P8AlhZRoFhXHYlfmb/adq+K/wBsHSrrR/2p/i1b3ieVO3ijUJtu7d8jzvIh49UYUAeOUUUU&#10;AFFFFAE9ssbzJ5zMsW4b2XlgPauq1D4bajH4cbxFpcia14fRljmvrXlrRz/DPH96L2LfI38LNXHV&#10;0fgfx7r3w78RQa34d1S40rVIRtE8DfeU/eR1OQ6N0KMCrd6AOcr6F+Anxb8OatpFt8KPi351z8Mr&#10;y68yz1ZH/wBM8MXT/wDLzbNg/umP+tixtb733hzr6HoXwp/aZjMEFzpvwa+J7jbFDLuj8M6zJx0J&#10;y1jK3PHMPTG3NeP/ABd+CnjX4F+J5dB8ceHrzQdQVm2faIv3NwoON8Mg+WRf9pTQB0/7RH7M3iv9&#10;nTxSLHWVTUfD17++0fxNYL5lhqkBXcrxSDIztIymePp81fQf7FPirw7+0R8MtZ/Zi8f3QtvtzS6j&#10;4I1ifn+zdQwWMK/7LnL7P4v3q9WWua/ZX/an8Pf8IfcfBH44W7a78I9WO20vnO658O3BztnhbBIQ&#10;MckD7v8AullbC/ao/ZH8Y/sg+OLLX9FubnVvBU08V7oHi+zT5UbdvjWRk4SUduz9V9FAOY+HGr+J&#10;v2J/2r9KuNftZrDVvC2qrFqVvyBLat8smMfeR4X3L9Vr27/gqD8Dl+FPxw0v4p+FDs8M+N9urQXN&#10;r8qxXy4eTaR035SYe7P6V7T8UfBen/8ABTH9lew+KfhbT4ofjR4Qgaz1extU2vqBRNzwhQCW3r+8&#10;h93aOtv9n7SY/wBub/gnRrHwxv8AB8b+CH+yWDTgq8U0SlrInd03Jvgb6NQB53/wVq8NxeO/A3wV&#10;+NdjEnka3pMdjcyKp/5aRi6t+SP9u461qf8ABV/Sre9/Z6/Z41yObeYbM2sQXDI6SWlu+7P/AGyr&#10;q9J8OXXx8/4JE3mj3MU0niLwUtzmFkHmRS2E7N5e3Of+Pc7PX2rT/aZ+HMnxL/YI/Zb021shPLPf&#10;eF7FpldFkjS4s/J+Vj03O8dAHmP/AAUV0mL4d/sU/s2+DFukilS1jmks4pCVndLJN8uD6POf+/lH&#10;7Relp+y9/wAEyfh78OGiSy8S+O7xNR1e3ZNsrDi5l3A/xR/6HF+FfQX7cHwwHx8/a8/Z0+Hk9k8u&#10;i2Md9rWpzJ8ym0R4S6MMcA+QqZ/6bV5l+2J4B1H9s/8A4KBeGPhJaS3CeGfCGlR3GuTp0tVlImnZ&#10;f9p0a1jH+1QB5L+xj4NtP2Vv2cfGX7UPie2jfWZrZ9J8E2k//LSaRmjM20+rj/v3HL/er49+Gfw0&#10;8bftL/FOHQtAtpdd8S6xcvcXNzKTtUs26W4nf+FRnJP9a+y/+CiXjS7+Nnx38F/s5fDGz87SPCYi&#10;0q2020/1bX7IEwfRIIsIWP3f31dZ8Vb3w7/wTC+Br+BPBuow6r8dvGdr/wATfX49ytp9sQw3Q90w&#10;3EXdmzI33VWgDwn9qP4geG/gJ8PF/Zy+GN+l/Fayed468U24VW1u/HIt1ZSf3MJO3b6jb2cv8k6D&#10;oGoeKNXtNK0mxudS1O8lWG2s7OFpZpnPRUVcljXqn7Pn7MXxA/ao8ZHS/Ctg8sayZ1DW7wMLS0B5&#10;LSyYPzHnC/eavbPH3xe8C/sf6TdeAvgRfHWviGwa18R/FJlTcv3PMtdNxny4968v/wCPNwygHmmu&#10;+B/DH7Mdk0XiX+z/ABh8XCwVvDbL5+m+He+bw/dubjt5C/JH/wAtN5/d13f7H37IfiL9rLxxeePv&#10;Hl1NZfDiwna+13xDqbtF/aG07nhjkOOw+eQfLGvvtFdD+x7+wDdfFzTZvir8XdQl8I/CyzT+0Zbi&#10;+fyptWiHzu+9jmOH1l6tn5f7wP25f28Lb4paZb/Cz4TQjw/8I9LRLfFtEbZtUVPujZwY7dcfKn8X&#10;3m7KABP28P25LL4p2UXwm+FlvDonwj0YR24FrEIl1QxFdmF/gt0Iyi/xfeb+HHw5RRQAV6v+zv8A&#10;s3+Nv2mPHcPhvwfpjy4ZHvdSlBW2sIif9bK/54X7zdq9e/Y//YB8X/tNXKa/qTP4S+HFswa6127R&#10;Va5VdpdLdW+98uf3h+Rff7te+ftCfty+Bv2bfAknwa/Zktba3hiia31Dxhav5h3n7zQS/wDLaU/N&#10;+/Pyr/B/sgHU/Gb44eA/+Cavw6i+E3waSz1f4qXCLJrfiO6hSR7ZyoO6b/bP8EH3UX5m/wBv8v8A&#10;WfEepeLfEdxrGs3s2pavfXLXF3eXTl5J5WbLOxPeqGoX9xqd3Lc3UstxczMZJZp3LvIx5JYnkmrn&#10;hXR5fEPiXSdLt2RJr67itUaT7qs7hRn86AP6irb/AI94v9wfyqeooU8uJFPZQtS0AFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfA&#10;P/BXj9of/hXvwXs/hxpc2zWfGTH7Sy/8s9PjYF/xkfYn+75lff1fzzft/wDxqPx0/ah8W6vBcLca&#10;Pps39jaY0T7ka3gJXevJ+++9/wDgdAHov/BIr/k8jT/+wLf/APoC15X+35/yeR8WP+w0/wD6Aldp&#10;/wAEtNQuLP8Abb8CRQyvFHdRX8MwX/lon2KZ8H/gSKa4v9vz/k8j4sf9hp//AEBKAPn+iiigAr1/&#10;9m/9mXxn+1D48Tw14RtEVIkEt9ql0GW1sYv70jAHr2Uct+deQV/Ql/wT3+Cdn8E/2W/B9qtt5Ws6&#10;7apreqO6Ydpp0DKrZAPyR7Ex/s0AfH0H/BDuR4kMnxiVJNo3qvhvcM98ZuhTv+HG3/VZP/Lb/wDu&#10;qv1VooA/Kv8A4cbf9Vk/8tv/AO6q+oPhJ+xBqXhnwDP8PPif44s/jJ8P2jZbTTdb0Mx3enue8F15&#10;7ui/qv8ACy19aUUAfjL+0B/wS9F6Na8Q/s++Ibfx5pGnXktlfeGmuUbULCeNmSWMPkCTayn5W2v/&#10;AL9Rfsbftm2vg/Tbr9n/APaCsnvfAF7u02GTXImWTR2PHkXAb5lh3dG+9Cf9n7nNfGaz/aC/Y/8A&#10;2pfiF8S9B0XWtC0nU9fvrxL8WxudL1C1luHkjWbZlMFW+621l/2Wr6U8F/E39n3/AIKeaFBoHxC0&#10;W38F/GHyvIt7mzdY7mdlUndbTkYmT737iXdt7f3qAMFfg14o/wCCZvxzt/iF4RkvvFfwD1tUg1x1&#10;CzTafCzrtebbgNsZtySgcjcp/wBr6Ws/hPb/AAT/AGn9M+K3gO3WbwD8SYl0zxHa6bGskMF2/wC8&#10;s9QTZ/yzkf5HbsZd38fy1vgB4O8efsw20Pwh8e28nxE+Ft8zWeheKre2edrKOT5RZajbHd5cR3bU&#10;cbo16NhfufR/ww+GGk/CPwjb+GNAkvP7Ds5JDZW15cNN9kiZywgjZufLTO1FJO1cDpQBy/gH4I23&#10;gbxP8UVhEJ8K+Nb5dXfT1Tb5d3Lb+Te9vuyeXG/X7zvRYfAKwtfhp8MvB0mozS23gefTJ4J/IUfa&#10;TZJsQMpztz14r1qigDz+D4aonxt1L4g3F39ok/sCDQ7Oz2c2yi4knnYH/pofs/8A35r53sLS/wD2&#10;W/g98RfijqWj/bfjD8QtYluLTSYkEkzXc7mPTdOQLy6xJtZv+2tfZFZWoeHtO1PU9O1G6soZ77Tn&#10;drSeVMtAXXYxT0JXjPpQB+f3gTwL4a/4JqfAfWPi18RDB4i+NHiFnErSy+ZJLdylpBaRPg7V/jlk&#10;74P+xXz38E/2IfHP7Wvi7VfjV8e9Um8HeD9Ql/tC5ub11trm+i2/L5fmcQQKojUM4+593+9X3b8R&#10;vg54Vs/HV98bf2htf0q60zw83l+HtKnz/ZejQlxtZgRuubmRsHleuFVflU14B8RvDHxs/wCCkF/H&#10;CsT/AAk/Z5t5/tEN1qilL3V4k6TvBuBbpuVW2xr13Oy0AfPv7Qv7WH/Cd2Np+z3+zB4cutI8Dxz/&#10;AGUSaCjm815h124HmCM4yzMdz/xYHy16F8Hf2I/hz+x74Qs/ix+01qNpNqUT+ZpvhGFvPQTDDIrK&#10;v/HxKD/B/ql/iJq94n/ab+A37Avh++8I/ATSrTxv8RZIvs+oeK7l/PhVxj784/1n/XKHEeRzzX52&#10;fFr4w+L/AI3+LrrxL401y51zVp2P7ydv3cS/3I0HyxoP7q0Ae4ftg/t5eLv2otQOk24k8L/D21cr&#10;Z+HraUqswGNr3JXiRhtGB91O396vliivrb9ln/gnF8Tv2jJbLVrq0fwb4Im2yNrepwlWuYif+XaH&#10;hpcjox2p/tUAfMPhjwrq3jPXbTRdD0251fV7yQQ29jZRNLNK57Kq9a/SD4G/8E9vBP7PHgh/i1+1&#10;BfQ21jZCOWLwurmWNZS3ypceXkzOTtxEny9d24V+gP7N37Inw7/Zd0H7F4R0rfqsyhbzXr4LJfXf&#10;sz4G1f8AYTC/jXU/H/4Uaf8AHD4PeK/BOowRSpqunyxQNKm7ybjbmGUe6SbWoA/G39sD/go74n+P&#10;Vvc+EPBlvN4I+Gar9nTT7Z/Kub6ILt23BQ7Vj2/8sV+X+9ur4vq3qGnz6Vez2d1E0NzBI0Ukbrgo&#10;6nBBzVSgArrPhL/yVPwZ/wBhqy/9HpXJ11nwl/5Kn4M/7DVl/wCj0oA/p8ooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA8k/at&#10;+Kh+Cv7O3jzxjG6x3en6ZKtmzNt/0mT91B/5Eda/mzOWya/Z/wD4LNeP10H4BeGfCqshn1/WlmZW&#10;YbvJt0LNgdfvvFzX4v0AfVf/AAS8/wCT5Phz/wBxD/033Ncp+35/yeR8WP8AsNP/AOgJXI/s0/Gq&#10;4/Z6+Nvhj4gW1guo/wBkTuZbRm2+ZDJG8Uihv4W2O20+tffvxE8TfsBfHbxbfeOvE3iLWtJ8Qazt&#10;uL21jgv4isu3B3qkTpv452tigD8sKK/UfwH8EP2Afib4w0rwt4b8UeIdT13VZ1t7S1338fmOe254&#10;Ao/E19F/8OiP2ev+gd4h/wDBs/8AhQB+IHh/SZ9f1yw022XzLm8uY7eJN2Nzu4UDJ+tf1C6RpkOj&#10;6XaWNvElvbWsKQxRJ91FVdoA+lfJvhX/AIJXfALwj4j0zWrTR9YubnT7mO6ijutUd4mdG3LuUYyM&#10;ivsKgAooooAKKKKAPyy+LX/BTX4i/s7ftRfETwnrmh2fjDwXZar5drazp9kubeAop2xyquGU5/jV&#10;v96ux8Oa3+xZ+3FIhk0uz8BeOJGXYjOmi6gZM8GN0Pkztn/fb2q/+0N/wUy0z4JfG/xf8MvHHwwt&#10;/EumadPEY7uzvEbzIpIY5o/MhljxuG/n5qg0H9sL9if41z+X4i8EaVo2oXSra7te8JRNIyltoAmt&#10;1k2deu5cUAfY3wg+Hvi34ZWD6Hq/jm58e6LCu3T7zWrdV1SBRgCOedMLOMf8tCiv67q9OrhvhDp/&#10;hLTfAOmR+BUSLwqVZrJUeVlVdxzgS/Mvzdq7mgAoorzX4p/tG/DX4J2zS+N/Guj+H3Clha3FwGuX&#10;x/dhTMjfgtAHpVNd1jQsx2qK/Nz4x/8ABZ7wboi3Fn8NvCd/4ou1+WPUtXb7FaZx94RjMjj2Pl1+&#10;fvx2/bn+MP7Q73EHiXxVNZaJIzEaHo3+iWSqeNrKp3S/9tGagD9R/wBqj9u79nfwB4g09dUtIfin&#10;4u0J3kstP0zbc21jcEY3PIx8lZPlxuUO6e1fml+0l/wUD+LP7SUt7Y3+sN4c8IzFlHh3RpDFC6HP&#10;Ez/fm467vl/2VrwHwn4L17x3qqaX4c0TUdd1J/u2el2j3Erf8BQE19k/Bz/gkf8AFrx3FFqPjS70&#10;34baJjfK2ov594q+vkodo/4HItAHwzX0h8Af2A/jF+0OlpqGi+HJNI8NzMP+J7rX+jW2z+8in95K&#10;P9xTX2h4Us/2Mv2UPE2j6LpSD40/Ee6urezimCpqSRzPKFDA/wDHvFgn+HdJX6jIixoFUbVFAHxv&#10;+zJ/wTH+F3wJht9T8QWkXxB8XR7ZP7R1W3/0aE/9MbYkrx/efc30r7IRFjQKo2qKdRQAUUUUAfzV&#10;/tSaCnhf9o74naZBbNZ29t4l1BIIZM7li+0OY/vc/dIryuv38+KH/BNL4J/F/wAfa14w8QafrB1r&#10;V5/tF29rqbxo77QMhecdK5X/AIdEfs9f9A7xD/4Nn/woA/C2us+Ev/JU/Bn/AGGrL/0elftN/wAO&#10;iP2ev+gd4h/8Gz/4Vq+Ff+CV3wD8JeI9N1q00fWLi50+5juoobrVHeJnRty7lGMjIoA+waKKKACi&#10;iigAoor8RPG/wZ+K3x2/bq+LXw88CeN7+xksdRvtWaTUdWuIIIIDKjbQI9x4adVAC0Aft3RX5A/8&#10;Osv2of8AorGj/wDhRal/8Zr4V8S+PPHnhnX9S0mfxrr0k+n3MtrI0eqXG1nRypIy3TigD+miivxS&#10;+En7AX7Rvxl+Gnh3xvofxSs7fStbthdW8N/r+oJMqkkYYLEwzx61xH7Tv7LHx8/ZQ8Iab4l8V+Pz&#10;qWk317/Z6yaPr13IYpijOoZZAh5WN/u5+7QB+8lFcN8EdN/sn4N+BbP7RPeeRoVjH9oun8yaTFun&#10;zOx6k13NABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRXxd+2V+xPefFzU/FHxG0/wCKPiTwxfWujs0Ok2cpWy3wRMw3bWB+bHOKAPtG&#10;iv5g/wDhbXjj/ocvEP8A4NJ//iq/QT4cf8E1fjL8S/h94Y8XWfxze0tdd0y21OK3luL0vEs0SyBT&#10;h+o3UAfrxRX5G+NP+CXv7QPhzw7e6jpfxk/t25tonmNiL6+iklVULbUPzZY4wF969h/4I2X+v678&#10;LPiDq+t3+pamsmtRWsNxf3TzfchDMq72OMeYM/WgD9EaKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKAPyD/AOC23iE3HxK+G2hfa0dbPSbm8a143RGaYLv/AOBeR/45X5p19+/8Fpv+To/DP/YpW3/p&#10;Xd18BUAFFFFAH2P/AMEofCn/AAkf7ZHh68aN3j0WxvdQO2LeufJMK7v7vM3B9cV+8Nfit/wRZ/5O&#10;h8Tf9ijc/wDpXaV+1NABRRRQAUUUUAFFFFAHyT8doPhz4R+IGta74g/Ze8Q/EnUL8wm48RaX4est&#10;ZW52xKi/K8xlTaPk/wBWv3K8qn/4Kn/BX4bi7hsvhP4w8Pai0fmG1fQLSx80jOzfiXOP9rFeSftk&#10;/wDBQv4yfs8/tb+NPC/hzVdPuvDGntZG30rUdPjkjXdawyv867ZPmZ2/jrI0j/gtPrtxA8Hin4Ta&#10;FrdtJB5MyWt88KyE9ciSOUbT83y0Ad7r3/Bb/Q4fK/sX4U393nPmfb9ZS3x6Y2RPmvHvFX/BZj4v&#10;a5E8fh7wr4Z0JWUL5rwzXcqsDnILSBen+xXQ/wDD2/wR/wBG0+H/APwYwf8AyHV+L/gs3Y6JpVxa&#10;+HfgXpejM/zIqauoh3/3mjjtU3fnQB8/eKPjP+17+0A08L3HxC1W1ZRI9j4f0y4tINh6ZW3jUMv+&#10;9VXw3/wTW/aO8dXJnk8Czab5kreZda3qEEDbsbskNIZDn121674p/wCC0Xxa1NGj0Twt4V0NGi2+&#10;ZJFPdSK+fvKTIq/gVNeJeNv+Ckf7Q3jqOWK4+Id3pVtJn9zotvDZbQRjAeNBJ/49QB9D+Dv+CNni&#10;HT7c3/xM+JXh/wALabHgyf2cjXBAyvBkl8pV6kfxVvx/DP8AYL/Z3/feIPF9x8VtYhXcLS3uWv45&#10;Xwv3VtgkP4SPX5u+LPHfiTx5fvfeJNe1TXrtutxql5Jcyfm5Nc/QB+lnir/grhongTSJNF+B3wh0&#10;fwlYtnZdahDHCvXr9mt9ozj1kr4y+MH7WXxZ+O/mxeNfGupatYO286WsnkWakdP3Ee1OPcV5BRQB&#10;6t+yd/ydF8Iv+xu0r/0rjr+lKv5rf2Tv+TovhF/2N2lf+lcdf0pUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFeG+AP2R/CXw5/aG8YfGPTdS1ibxL4ogkt721upYmtI1d4nPlqIww5iXqxr3KigAr+Y&#10;P4tf8lT8Z/8AYavf/R71/T5X8wfxa/5Kn4z/AOw1e/8Ao96AP38/YD/5M3+E/wD2BU/9Det39pz9&#10;mTwv+1b4G0/wp4svtUsdOs9QTUkfSZUjkaVY5IwCXRxtxK3asL9gP/kzf4T/APYFT/0N6+gKAKWl&#10;abbaPptrYWcaw2lrEkMEa9FRRtUfkKx/HvxC8PfDDwveeI/FOsWmhaLaLumvb2XYi+gH95j2Ucmu&#10;lr8Wv+CvP7QGp+MfjfH8MbS7dPDXhaKKa4tUb5Z76SLeZG9dkcqoPTL0AfQPiP8A4K26l438XJ4a&#10;+Cnwj1Txvdsx2SXhffMg43LBCGZVz/EzUmr/ALXv7avgPRU8SeKPgJo0vh2OKWa4Wzt5/PiRerOF&#10;uZGjA68p0r2f/gmZ+z7pXwc/Zr8O659jhTxT4utY9Y1C+GGkaKT5reEN2RY9p2/3nevr6gD4O/Zq&#10;/wCCs3w++LuqWWgeN9Pb4e6/dMsUN1PcCbTZnPbzsAxZP98bf9uvvGvwt/4Ko/s56T8D/jxa6z4b&#10;sU07w74ttmvktIIfLht7pG2zonbBykmB08z0xX6H/wDBLr483/xs/Znt7XWp/tWveFrptGnnlfc8&#10;8IRXgkb/AIA3l/8AbKgD0X9qH4+/ED4D6U+teGfhNL8QfDVlYy3uralDrkVk1iqcn900bvINnzEr&#10;0r5H8Cf8Fidf+Jniey8OeGPgLc65rt9uFvY2fiHfJLtUu2B9l7KrGvuD9rH/AJNd+Lv/AGKOq/8A&#10;pJJX4sf8EvP+T5Phz/3EP/Tfc0Afc/xP/wCCp3xB+DM9rH44/Zs1fwz9pJEEmoa0yRzY6hH+y7WI&#10;7jNe3fsg/t++C/2tLq70ay0678MeLbO3+0y6ReSrKs0XAZ4ZFxvClucqrdOKv/8ABRiz8PXP7Hfx&#10;Em8RR2zpb2SvYvcqCY7zeqwmPPR9zY49TX5of8EhvCms61+1lb6xYx3C6Xo+lXUmoXCRK0e2RPLS&#10;NmP3dzncMfN+79N1AH7kVyXxL+J3hj4QeEL7xP4v1q20LRLNf3t1dP37KqjLO57Koya62vw2/wCC&#10;q37RGrfFH9oPUfBENyyeE/Bsv2SC1jdtst3sHnzOOm8MxjHoF/2jQB9Qan/wVj8T/EvxY2gfA/4N&#10;6l4wlXJE99veRlztVzDCD5a+7yU3xJ+2d+2T8LNCbxL43+A+jf8ACORwNPNPZQzZt1H8cuy4lMQH&#10;fctfTH7Af7P2nfAD9nLwzbJbRf8ACRa3axatrF2qDfLNKu9ULDqsaOEH0J/ir6KurWO7geGZFlik&#10;Uq8bruVlPUEUAfFP7Mf/AAVO+HPxz1Sw8O+JrObwB4ru5FhgjuZvtFjcyHhVSfA2MfR1X03Gvt+v&#10;wI/4KT/s5WP7O37RNxDoFqlj4V8Q2q6rp1tCm2O2JZllgX2V13D0WRa/Vf8A4Jy/HO9+PP7L+g6n&#10;q8/2vXtFlfQ9QnOf3rwhTG5z1YxPFuPdt1AB+1L+1N8SP2czqusWPwWl8X+BNNtop7jxJFr8Vv5b&#10;NwwNt5bybVOPm6V4x+zl/wAFbfDvxs+Kul+DfEfgweBotU/cWepvq32tGuSRsiceTHsDdmz97Ar6&#10;H/b8/wCTN/ix/wBgV/8A0NK/DP4o/s6eI/hh8O/h945uAL/wx4x05bu2vYIWCwTZbfbyZ43jGR/e&#10;H0NAH9JlfOn7T37QvxH+AwvdY8P/AAbm8eeDdO0z+0NR1yDXYrVrZlZ96/ZzG8jKiBXLgdD/ALNe&#10;B/8ABNX9vNPjJott8M/H+pRp460+JY9LvJDtbV7dF6E9DMgHP99fm/vV9Y/tXf8AJsHxd/7FLVf/&#10;AEkloA8X/ZS/bR8f/tRX2naha/BOXQ/AM089vceKX8RRTLA6Ix2rAYkeTL7U+Xpurov21v2w739k&#10;LTPCWoQeCv8AhMrfXbmWz2pqf2SSKVVVkAHlPv3Zb8qzv+CXsMafsQfDxkREaT+0Gfb/ABH7dOMn&#10;8q7r9o79mmL9oTXvhlfz6ymmQ+C/EMWtvay2X2lb5UKEwnLrszt+981AHzfcf8FIfjHZW0t3cfsj&#10;eM7e2hRpHmlmulVUAySSbHgCvP8Aw7/wWj1TxbrNrpGi/Aq61bVLx/Lt7Ky19ppZm9FRbQljX6L/&#10;ABa/5JZ4z/7At7/6IevwD/YD/wCTyPhP/wBhpP8A0B6AP0S8U/8ABUT4neB9Fm1jxJ+yz4n8P6RC&#10;wWW+1K8uLe3QscLmR7MDk19rfAj4nyfGj4Q+FPHMmlNoja7YpfDTzN53kBs4G/au7j2pnx++FP8A&#10;wvD4O+KvAf8AaR0ca9ZtZ/bvJ8/yMkHds3Lu6etanwo8DH4ZfC/wl4QN7/aJ0DSbXSxeeV5fn+TE&#10;ke/bk7c7emaAMz4z/HPwX+z94Ql8S+NtZh0jTFYxxK3zS3Mm0t5cSDl3ODxXwsf+CqPj/wCMXia5&#10;0b4GfBW98SvDG7G41F3kdf7jvHFhYl46NJ81fFf/AAUU+P2ofHz9pXXoI7jf4c8M3UuiaTAjBo8R&#10;vtlmBXg+ZIpbP93ZX7N/ssfAHRf2cfgzoPhXSrWKK+WCOfVrtFG+7vWQebKzd+eF9FAoA+LvGn7d&#10;f7W3wNthrHxM+BekJ4f2jzLqwSYRxZwfnnjmmWPjj5h1r3X9lX/gpX8Ov2ldVg8OXltN4H8YzHbB&#10;pmpXCSQXbZACQT/Lvfn7hVW9N1fWep6Za6xYXFjeW8N1Z3EbQzW86B45EYYZWU8EEV/Pj+2v8Gl/&#10;Ze/ai13QvDctxZabFJBq+izRsVlgikxIoVhz+7cMqt/sUAf0N0V4d+xf8Zrj4+/s1+CvGN9KsusX&#10;Fr9l1Jlx81zC7RSMQOm8pv8A+B17jQAVyfxa/wCSWeM/+wLe/wDoh66yuT+LX/JLPGf/AGBb3/0Q&#10;9AH8wdf0o/sn/wDJr3wi/wCxT0r/ANJI6/mur9Tfg9+3J+0f4O+E/g7Q9G/Zx1PxBo+m6PaWllqk&#10;Gnag0d3bpEqxyAqhX5lCng0AfpN8R/i74M+Fceljxf4hs9AXWLj7FY/bHK+fMf4FwDzzWD+z7+zp&#10;4P8A2Z/CF94a8FQ3cOl3l++pSrfXJnk85kRD8x7bY1r8mf2nP2qfip8c/ib8J/D/AMRvh0fhzDp+&#10;tW1/a2dzaXEM85aZEL5mx8nGOBX7c0AFFFZPijxJZeD/AA3qmuanL9n03TLWW8upW/gijQux/IUA&#10;fD/7Z/8AwUtk/Zh+NNj4F0Xw1YeJVhs4LrWJp7l45LZpGJESgcbvK2vz/wA9Fr7b8I+KdO8ceFdH&#10;8RaRMLjStWs4r60mxjfFIgdD/wB8mv55PjxpfjT4sW+q/tAaxY+X4e8W+JLuxguC+TFKih0iI7KI&#10;/kX/AK4vX6bf8Egvjz/wnvwT1L4eahO0mq+Dp1Nt5jcvYzEsgHf5HEi/QpQB+gFNd1RdzdKdXh/7&#10;a/iK/wDCf7KHxS1TTJ/IvYdDnRJl+8u8eWxHvhqAPmP4sf8ABV+3/wCFiJ4H+CvgS5+JmrG4Nql6&#10;XcQ3Mo6/Z44wzyL/ALZ2j8Oap+If2rP21vhpo0niHxh8B9AudBhhaWb+yy7ywgDO9xHdSsoHf5a+&#10;N/8Agl58a/h/8D/j9eah48kg0uPUtMex0/W7s/ubGUurNv8A7gdV27/4foxr9yvDnifSPF+mRalo&#10;eqWes6dLyl5YXCTxP9GQkUAfPX7EP7Y4/bA8Ka9qR8JTeF7jRp4racfaxcwTO6s3yHarDGOcr3+8&#10;an/bX/a/k/Y+8KeHdbXwg/i1dXvnsTEt99kEDBN4O7ynzn09q6D9lb9meP8AZn0Lxhp660muTeId&#10;fuNba6WyFs0SyBAsJ+d923a3P+0am/am/ZyP7Snhnwno/wDb/wDwj40LxHaeIPNNp9p8/wAlZF8r&#10;b5ibc+Yfm9qAPmd/+Ck/xfhsHvpP2SvGaWKxecbh5rpY1TG7cW+xYxiuC8O/8Fo9U8W6za6RovwK&#10;utW1S8fy7eystfaaWZvRUW0JY1+i/wAWv+SWeM/+wLe/+iHr8A/2A/8Ak8j4T/8AYaT/ANAegD9F&#10;/EP/AAU7+Kfg/RLvWde/ZU8W6JpFqu6e+v7u4hgjBOMs72QC8mtnRf8Ago94+8Q6NYarZfBPTzZ3&#10;1vHdQF/GSqxjdQy5H2Xg4I4r7G+LngIfFP4X+LfBz3SWS69pVzpv2p4vN8gyxlA+zI3bc569q+cP&#10;Cf8AwT9/4Rjwto2jf8Jx9p/s6yhtPO/srb5nloE3Y804zjOMmgD5L/4Lb+G2tfHnww1/ZCq3mmXl&#10;iXVf3rNDKj/Nx939/wAf8Cr8zK/cf/grn8K5vHn7L6a9aRebeeE9Ti1ByuWb7M4aGXgeheNj/uV+&#10;HFABRRRQB98f8EZr+C0/am1uGaZYpLrwtdRQxt/y0YXFs5A/4CrH8K/bCv58/wDgm/8AECP4d/ti&#10;eALq4l8m01K4k0ebp832mJo4xz/01MVf0GUAFFFFABRRRQAUUUUAfgF/wVC/5Pj+Iv8A3D//AEgt&#10;6+VK+q/+CoX/ACfH8Rf+4f8A+kFvXypQAUUUUAFFFFABRRRQAUUUUAerfsnf8nRfCL/sbtK/9K46&#10;/pSr+a39k7/k6L4Rf9jdpX/pXHX9KVABRRRQAUUV4x+0X+1b8Pv2Y/DT6j4w1ZF1CaJnsdEtSHvb&#10;0j+4nYZ/jbC0AeuX17BpltLdXUqW9tCrSSzSsFSNBySxPQV86eDf2tIfjz8YB4Q+EdvDr3hrRZRN&#10;4m8aXKM1hEmG22toAR5sztj5/uKoZvnr80fiN+0p8Z/+CkHxWsPh14Zjl0PwrfXWE0WwdvJgt9wD&#10;XF9KvMioPmP8PZV3V+t/7OHwA8O/s1fCvS/BXh2MyJbjzry+kXbJe3TKPMnf3OMAfwqFHagD1Wii&#10;igAooooAKKKKACiiigAr+YP4tf8AJU/Gf/Yavf8A0e9f08SOsMbu3Cr8xr+X74h6lba3488Salas&#10;zW15qd1cRFlwSjSsy8fQ0Af0C/sB/wDJm/wn/wCwKn/ob19AV86/8E+b+31P9jb4VyW0qTrHpXku&#10;w/hdJXVl/BhX0VQAV/Ov+3z/AMnkfFfb/wBBp/8A0BK/oor8Yv8Agrt+zpq3hH4zr8UrGzkl8M+J&#10;4ooby4iQ7ba+jjEex8cL5iKrL/eIkoA/VL9myayuf2e/hlNptu1np8nhnTWt7d2y0Uf2aPapPsK9&#10;Lr4H/wCCT37TGk/EH4K2nwzv72KLxb4VVo4LVyEa5sS5KSJ/e2btjf8AAfWvvG5uI7WF5pWWONFL&#10;PI5wqgdyaAPzP/4Lc22nv4M+FdxJt/tNNQvY4vm+byTFGZML6blj5qb/AIIlJeL4D+JzNLEbH+0r&#10;MJCF+dZfKfcxP90rsxXzj/wVN/aJ0n4//GrRPC/g+5TW9I8KRS2iXVp+8W5vZnXzhEQPnUeXEgx1&#10;bpX6S/8ABPn9na8/Zv8A2c9K0XWrdbfxTqk76rq0PBaGWTASEkZ+5GqA/wC1uoA9E/ax/wCTXfi7&#10;/wBijqv/AKSSV+JX/BOCHUbj9sDwbDo1zDY6xJa6mtjc3MRlhiuDp1z5bSICCyhsZGa/bX9q7/k2&#10;D4u/9ilqv/pJLX4r/wDBMGWOH9t74dNI6qv+nKC3HJsZwBQBlftXftE/Gb4jeO7nwh8YdVmePw7q&#10;DW934e05EtLZZY22sy7AQ7Fc7ZG3ff8Al4r9nP2NNA+FWk/Afw9ffCHTorHwxq0Qu3fd5lzJPjbI&#10;Llzy0qkbT6Y+Xivkv/grZ+yPH4p8Mn40eGbXOr6TCkPiCGFeZ7QfKlxgfxRfdb/Y/wByvnT/AIJb&#10;/tgf8KY+I6/D3xLfGPwV4nnUW7yuPL0++Pyq/P3Vk4Rv+AmgD9tq/mt/at/5Of8Ai7j/AKG3Vf8A&#10;0rkr+lKvw9/4Kr/s7al8Mf2gL/xva2creFvGDfakulXKR3oX99ExA+UnG8euT6UAfst8Jf8Aklng&#10;z/sC2X/ohK6yvi//AIJhftMad8YvgFpPhK8vLdPF/hC3j0yaz3hXls0CrbzqvddmEJ/vJ/tCvsW+&#10;vYNMtpbq6lS3toVaSWaVgqRoOSWJ6CgD8pf+C3sWnjWfhJJGIv7SaDUkl2t+88kNb+Xkf3dxkxXq&#10;n/BFW1v0+AfjeeW4zpsniQx29v8A885VtofNb/gW6P8A75r4w/4KM/Hez/am/aUstN8Ek61o+kRR&#10;6JpUtqm46hcPJmR4/wC8rOwRfXZnvX6y/sR/AOb9m/8AZ28NeEL7YdcZWv8AVdjAhbuX5nQEfe2D&#10;bHn/AGKAIv2/P+TN/ix/2BX/APQ0rif2ZvhH4c+OP/BPX4feDPFVn9s0TU9BjSVFbDo4kLJIjfws&#10;rDcK7b9vz/kzf4sf9gV//Q0ql/wTz1W31b9jT4WyWsolii0xrcttI+eOaRHHPoymgD8WP2gfgf40&#10;/Yz+Nw0qe5msr6zlGo6DrtnKVM8Ic+VOjD7rDbhl/hb2r9LPhl+2nYftU/sTfF3TNWZbf4i6L4M1&#10;L+1rXYEW7T7LIou4gONp/iH8Le22vpj9rP8AZf8AD37VPwtuPDOqsljqsDNcaTrKxBnsrj+ZRvuu&#10;vce4FfgP4v8ACvjj9nX4ga34a1eO+8M+JLSKWwu0icp5sEsZRwGHEkUkbfRlNAH7e/8ABL7/AJMc&#10;+G//AHEP/S+4r6rr5V/4Jef8mN/Df/uIf+nC5r6qoA5P4tf8ks8Z/wDYFvf/AEQ9fgH+wH/yeR8J&#10;/wDsNJ/6A9fv58Wv+SWeM/8AsC3v/oh6/AP9gP8A5PI+E/8A2Gk/9AegD+iiopd/lPs+9t+X61LR&#10;QB/MvpuoXOk/G+1v/EcqRXVt4jWbUpNoKq63OZT8vvu6V/TMr71yK/AD/gov+z9f/Ab9pLxBKtvs&#10;8OeKLqXWtJnVAseJH3SwjHA8t224/u7K/WX9gr9p/Rf2jPghoZS9h/4TDRLOKx1vTi/71XQbEnwe&#10;SkgXdn1yO1AH05X4r/8ABab/AJOg8M/9ilbf+ld3X7MavrFloGm3GoaldwafYW6NJNdXUojiiUd2&#10;ZuFFfgj+1/8AEa//AG0P2vL4eBbG41yKeSLQ9At4NzG5hjyPNXP3VdzLJ22qfm70AfpR/wAEiP8A&#10;kzfTv+w1ff8Aoa19rV5d+zX8HbX4AfA/wj4BtpfP/sezC3E/aW4djJM49jI749q9RoAK5P4tf8ks&#10;8Z/9gW9/9EPXWVx3xdmWD4U+MnkZUjXRb1mkbhVAt35NAH8xFf0pfso/8mu/CL/sUtK/9JIq/mtr&#10;+i39l/4leENL/Zs+FVnd+K9Et7qHwtpkckM2owq6MLWPIILcEUAYf7ZH7KWoftMXPw5n0zWLHRJ/&#10;Cus/2jJLeW7SNLF8hMaFemdgr6Xrz7xD8fvhp4VsGvtX8f8AhnT7QHb50+r26rnBOB83J4r4g/4J&#10;hfELWPjd8ev2gPHN7rl9d6fPdRfY7C4ld4oop553TYGPybUiVcYoA/SCvgf/AIK5/HL/AIQn4G6f&#10;8PNNuEi1vxrdLFKpbbtsYmDSEtkbd0nlJz/D5lffFflZoXhLRf8Agof/AMFBPHGoeILR9e+FXgix&#10;bTIY47iRIJ2VmjjAdCCPMk+0Sjb1EdAHp3xR0D4F6p+wc/wa0v4p+BrjVNH0dJtOkTX7PdLqcX77&#10;cPnGPNk8xSf7spr84v2Dvjp/wz5+0v4X1+7mWDQ76X+yNWaRiqLazsqs5x/zzbZJ/wAAr9d/+HXf&#10;7M//AETj/wArWof/AB+vyc/4KD/s7af+zb+0RqGg6DatZ+FNRtYtR0mHe0nlxNlHj3MSzbZEfqaA&#10;P6DEdZEDKdymsvxJ4f0/xboOo6Lq1ql7peo2z2t3bS/dkiddrqfqpr5x/wCCdHx7X49fsy6BPeXS&#10;3HiTw+n9i6qvRt0QxC5/34thz/e316H+1z451P4a/s0/EjxNocz2ur6fos5tLhG2tBKy7FlX/aTd&#10;uH0oA/MD9oP/AIJD/Ejwtr+oXvwvNt4v8LlmltbG4uEg1GBc/wCqbfhJNv8AeDfN/dr5G1Pw38V/&#10;2btdjlvbLxZ8O9ULfu7jbcWDSMCfuuMB+nY1+7/7FHxnh+OX7N3gnXpdah1nX4dPitNZZJg8q3ca&#10;7HMo4Ku+3f0/i44p37bd/wCCbH9l74gt49jt5dDbTJo4Y5wvmNdlGFuIdwP73zNu09uvSgD5Y/4J&#10;jft3+K/jh4h1L4b/ABEvV1bXILEXulawI1SadEYCWGbbgO4DKytjpv3V+j9fi1/wRu+Gura5+0Nq&#10;/jKOJk0Tw/pMtvNcbOHuJ9qpED67Vdv+A+9ftLQByfxa/wCSWeM/+wLe/wDoh6/AP9gP/k8j4T/9&#10;hpP/AEB6/fz4sf8AJK/GX/YFvP8A0Q9fgF+wS8cP7YnwoeRlVRrUa5Y45KuBQB/RTRRRQB5b4y8e&#10;+HPEPxIPwY1u0eSTxH4Zur8u7Dyp7cOIJYcHndtk3fSv59P2hfgxqv7Pvxd8ReBtXR2l0y5Zbe4Z&#10;NoubYnMUy+zrzX6gf8FY/GXiH4OeN/gL8S/DQ8i/0LUL8C43AbyRbt5D9ykiLKre1av7Ufwa0D/g&#10;o1+zR4d+K/w5iR/G1jal7S23qsky7v3+nyt2dG3lP9r2koA/F+ir2q6ZdaLf3FjfW81peW8rQzW8&#10;6FJI3U4ZWU8gg1RoA0NE1i68P6xZanZv5d3Zzx3UMmM7XRtynn3Ff0r/AAJ+Kth8b/hH4V8c6cye&#10;TrNhHcvDG27yJtuJYs+qSB1/Cv5mK/UD/gj3+1DHpOqaj8Ftfu4ore/eTUvD8kny/v8Abme3z/tK&#10;vmL/ALsn94UAfrRRRRQAUUUUAFFFFAH4Bf8ABUL/AJPj+Iv/AHD/AP0gt6+VK+q/+CoX/J8fxF/7&#10;h/8A6QW9fKlABRRRQAUUUUAFFFFABRRRQB6t+yd/ydF8Iv8AsbtK/wDSuOv6Uq/mt/ZO/wCTovhF&#10;/wBjdpX/AKVx1/SlQAVS1PUrXR7Ce+vrmG0s7eNpZridwkcaAZLMx4UCvBP2nv24Pht+y1p00Wva&#10;gNV8VtHvt/DWnOHu5M/daQ9IU/2n/ANX43/tQft3fEr9qS/nt9Wvm0LwjuXyPDGmSstsMcgzHgzP&#10;7tx/dVaAPu/9rz/grVo/hD7X4Z+DBtvEGtL8svieZPMsYPXyFP8Arm/2j8n+/X5ej/hOf2iviVFE&#10;0uqeMvGmuXIjUyuZp5nb3PRR/wB8qtYfgjwTrfxD8U6d4d8O6dcarrWoTLBa2dsu55HP8gOpPav3&#10;S/YZ/Ya0P9lTwqNS1IQ6x8RNSiVdR1NU3R2qHn7Nb56J/ebq/wCQoA3/ANir9jbw/wDsm+AREAmo&#10;eNNUijbWtYYfeYc+RF/diQ/99dT7fS1FFABRRRQAUUUUAFFFFABRRRQB8sftRfsMw/tO+NbfxBP8&#10;SfE3hOGPTV0x9M0px9mlUSSOXZSRyfMwf92vnz/hyJ4H/wCil+If/AKCv0qooA+EfhP/AMErtN+E&#10;Xi7w7rWlfFvxb9m0fU4NT/stdkNtctFIj7HVT91tuDX3dRRQAVieL/CGjePvDl/oHiHTbfV9Fvoz&#10;Fc2V0m+OVD2IrbooA/O7xl/wRy8I/wDCRx6z8OfiJrvgK5jlWaESxC9+ztz/AKqRXikXtjLNVe7/&#10;AOCY/wAXfGGn3umeMP2pPFGqaPNOVaxdbm5jnh/21kutoYj+HDCv0ZooA+Wf2aP+CePwq/Zn1G31&#10;ywtrnxL4thX93res7WaBjkEwxqAsXBxnlv8Aar6moooA+d/2of2Trz9paS0h/wCFneJ/BWjrZyWd&#10;3pOiTbbXUA7ZJmjyA/pzXzd4e/4I0+HPCWs2mr6L8WvFOlapaN5tve2dvFDNC/8AeV1IKmv0ZooA&#10;4H4Y/C+bwR8LbLwZ4g8Rah4+8mKW3udU8QYmnvYndzslzncAjbOf4a+Itc/4Ir/D7Utavrqw8d69&#10;pVjNcPJb2SW8UgtkLZVA7cttHGTX6N0UAebfAT4R3nwV+Hdv4XvvGet+OpYZ5JF1XXpjJc7G+7Hk&#10;k/KuOK6L4hfDrw58VPCl94b8WaRba7oV4uJrO6TcrEHII7qwPQjmunooA/OnXf8AgjroOleKYdb+&#10;G3xU8Q+B7qCXzoWeEXMtv/1zljkidfxzVe6/4JffFPx1pP8AZ3jz9pzxLrelNPuk01kurqKWMcf8&#10;tbrbuK/7B/Gv0eooA+a/2bP2BfhZ+zLKmp6Np82ueKBGEOu6wRLOnr5SgBYs/wCyM/7VfSlFFAHz&#10;D+01+xrqf7TGpXUd98XfFXhzwxcRJHJ4Z07Z9iYr/Ew435POGpv7MX7F+o/szahbRad8WfE3iDwt&#10;bxSqnhm/VFsld+d6gZ2fMd3y96+oKKACvmH9sT9hbwn+1zYWNzeX8nhrxZp6+Vba5bWyzM0OSfJl&#10;jyu9NxJHI28+9fT1FAHin7JP7Oz/ALL3wctPAUniJvE4tbue5S+a2+zcSNu2hN74x9e9e10UUAfP&#10;n7Tn7LWpftHtZRQ/FLxT4H0iOzls7rS9El2298sn3vPXI3/L8uDXzNoX/BGbwz4Z1W01TSfiz4p0&#10;zUrWRZre8s7eKKaFx0ZWUgqa/RyigDzv4HfC/UvhD4Dg8Oan4z1rx5cwzyyjWPEEnmXTKxzsLZJI&#10;HavRKKKAOG+Lfwa8H/HTwfdeGfGuiW+t6TP/AAS5V427PHIuGRvdTXw1qP8AwR1tPDni9Nd+Gnxj&#10;8QeCHjz5LNbebcxZ7LPFLC2Pwr9HqKAPzevf+CV/xF+I+m2Vn8Sf2kfEPiOyjl8yTTXhnuoeOhRp&#10;rgjP/AK+p/2cv2Kvhd+zAkk/hDR5ptdmj8mbXdUm8+9kQ7cqGwFRfl6Iq171RQAUUUUAFeJftS/s&#10;3P8AtOeCrXwxL421rwdpokZ7yPR8bb9CuPKlBxuUdcV7bRQB+av/AA5E8D/9FL8Q/wDgFBR/w5E8&#10;D/8ARS/EP/gFBX6VUUAfmr/w5E8D/wDRS/EP/gFBX0v+x3+xNoX7HcfioaL4i1LX5PEDW3nNfRRx&#10;iMQ+bt2hPXzmr6TooA8w+P8A8JdV+NHggeG9K8da14AMk4kuNQ0Iqs88Ox1aEk8hW3Z4/uV8y/Bj&#10;/gmF/wAKE186r4L+NPizRpJ3QXkNrbwKl2iPu2OORX3TRQAxxuVhnb718H/FP/glm3xt1K0v/HPx&#10;w8X+Jby0jMNvJf21u3lITu2qBgda+86KAPh74Df8Eyof2dvG9l4i8KfF/wAV2KrcQSXunxRRRwah&#10;Ej7vJmUcMp5HtuOK+rPi38LtG+NPw81rwZ4gN2uj6vD5NyLG4MEuAwb5W+qj2Peu1ooA/NxP+CRW&#10;qfD7W7vVvhX8c/EHg2eSNkRRbssz8kqrzwSx/L0/grXf/glZrnxO1azv/jH8efE/jqOJhIbGNGRU&#10;c8usbyySBFP+zGtfoZRQBxHwk+D/AIS+B3guy8K+C9Hi0bRbbLLDHuZpHP3nkdsl2Pqa7eiigDwv&#10;9pv9mzUP2jLHSLG1+JniXwBZWsdzFd2+gTbI9RSYINsy5G4KEbH/AF0avlbRf+CMPhbw9qtpqWm/&#10;FTxNp+oWcqXFvc2ttDHLDIrbldGByrAjg1+jtFAHnfwO+F+pfCDwHB4c1PxprXjy5hnlmGsa/J5l&#10;0ysc7C2SSB2r0SiigD4g/wCCu3w2Xxn+yk+vxxb7vwrqtvqG4fe8mQ+RIP8AyKjf8Ar84v2Ev20t&#10;U/ZR8eSR6gLnU/AOrMi6pp6OWaBuguYVJx5g7j+NeP7tfuj8UPAVj8Uvh34l8IalxY63p0+nyNtz&#10;t8xCu76qTmv5pfH/AIL1H4c+Nte8Laugj1TRr6fT7pV5XzYnKHHtxxQB+v37ZX7EXhz9snwnZfFj&#10;4P3umS+K763WYTQSKlprkPQbm/5Zzr03H/cf/Z/HbxP4W1bwXrt7ouuafc6Vq9lKYbmxvIjHNE47&#10;Mpr6D/ZA/bk8afsp68kFo8mueCbiXdfeHLiX93k4zLC3/LOXj/db+Kv1A1Twx+zr/wAFPPAK6naS&#10;5160j+a6ttltrWlkjhJVOd6Z9d6f3WoA/CStPQNevvC+r2Or6XdzWGqWM6XVpdwPtkhlRtyOp9Qw&#10;r7G/aK/4JWfFj4PzXGoeFLX/AIWP4aDfLLpETfb4l/6aWvLH/tnv/CvjHUNPuNLvJbS6gltbmFik&#10;lvOhSSNh1DKeQaAP3n/YR/bk0b9qbwkul6q8OmfEfS4R/aGnbgq3iDj7TB6qf4l/gPttr62r+Xjw&#10;R421v4eeKdO8ReHdRuNK1rT5lntby2ba8bj+YPQjvX7O/se/8FPvB3xstrLw58QJrTwX45ICCad/&#10;L0/UG9Y5GP7tz/zzf/gLNQB91UUUUAFFFFAH4Bf8FQv+T4/iL/3D/wD0gt6+VK+q/wDgqF/yfH8R&#10;f+4f/wCkFvXypQAUUUUAFFFFABRR1Ne//Bn9hX41fHSSCTw/4KvLHSphuGr6yjWVpgdw7jL/APAA&#10;1AHgFd38KPgp42+OHiBdF8DeGr/xFqHy71tYv3cKn+KSQ4SNfdjX6CaZ+wT+z7+ylYQa3+0T8Sbf&#10;WtVDK6eHtOd44pP9nykzcS/73yCuO+Lv/BVH/hHdDl8H/s8eCtO+G3hldypqTWcS3Ldt8cCfu4if&#10;VvMb6UAd78Jf2Hvhh+xsND+Jv7Q3xBs7PxDptxHqWm+HtOuPkWaJg8f3R5ty6sv3UVU/3hXBftR/&#10;8Fb/ABn4+kutD+FUE3gjw+zPGdXl2tqVynYrwRB/wHLf7VfB3i/xnrnj3XbnWvEerX2u6tctumvd&#10;RuGnlf6s1YVAFvUNQuNUvJbu6nlurmZi8lxO5eSRj1LMeSa6z4R/B3xb8c/Gtr4V8F6RLrOt3OSs&#10;MeFSNB955HbARR6mvRP2Wf2O/HX7Vvin7D4ctv7P0K2b/iYeIb2J/slsOMqCB+8lweIx+O0fNX7j&#10;/s1/sr+Cf2XPBseieFrJJb6VFGoa1cxj7ZfuO7uOijsg+VaAOF/Y2/Yb8I/speHIroRxa14+u4Nm&#10;peIJEPfkw26n7kY4/wBp8fN/dX6goooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK/Jz/gsD+yq1lqFp8bfD&#10;ll/os+yx8SLCv3JeEt7lh6MMRMfXyv71frHWR4o8MaZ4z8PahoetWUOoaRqED213aTruSWJhhlNA&#10;H8t1dB4M8ca78PPEFrrvhvVLzRdYtGDwXtlMY5FI9x29q+h/26v2M9W/ZU+IZNil3f8AgDU2aTSN&#10;UlTd5R6tbSsv/LRMdf41+b+9j5YoA/T79nT/AILKanpMcOlfGLQH1qNVVf8AhIdChSO5PvLASEb6&#10;oV/3a+w4X/Za/blsEdk8J+MtTuU+62LTWI/k6H7lwMD8K/n+qe2uZLKdJoXeKaNtySRNtZSO4IoA&#10;/Xr4of8ABFzwZqzyz+A/G2qeG5CMpZ6tEt9BuweN67HUdP71fMXjv/gkF8dvDTSvoo8P+LoV+4LD&#10;UfIlYZwMrOEUHHP3q8n+Gv8AwUB+PPwsS3g0r4g6jqFhCu0WOtbb+LaP4f3oLKP91q+j/A//AAWp&#10;+IOleVH4r8C6Br6Lw8unTS2MzcYzk+auc8/doAf8F/Hf7bH7Jkltpl/8PfE/jjwnDL9n/sW+tn1F&#10;UA/54zw73iX06p/s19y/Cv8Ab/8ACHjKZdN8X+FPF/wx19W8qWx8QaJctEr+nnpGQP8AgYSvA/DX&#10;/BbDwJeNGuv/AA88Q6aPL3SNp9xDd7X9BuMWR713eif8FiPgPqkUjXkHirR2VtqpdaYjlh6jypXo&#10;A+3re4juYkkjYSRsoZWXowPerFfFP/D3f9nr/oI+If8AwUv/AI0f8Pd/2ev+gj4h/wDBS/8AjQB+&#10;bH/BUL/k+P4i/wDcP/8ASC3r5Ur9Z/ih+2H+w/4+16/8V6/8Pr/xh4ivCn2i4/sYrPLtQICS8qLw&#10;qqK4f/htv9jfwvZ7fD37OI1N5G3SLqukWPy8fws8kp/CgD800RnO1V3f7tekeEP2cPij49uDD4e+&#10;HvibVW+X5rfSpvLXcMqS5AVQcdzX3PP/AMFdvCng/wA6PwD8A9I0fZEkFvcS3MUG1BjKNFFAPl44&#10;+euD8Xf8FlPjXriyx6LpXhfw3Gzbkkis5biZBjGMySFT6/coA5XwD/wSc/aA8ZhZL3R9K8J27LuW&#10;TW9RTdyM/cg8xlP1Fe22f/BLz4Q/BiFL344/HOz09dvmf2dYPDYM+CehlLySf8BjFfHXj39tz45f&#10;ExZY9d+Jmuvby/ftrGf7FC3GOUgCCvFtQ1C41W6luryeW6uZGLPLO5d3J5ySaAP06T9rn9j79mJI&#10;h8I/hc3jrxBb4kh1m8tzH84H3hc3QaVG5/5Zx14H8af+Cqnxu+LEMtjpepW3gDSpPlMXh5GS4ZeR&#10;81w5L9/4NtfG1FAF7VdVu9bvZby+upr67lbdLcXMpkkkPuzcmqNFe5fs6/sd/En9pzVli8IaK66M&#10;kix3WvX37qytsnn5z99h/dTc1AHittayXUywwo0ksjBUjRdzMT2FfoZ+xx/wSn1/4iNY+LPi3Fc+&#10;GfCjqs0Oho2zUL0dvM/54If++/8Ad+9Xt3wm+Gn7OH7CnxC8FeF9Uux8SPjbrWp21hFPDEkn9myz&#10;SLEHEZbZbKNx67pT2r9JqAOd8EeBtC+HHhmw8PeGtKttG0axiWKCzs02xoBx+J9SeTXRUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUV4v+1T+0z4f/ZX+F114r1pBf3sjCDTNJWYRyX9wf4FODtAHzM2O&#10;AKAPZncIpZjtUdSa851r9o34U+G7lLfVviV4S0ydl8wR3euW0bMvTPL1+NukeNP2gP8Agpf8Xrjw&#10;9D4gubPRW/f3NjbTPBpGlWucZeNT+8PYbtzMfavuXwb/AMEcPgtoukrD4h1DxB4l1I/6y7+1raR/&#10;8BjjX5fxZqAPr3w78bfh74wCnQfHXhvWd0vkr9g1a3m3P/dG1zzzXb9RX51/FT/gjN8OtY0ueX4f&#10;+JNY8MayI/3MepyLeWjOOm75RIufUMf92sL/AIJN2Pj3w/8AEj4w+DvE3ie71HTPBrxaO2lPqDz2&#10;0F2JpkLQh/uri3ccbfpQB+mVFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUVF5y+bs3r&#10;u/u55qWgAooooAKKKKACo3cINzNtX/aqSvPPjl8DvDH7Q3gSXwh4uju5dGkniuWWyuGgk3o2V+YU&#10;Ad59ph/56p/30Kck0cnCyIzeitX83f7VXgXT/hH+0N478HaDLd/2No+pPbWv2qcySbNqkAtxnGa/&#10;XX9gf9i7wJ8MvA/w8+KlnJql34z1Tw9Dc3FxNdt5H+lRLIyiLp8obaKAPtCSaOL/AFjqv+8aZ9ph&#10;/wCeqf8AfQrxP9pv9kfwL+1JY6UPGP8AaSz6LHc/YZtPu2i8oyhN7MvRv9Wlfz3+DtMbxB420fRJ&#10;rqWKG+1CCzeVW+ZVeVUJH50Af0/Ryxyj5XV/92pa8R/Zx/ZH8Bfsspro8FJqm7WlgF7Jqd6Z2fyt&#10;+wjgBf8AWNnFe3UAFFRyTRxf6x1X/eNIkyScK6N/utQBLRRRQAUVE1xEj7WkRX/ulqVHWUblfcv+&#10;zQBJRRRQAUUUUAFFFFABRRRQAUUUUAFFRCVWfarqWX7y1LQAUUUUAFFFFABRRRQBz/jTwTonxE8M&#10;aj4d8Rabb6touoRNBc2Vym5JEP8AI+hHSvxl/bN/4JjeKvgjPe+J/h7Be+LvACBpnjU+bqGnLj5v&#10;MRQPMjH/AD0UcD7396v26ooA/lXor98f2mv+Ca/ws/aIe41e1tv+EI8XSLn+1dHhURTt6zwcLJ/v&#10;Da3+1X5bfHj/AIJv/Gr4HS3VyfDcnjDw9D8w1jw6huV2dcvEP3qY7/Lt/wBqgD5XopzoUYqw2sOo&#10;NNoAKKKKACiiigAooooAKKKKACiuq8DfC/xd8TNRax8JeGNX8S3YwGi0uykuCmf72wHb+NfX3wm/&#10;4JFfF7xvGl/4yu9K+HWkbRJK1/MLm6VOpPlRnauB/fdaAPhevZ/gX+yH8U/2i7+KHwZ4WubjT2b9&#10;7rV6pt7CL6zN8rf7qbm9q+4Y/CH7EX7Gvmtrmpv8afGVv832MbNRjjcD7vlpttk5/wCejMwryL43&#10;/wDBWX4l+OLN9E+HdhZ/DDw0IvIjWw2y3uweku0LH/2zUY/vUAev6V+x5+zf+xNp0Gu/tAeMbbxv&#10;4sC+dB4YtULRM3+zaqfMl/35Ssf+zXj37R3/AAVJ8YeP9LPhT4Waanwt8FRxtbrHYbFvZYjxt3IA&#10;sC/7MX/fdfE2r6xea/qVxf6ld3GoX9w5kmurqZpZZWPdmbljWfQB6r+zPq0dv+0t8L9Tv7oRRQ+K&#10;9NuLi4nYn5ftcZZmNf0p1/MD8LZorX4meErieVIIYdXtJHkkbCqomQkk1/T4DuGRQA6iiigAoooo&#10;AKKKKACiiigAooooAKKKKACvxN/4LF/EW78T/tMab4W+0btP8M6REq26y7lW4n/eyNj+FinkD/gC&#10;1+2Vfhh/wVz8JyeHv2vb7UvsbW8Ot6RZ3izdRMyp5LH8PKx+FAH27/wR5+HVj4a/ZkvfFC2jRal4&#10;l1aZ5bmRMNLDB+6jVT/Eqt5v/AmavvKvhX/gj542h8R/ssz6H9od7vw/rVxbvE752RSbZk2j+FSX&#10;f8d1fc0jMiMyrub+7QBJXn3w5+B/gz4Ua94r1nwvoiaZqfiq+OpaxdCaSRrm4LO2752O0bpH+VcD&#10;5q+Ofid/wUw+J3wasor/AMafsx634f06WTy0vbzWj5G/svmLalQxx0zUHwA/4KpeIP2hvidpHg7w&#10;/wDBG6c3U8P268ttc877BaGVEkuXX7MvyJ5mfvUAfcXxM+HWl/FjwXqXhbWpb6306+2eY+m3b2s6&#10;7XV1KyIQV+ZRX4R3dvq1x+2pL8LYfGHii18LyeOm8OoY9Zma4itTfeRw7EjcF7kV/QRX89njK+1f&#10;S/8AgoZrt74d01Na8QW/xLnm07TZZfKS6uF1JjHEzkjaGbjNAH6W+IP+CXXh6DQNSfR/in8UJNX+&#10;zS/Y1ufEKGPzth2bsRD5d3XmvTf2MPhl4gtP2PNC8H/Eiw1Wy1y8gv7fVre+uXW72SXEwGZVfepM&#10;ZXBDZFfLf7Wfxr/aU1j4XWelfEb4Z23wt8I6lrlha33iPR/EMUk8CGYHb+7lJUHHX2r9OIcLGiq2&#10;5dvDUAfgR+2jFrnwI/ac8Y+EPBvirxZb6Hof2N7dptZuZZIi9rDISX3f89H4r9Qf+Cfn7aVn+1F8&#10;PV0nWZkg+I2hQKuqQbdq3kW7at1H168b/wC6/sVrxbRPh1oHxa/4KiftC+D/ABTYJqOg6r4Mghub&#10;V+Nw2aWVZSPuurAMrDoa+Hvjd8LPiD/wTv8A2jrC80fUpojDKb/Qdaj3bL6134MUvTLY+SWP3/us&#10;tAH6Uf8ABUL4YaX/AMKF8TfFG21LW9M8WaHbWlraTabqs0EDI97GvzxK2xjiaTnGa9K/YV+D+kfD&#10;74HeGPEtnqWt6rq/i3QdM1LU59Y1OW7HmmHzMRKxwg3TP0/Gvnn9ov8Aaf0D9qv/AIJm/EDxPpSJ&#10;Y6rbtp0GraO0qyPZXH2+3/8AHG6o3ce+a+w/2Tv+TXfhF/2KOlf+kkdAH5m/8FVPhfF+zv4i8Gar&#10;4J8T+KdNHiiXUZr20l1y4lhR42gYGPc5K589uK9l/Zl/YC8P/Gj4B+CfHGtfE/4m2mqa3py3VxDY&#10;a+qwq5Yj5Q0THHHrXHf8Fyf+aN/9xf8A9s66X9mD4zftR+Gv2c/A9n4M+Bej+JPC1rpSrYapLr0U&#10;ct1ECx3eX5oYN7YoA9W/ZY/Zb8Sfs/8A7Vvjt5Nb8WeIPA39gwx6PqGu3ZlRpZZUaWM84d08v721&#10;eK8o/wCCt/w1g8AeC7L4paBr/iPTPEusa7babdxW+sTLaNF9kl5WEHCt+4T7te8/8EyPE+seMv2a&#10;JNY12W5l1S68Q6nJOty7s0TGbPljechV6Yrzf/gtL/ya94b/AOxttv8A0kuqAPEv+Cf/AOy7Y/tW&#10;/AjxD4k8U+P/AB5p+twa1JpttNpuvOqRokMMgOxw27LTc/pivA/BvxX+LH7IX7XreDofHmo66mne&#10;IYNK1CG6u5JLTUIDKo+aOQnaSj9eqnoa9G/ZF/bM1L9j/wDZHuLy18BTeJ4tY8W3sUepvfLBaW1w&#10;tpa4icBWYtj5u2R/FXdf8E6PgboH7VfxS8RfHbx94lh8Q+KtO1r7ZL4YWDy1guW+eC4kOeY/l+RA&#10;MZi5+7igD9aKY7rGjMx2qOtPr5X/AOCkPxsk+DP7Muux6dO8XiXxMy6FpaxPiXdL/rXXHPEe/wDE&#10;rQB+WHxY/a71Wf8Abol+M+lz3Fxpuma0q6Yqfu1udMhbyfLGQOJYw+f+ulfvD4X8SWXi/wAN6Vrm&#10;mS/aNN1O1ivLaX+/FIgdT+Rr8l/26f2K7L4TfsdfCvW9KghOt+Eo47HxBPEPmm+1t5jO2M52XLbR&#10;z0kr6C/4JC/HoePPgXe/D7ULhH1fwdPttwzfPJYzMXQ8/wBx/MT6bKAPtfx/4GsPiR4N1Xw1qk15&#10;b2GpQfZ5pNOuGt51XOfkkXlTxX4XftHeHtc+FP7Y+qfDOw8YeJ08Px6vZWtuP7bnkmS3uFhb77N9&#10;7bJX77V+Ff7dX/KTXVf+w1of/pPaUAfs18IfhHo3wV8IJ4b0K71W9sVnkuPM1i+e7n3P1/ePziu6&#10;oooAKKKKAP51/wBvz/k8j4sf9hp//QEr9Y/2dP22PgZ4S/Z/+Gmiav8AEzQrHVdN8N6daXdrLK+6&#10;GVLWNXQ/L1DDFfk5+35/yeR8WP8AsNP/AOgJX6ffs/8A/BOj9nzxz8Cfh14i1vwF9r1fVvD2n315&#10;cDVr2PzJpLdHdtqzBRlj2FAHs037e/7PckUi/wDC1/D3zKy/61//AImvwM+F7bvi74SYfdbXbT/0&#10;oSv3Im/4Jgfs1RwyMvw66K3/ADGb/wD+P1+GvwtUJ8W/CIH3V1yzH/kwlAH9PNfEv/BRz9uS6/Zg&#10;8P6d4Y8IiF/HuvQPNHdS7XXTbUNt84o3DOzbggPHysT6H7ar8D/+Co+pXGqftveNbe6kDQWcWn2s&#10;IGF2xfZIXx/307UAfWn7NP8AwT3vv2kfBulfFD4++N/E3iC/1+IahY6THqLL5dvIAUkkds4LLtYJ&#10;HtCrs/3Rlftb/wDBO0/s8+Br/wCKPwN8T+JtH1DQoftGoWCag/mC1HMksUq7X+T7zKc/KDX6c+Fb&#10;Cz0nw3pVjp7brG2tIobdt2792qALz34p/ijRLXxJ4c1XSb5PNsb60ltZ4/7yOhVh+RoA+GP+CaP7&#10;dl/8f7WX4deOpvtHjfSrVrq11V8K2pW6kBt4/wCeybuf7y8/3q6f/gqB+1Trn7OPwq0fSvCdx/Z/&#10;ijxXNPBFqA+/aW0aL50kfpJmSJVPbdmvzg/4Je3M1n+3D4FhhlaKOddQilVW+8n2KdsH15Va/S//&#10;AIKQ/sg6x+1N8OdGuvCrRN4s8MyzzWdjO4QXsUoQSwhyQqt+7RlLemOKAPGv2Qv+CdfgD4u/BTRP&#10;iL8TtT1rxr4l8U2zX5mOqzItsjjag3K+6SRcZLMevG35a3v2cP2W7r9mX9vO78M+GfEniS68AzeE&#10;pdcNvfb2tnne4EAgdlxG7oBvBxu/nX5/+Dvj7+0b+xNejQEuNd8J2ccj40LX7EvZMc/MY0lBXBP8&#10;UZr7q/Yy/wCCrF18X/H2meBfiXothpOq6rKtrp2s6SXjt5bg8JDLE5bYX7OGxu420AfW/wC1Z8Gd&#10;G+L3wq1M6pqGtaZc6JaXWoWVzomoy2jrKsD43bDh1/2Wr8fP2BfD2o/tHftEWHg3xd4y8Wf2M9hc&#10;3brY63NE7NGuVG7J45r9wvi1/wAks8Z/9gW9/wDRD1+GH/BNvxD4h8KftFTat4T8MDxl4htdBvpL&#10;bRPtq2bXZ+TcqysCFbbuI9cYoA7T9t34eeMf2HvjD4c/4Qv4q+Lbuzv7Q39jLe6k5ubZ1coyNtwj&#10;r0/h9iK/Tf4aaVH+2N+yN4DvPHV3qFrc61Y299e3Gg3j2MjTplSwaPG0MRkr0r4y+LP7Mn7Qv/BQ&#10;L4x6LrvjjwZbfCTwXp0f2SJL+7Se4gg37pCqr88sjdtyqlfpx8PfA2lfDHwRoXhTQ4fs2kaRaRWV&#10;tEeuxFxk+rHqaAPwb+CNvrPjv9rzQ/hxqvjLxS/h668Ry6bKY9YmWdoUeQfez1O3mv1P/bU+Duqa&#10;L+xJqHhL4e/8JPqGq6K1j/ZiadcTXOoz4ukV9zLmSTCSSMf92vy8/Ze/5SNeGv8AsdLn/wBGzV+/&#10;tAH5p/tEfsCaT8Ff2cfFnjW0+KnxI1DxDoelfaQs+t7baWYbQSYwm5V5+7v/ABr5q/4J2/CKf9rb&#10;xn4v0jxb8QvHGnQaTYRXUEmj6y8bMzS7Tu8wPxX6g/t+f8mb/Fj/ALAr/wDoaV8Af8ERP+SqfEv/&#10;ALAtv/6PoA+gPg/+zL4h/Z+/bu0O00TVvHHij4dv4VnubjVPEFy9xbQ3bO8fkmQBY9/yowXG756+&#10;5fGHirT/AAP4U1nxFq8wt9K0mzlvrub+5FGhdj+Qrar4h/4KffEDULrwL4O+DHhyby/E/wASdXg0&#10;4qr8paLIu8t7GRowefu76APzo/Z5/a41fwZ+21b/ABT8QTTQ2fibU5Y9Zid9q/Yrp8Drj5Iv3Tj/&#10;AK5V++aOsiBlO5TX4x/8FUv2U9K+DifDnxV4Wgij0E6ZB4avFhQL/pFvF+5mfH8UkY5/65V96/8A&#10;BN747/8AC8/2Y/D7XlwkniHw4BoeojfudvKUCKVs8/PFs5/vbqAPb/i98JNG+NPg9/Dmu3eq2dg8&#10;8dwZNHvntJ9ydP3ic4r8Qvhr4f13W/22bX4R634x8TNoi+K7nRZ/set3Ak8qKWRcK5PfZ1xX771+&#10;Fnw1/wCUtEv/AGUbUv8A0onoA/a/wB4G0/4b+DtK8M6XLeXGn6bB9nhkv7hp52XOfnkbljzXSUUU&#10;AFFFFABRRRQAUUUUAeRfFb9k74R/G7fJ4y8BaRqt43W+SL7Nd+v+viKyfrXyH8QP+CLHw91mZ5vB&#10;3jfXfC7t8wt7+GPUYV+n+qb82NfozRQB+KvjL/gjR8YdFZW0DXvDPiSFsD/j4ltJV65JV49uP+BV&#10;434j/wCCb37RnhmZI5fhrf3qyMwV9Ou7e5Hy9z5ch257Zr+g6vkv9tX9vnTv2PdT0DSpPCFx4q1T&#10;WIHuolS9W1ijRXCfM2xzn/gNAH4+ad+xH8d9U1C6s7f4T+KRNattlabTnhj64+V3wr/8BNX/APhg&#10;P9oX/ok/iH/v0n/xVfTvib/gtf8AES8Zv7A8B+GdLj8wkHUJbi7bZ2HytFz715Drn/BVn9o/Vpo2&#10;t/Ftjo6qOUsdGtSre582NzQBDo3/AASs/aR1W88mbwVbaUm3d9ovNZtPL+n7uVz+len+Gf8Agi/8&#10;WtRhWbXfFPhXQkMe7y1mmuZFbP3WxGq9O4avA/EH/BQj9oXxO8rXfxS1i3E0flMunCK0G3px5SLt&#10;b/aHNeV+Jfjb8QPGhY+IPHHiPWw0fksuoatPMGTOdp3OeKAP0Cb/AIJn/AT4TxMfiv8AtB29vOu4&#10;PaWctrYSbgBkBZGldsE/3am/4T//AIJ/fAV5G0bwvefE/VY2baZbSa9TIJ4/0kpDj3VTX5gE7skn&#10;mkoA/R7x5/wWI12x0waR8J/hzongrSolEdu95+/Ma852RRhI0/8AHq+P/ix+1l8W/jgkkXjPx1q+&#10;q2Lfe09JRbWh4x/qIgsf6V5DRQAUUUUAFFFFAD0dkdWX7y/NX9MvwM+Idp8V/hD4P8XWlwlzDq+l&#10;2900i4H70oBIuB0KvuUiv5l6+g/gB+3N8XP2a9LOj+Etdhk0BpDMNI1O3FzbRuWyxQHDJnvtP60A&#10;f0S0V+OWg/8ABbD4jW0ONa8AeGdSk8zO6yluLYbPTDNJz719Y/sgf8FMtO/am+Jn/CES+A7nwxqc&#10;lrLdw3Cait3CyxgFg37tCp59DQB9uUUUUAFFFFABRRRQAUUUUAFFFFABXxv/AMFH/wBjy5/aa+Gl&#10;nqnhmFZfHXhrzHsYSwT7bbtgyW+f73yhkz/F/vV9kUUAfz//ALGP7TOtfsT/ABp1BPEOm38eg3hG&#10;n+ItGli8q5gKMdsgR8fvIyW+U9QWFftv8Lf2h/h18adItdR8G+L9K1pZ4/M+yxXSLcxcZxJCxDow&#10;9xWF8av2RfhN+0GXn8beD7PUdTMflrq0G62vEHb97GQWx23ZFfNtz/wRn+Ck93LND4g8a2qliyQw&#10;6hb7YwewLWxP60AH/BW34j+F5v2ZL3wvH4k0qTxFNq9m6aVFeo1yyoxLnywdwA96+Tf+CLLf8ZRe&#10;JR/1KVz/AOldpX2R4V/4I/8AwG8P3jT6l/wk3ihGYN5OqamqJxnP+ojjbn619SfDH4GeAPgzYfZP&#10;BHhHSPDURXa8ljaqs0g6/PKcu/8AwI0Ad9X4AXEsNn/wU2muLiaO3gh+KxkkmmcKkajVcksx4AFf&#10;vR4m0KLxP4f1HSZrq8sor62ktmuNPuGgniDrt3RyLyjjPDDpXyLdf8ElP2f72Z57my8RzTSMzvJJ&#10;rLlmY8kkkUAfRHxYsvhn478EfYPiBL4f1LwrdbbgR6tcxrBLs+dXViw6deK5j9kX4/yftL/CZ/Gb&#10;6fDpsLareWNvHA7MrQxPtSQ7uQxWvHG/4JG/s+OFVtP8Qso6Z1l/8K96+Hn7NHgv4VfBi++GHhtd&#10;R0/wxeRXUUrLfP8AaR56kSMsv3kbngjpQB8tfB7/AJTBfGz/ALFKD/0XplfUP7TP7Ofhr9qD4Y33&#10;g/xGjQFj59jqMSBprK4A+WRc/ky/xCvHbf8A4JdfBiz1iTV4brxhFqsn375PEMyzt9XHPavrxI9i&#10;Kv8AdoA/mq+J3gbx7+zX4u8U+AfEC3OjXl1ELW+gRv3GoWwlWSORT0dC8asp9vXNf0A/sn/8mvfC&#10;L/sU9K/9JI6wv2kf2PPhx+1PaWCeNdPuU1GwV47TVdOm8m6iRs/JuwQy5O7awPP416f8PPBln8OP&#10;AXh7wnp001xp2h6fBptvJdMGleKKNY1LkADdheeKAPzN/wCC4s0cknwdjV181V1Ziu75sH7H2/Cv&#10;sH9gvxTo6fse/DiNtWsPM0/RUa8X7Um62+Zz+85+Tj1pvxt/4J+/Cn9oDx1deLvGY8QXuqXCpHti&#10;1Z0ggRUChY4+Qi/Lk4/i5rhF/wCCRv7PiBsaf4hXPXGsv/hQB2Pwx+L/AIZ0b9p6f4J/DbRdCXwx&#10;FoU3ivVNR067MhF3LcBWRQuVLHcjN838VeQf8Fpf+TYPDP8A2Nlv/wCkl1XvPwA/YT+Fn7MvjO78&#10;UeB7XVbfVLqxfT5WvL5p0MTOjn5SOu6Naz/jV/wT9+FPx/8AG174o8Y/8JBe6jclG8mLV5Utotsa&#10;R/u4+QmVRc4oA+VP+CbPwX0T9oP9gn4jeBdeCrb6n4kuViuQod7SYWlqYp1H95G59+lfG/wZ+Ivj&#10;H/gnx+1VcQ61bzJJpVydL1/TIz8l9ZMyndHnGcrsljb/AHe2a/XP4K/8E/fhT8APG1l4o8Hf8JBZ&#10;ajamRhDLq8r20u6N4/3kfAfCu2M1qftBfsNfCn9pXxLYa/4z0q7fWLS2+xrdaddm2aSINuVXx97b&#10;lsfU0Ae1+EfFeleOfDOleINDvE1HR9Tt0u7S7j+7LE43Kwr88vjR4Zsf27f+CgCfDC/ubub4dfDf&#10;SZZtTWxuPL829fbuCuPutukijPf9xJX1X8PP2Mfh78Lfhh4o8AeHZtdsvD/iFt10Bq0nnREf88X4&#10;8v321wfhj/gmR8G/BviCLW9Hk8V2WprMszXEWvTK0pDh8PjG4EjmgDnNT/4JHfAm4sLqK0h8QQXU&#10;kZWKaXVndVfHyuV43YNfmt+x58Tb79j/APbEtbfX51sLSHUJ/DHiEOvyxxGXy2Y/7kqJJ/wCv3f8&#10;f+BrH4keDtV8NanNeW1hqUH2eabTrhredVzn5JF5U8V8qXn/AASY+AWpXMt1d2niO6upmLyTy607&#10;u7HqSSOaAPs1HDqGU7lPQivwq/bjvLab/gpTrVwtxC0MWtaKrybhtUrBahsntjHNfsx8G/g1oHwL&#10;8CweEvDU2oy6RDI8sX9pXr3MqbsfKHb+EY4FfOmrf8EofgRrup3GoalB4m1C+uGMk11c65LJJKx6&#10;lmbJJoA+q7rxv4dtNNh1G413TbfT5uIryW9iWGTP91i2D0ryj9lT9om4/aO0jx7rP2G0s9L0TxTe&#10;aDp8lq7O1zbwqjLO+ejMJOgryL/h0Z+z3t2/2f4h2j+H+2X/AMK+g/gB+zv4M/Zp8HXHhjwRa3Nr&#10;pVxePqEovLgzyNMyIhO4/wCzGtAHqFRvIsKbmfavq1SV558cvgd4Y/aG8CS+EPF0d3Lo0k8Vyy2V&#10;w0Em9GyvzCgD8E/259RtNa/a3+KN9p9zDfWc2syeVcWsqyRvhVBwy8Hmv3H/AGOte07Xf2XPhXJp&#10;t7b3qw+GdPtnaBw22WO3RJEP+0rDaa8R/wCHRH7PX/QO8Q/+DZ/8K9D+Bn/BP/4Tfs7eO4vF3g62&#10;1e31iKCS3VrvUGmj2OMN8pFAHv8Ar+s2Og6Pd32pXtvp9nDG0klzdSrFHGoHVmbgV/Mv8PL23sPi&#10;b4bvbmdLezg1e2mlmf7qoJlJY/QV/Qf+0Z+yN8Pv2pToP/Cd2+o3A0XzxaLYXrW/+t8vfux97/VL&#10;Xiv/AA6G/Z6/6B3iD/wbv/hQB9l6fqVrq1qlzZ3EV1byKJElgcOrKeQQR61+Pv8AwWJ/Z91HQPit&#10;YfFfT7J30LX7aKx1G4QZ8q+iXau/+6HhWPH/AFzav0j/AGc/2R/AH7LX9vDwNDqMI1oQfaxf3rXG&#10;fK8zZtz93/WtXrOt6Dp3ifSLvS9WsrfU9Nu4zDcWd5EssMyHqrq2QwoA+av2Af2oND/aA+Bnh+zW&#10;8t4vF+gWUOnarpjOFlzGiotwqf3JAM8d8iuj/bE/ag8N/s4fCXX7291e1i8UXFjLFo+krMv2ua4d&#10;SqOIx8wRT8xfpxXmnir/AIJQfBDW9dOraIfEngi983zQfDup+WseeyCRH2D6VL4V/wCCU/wO0TWj&#10;quuxeIfHN8ZfNMviPVDKH6YDiNU39O9AHyT/AMEff2b9T1f4h3nxj1izlg0TSYJbPRpZU2i7u5AU&#10;ldM9Vjj3qT/ek/2Wr7g/a6/ajb9nP4h/BfT59StdK0HxLrMsGs3V5BvSOzQRhm35+TDzJk/3c19I&#10;6Ro9loGm22n6baw2FhboI4LW2iEcUSDoqquAorzL4/8A7L/w8/aY0qwsvHmhPqbad5jWV1BcPBPb&#10;F9u/YyEddiZB44oA7q+fw3428MNNdf2Xr3hy6i8xpJfKubSeLrnJyjLX4peBfh54Z+In/BTTS7P4&#10;NwJJ4K07xRbatDJbJutobe3ZJrhoyOFh8xHWP/eSvuq0/wCCR3wntLZ7CLxh4/XRJJ/Nl0ddYiW2&#10;l5ztZVhGenXrX0j8Dv2aPh1+zrocum+A/DsGj/aMfaLxmaa6ucdPMlfLEf7P3R6UAdR8Wv8Aklnj&#10;P/sC3v8A6IevxZ/4JEf8nkad/wBgW+/9AWv18+Pf7OXhP9o7QbHRvFs2rrp9nK8gh0vUHtPN3Lgi&#10;Tb99frXhOmf8EnfgNo13HeWEPiezu4zuS4t9ckjkX6MoBoA+zKKxfCXhm18GeGNJ0GxluJrPTLOK&#10;zgkvJmmmZI0CqXduWbAGSa534xfCHQ/jh4Ll8LeIbjUrfTZpUmdtJvXtJW29t687eeRQB+H37L3/&#10;ACka8Nf9jpc/+jZq/f2vi21/4JJ/AC0mWaGy8RwzxtuSRdZdWUjuCBX1d4A8DWPw38HaV4a0ya8u&#10;bDTYPs8M2o3DXE7LnPzyNyx5oA8j/b8/5M3+LH/YFf8A9DSvgD/giJ/yVT4l/wDYFt//AEfX6H/t&#10;A/sh+BP2mLnT5fG0utvFYxNClrp2pvbQOC27LovDNnvXmPhT/glz8EvA2u2usaGnibT9QtpVlSWD&#10;XJYzwc4O3Hy8UAfX1fmD4Z+GGg/8FHP2xfiv4i8Uz6hdfDfwXHF4f0ZdOu/KEsocjeki9VLRzSf9&#10;tY6/QP4xfCHRPjh4Ll8LeIbjUrfTZpUmdtJvXtJW29t687TnkV4x8Jv+Cdnwl+Cni/T/ABJ4UbxH&#10;Y31nOtwsZ1mXyJWXOPMjGBIvPQ0AeS/FX/gkp8Jj8N/Ep8G2+tQ+Ko7CWTS2utTeaP7QqEoGTvk/&#10;LXxh/wAEofj1/wAKi/aL/wCEU1O6S20LxrGunP5vCreoSbU592Z4/wDtrX7I/F/4Q6L8a/B8nhrX&#10;rvVbTT2nS4L6RfPaT7l6DenOPavmUf8ABIv9ntW3f2f4h3dd39sP/hQB9qV+EHwx1rTn/wCCpba1&#10;9vtk0tviBqFx9sllEcWwzzndubAxX7S6X8JtJ0T4Ur8Pra+1VdFXTpNLW6a+dr5YnVlLCf72/wCb&#10;hu1fMp/4JFfs9NydP8QfjrD/AOFAH1T4q+JXhrwZokmqavrdhZ2y2z3SGW6RTMiLuOzJ+f8ACvyr&#10;P/Bbrxvk4+Gvh/H/AF+zf4V9WN/wSN/Z7cKG0/xC2OmdYf8Awq9F/wAEnf2c440VvC2pSkAAyPrN&#10;zub3OHAyfYCgD7FooooAKKKKACiiigAooooAK/IH/gt3/wAlU+Gv/YFuf/R1fr9X5Af8Fu/+SqfD&#10;T/sC3H/o+gD81qKKKACiiigAopyIzvtVdzelSfZpv+eT/wDfJoAhoqb7NN/zyf8A75NH2ab/AJ5P&#10;/wB8mgCGipvs03/PJ/8Avk0fZpv+eT/98mgCGinOjI+1l2t6U2gAooooAK+1v+CRH/J5Gnf9gW+/&#10;9AWvimvtb/gkR/yeRp3/AGBb7/0BaAP3SooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACvjj9vrwT4d8TXvg641jQdM1W4jiuo0lvrOOZ1X5DtBZSQM84oooA8a/Zu+CPw61n4lxW&#10;9/4B8MX0H2aZvKudGtpFyF4OChFfXP8AwzH8Hf8Aok/gf/wnLP8A+N0UUAbHhP8AZ4+FWj6l9psP&#10;hl4OsbkRlRNbaBaRuAcZGRGDXYf8Km8D/wDQm+H/APwVwf8AxFFFAE2nfDvwpo97HeWHhnRrG7jz&#10;suLawijkXIIOGCgjjiug+yw/88Y/++RRRQAfZYf+eMf/AHyKPssP/PGP/vkUUUAH2WH/AJ4x/wDf&#10;Io+yw/8APGP/AL5FFFAHP6j8O/CmsXsl5f8AhnRr67kxvuLmwikkbAAGWKknjiof+FTeB/8AoTfD&#10;/wD4K4P/AIiiigDj/Fn7PHwq1jUvtN/8MvB19cmMKZrnQLSRyBnAyYyax/8AhmP4O/8ARJ/A/wD4&#10;Tln/APG6KKAPlb9qX4IfDnQ/HtjBp3gDwvp8LacrmO10a2jUtvfnCoOfeuj/AGGfh/4X0L4wXl7p&#10;vhvSNOvI9JnCXFpYxRSLmWMHDKoIyOKKKAPvmiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD//2VBLAwQU&#10;AAYACAAAACEAYtsrJuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92s&#10;JcbGbEop6qkItkLpbZpMk9DsbMhuk/Tfuz3pbWbe4833suVkWjFQ7xrLGtQsAkFc2LLhSsPP7uPp&#10;FYTzyCW2lknDlRws8/u7DNPSjvxNw9ZXIoSwS1FD7X2XSumKmgy6me2Ig3ayvUEf1r6SZY9jCDet&#10;fI6iF2mw4fChxo7WNRXn7cVo+BxxXM3V+7A5n9bXwy7+2m8Uaf34MK3eQHia/J8ZbvgBHfLAdLQX&#10;Lp1oNcwXSXBqSBSIm6ziOByOYYpVsgCZZ/J/hfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gM&#10;AQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAHU2ClfYLAADhXwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAoKYnq84AAAAsAgAAGQAAAAAAAAAAAAAAAABeDgAAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#10;cmVsc1BLAQItAAoAAAAAAAAAIQBoD5Qs2R4AANkeAAAVAAAAAAAAAAAAAAAAAGMPAABkcnMvbWVk&#10;aWEvaW1hZ2UzLmpwZWdQSwECLQAKAAAAAAAAACEAyuZ6p68eAACvHgAAFQAAAAAAAAAAAAAAAABv&#10;LgAAZHJzL21lZGlhL2ltYWdlMi5qcGVnUEsBAi0ACgAAAAAAAAAhAOSGSh3EhQAAxIUAABUAAAAA&#10;AAAAAAAAAAAAUU0AAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BLAQItABQABgAIAAAAIQBi2ysm4AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAEjTAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAgACAADAgAAVdQA&#10;AAAA&#10;">
-                <v:shape id="Freeform 31" o:spid="_x0000_s1027" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA7tmTksIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3WjIUVSVymCkpPFtAePr9ln&#10;NjT7NmRXE/+9WxB6HGbmG2a9HW0rbtT7xrGCxTwBQVw53XCt4Ptr/7oC4QOyxtYxKbiTh+1m8rLG&#10;XLuBT3QrQy0ihH2OCkwIXS6lrwxZ9HPXEUfv4nqLIcq+lrrHIcJtK5dJ8iYtNhwXDHa0M1T9llcb&#10;KdmloB0djoc09cvPn8zUi7NRajYdP95BBBrDf/jZLrSCFP6uxBsgNw8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDu2ZOSwgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,15120r11160,e" filled="f" stroked="f" strokeweight="1.2pt">
+              <v:group w14:anchorId="6B9D9D64" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.85pt;margin-top:3.55pt;width:558pt;height:755.4pt;z-index:-251644928" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIFNxPHtCgAACFAAAA4AAABkcnMvZTJvRG9jLnhtbOxc627jthL+X6Dv&#10;IPjnKXZtyXdjs0Wx210U6DldtD4PoMiyLdSWVEmJs+fpzzfDiyiJ8iaKHTdNAjiWzSE5HJLfXDj0&#10;ux/v9jvnNszyKImveu7bQc8J4yBZRfHmqvff5ac3s56TF3688ndJHF71voZ578f333/37pAuQi/Z&#10;JrtVmDloJM4Xh/Sqty2KdNHv58E23Pv52yQNYxSuk2zvF/iYbfqrzD+g9f2u7w0Gk/4hyVZplgRh&#10;nuPbj6Kw957bX6/DoPhtvc7Dwtld9cBbwf8z/n9N//vv3/mLTean2yiQbPgduNj7UYxOdVMf/cJ3&#10;brKo0dQ+CrIkT9bF2yDZ95P1OgpCHgNG4w5qo/mcJTcpj2WzOGxSLSaItianzs0G/7n9nKV/pF8y&#10;wT0ef02CP3PIpX9INwuznD5vBLFzffh3ssJ8+jdFwgO/W2d7agJDcu5Yvl+1fMO7wgnw5XQwm0wG&#10;mIYAZfPxfDiee2IGgi2mieqNRyhG6XAi5ybY/ixru66LL7muO3Y9Lu/7C9ExMyuZo8nHaspLgeWP&#10;E9gfWz8NeR5yEsiXzIlWYLHnxP4eMviUhSGtUGfo0mioc1ApmeamQI0SIssh92+KsiESJc6jAvEX&#10;wU1efA4TnhX/9te8EGt9hSee65Vkfwmhrvc7LPsf3jgDB93RS+4MTeQqon/1neXAOTiid9mmaspT&#10;VNwUJtHRE7nRTUFwoj80RSRbR88nNpAmGymyY2yNFRGxNWpja6KouCl3PJpZGZsqMjQmiFpYA6gZ&#10;EnPd6cAqs7kiI+Zmbcy5Vfm3cueaU9BgDztho6bW36rZDu5iOd14cnwC5QFv1zTJabst0SZ223JI&#10;040mQEVro4UYwibi6b2IMXgiBtdG06ILyVIGdK7jctZzgMvXYvWlfkEjIY7o0TlAwwgQ2OKJMYDK&#10;9sltuEyYqqhhD/orS3dxk0qvPFCqcvWecmuyR4ylSYtKxBiLTjNLYzS2Xpx8inY73ie7mIcw9rC9&#10;iF2jCEgfr5hoG/qrn+Vz4Uc78czsMSYL1BAwc52svgJBskToNehhPGyT7H895wCddtXL/7rxs7Dn&#10;7H6JgYFzd0TwWvCH0XgKDHUys+TaLPHjAE1d9YoeFg49fiiE4rxJs2izRU+uHMVPUALriPAFMJwv&#10;BFfyA2CYeJWaQzyWGIo9LjCUVZ0zonmvqx1SqqdSSw/CUszjM1RL2KR1tcRg/qqWlIY7pVpqxf4u&#10;iqmFMVMtHdGXr0rp2xrs766USmWjzFuljNT7q1I6u1KCtWgqpfG5lZI7mEERw8DA5haGj7bwBxPS&#10;0eQuaePD0ErNioa3ZKkKI+Ji3hJArKaWvLkQrOET+fCIDPfTKLm3t9SUiRJmXZBaGlV77QGuUgte&#10;m3b6Ebyu+kqtZr/pLZ3I6herDbY/WWwY/TGjX9JWHARRp6sVf0bbHYy92uNx0t0ehw1hQt/k3NA3&#10;HUroc2eIC7H/o7braKihj7wWLtP2uKVeCX3NmnqrXyBMBJOjDnwzIVYD3k4AfFokQ3IvW0TJBVoa&#10;nYGP+nK4Q+6njNmY0MdRIp6LGlEN+Dh6YmvMRL6lh/CJagwD6B7rUCI4inoIiJBCrtCiV9TpinqI&#10;XTD73QMWYlkbXAmTEGw9BvPyZBetKEJBjOXZ5vrDLnNufQqX8x+tJHRRIXuhwQoXC9dER7mNq0Hy&#10;U0Yr9JY+ho5yrz8UGtXSvphB6GKL1YFR6pszAeM3pYh1ro4xzAjeAyzCV2DsEtT9GwHjcDCacVSz&#10;Anj3xMU0y4uPfr4V+Lnb0LPQxC8VMWvxXenxnRExpxTgtrnS0vvz6AyR7ZESMBt1SlOyVksDxAXs&#10;SLcZ2PVkaOLEeNmQhzLJ26TR2Y68twNdTltpa1bNSG/sWc/0TCOSabaOrbHqYaPnuUPbyaUZ1GWa&#10;sjEsjQ42qVis3T1xNkkt53qyXV4f4IxtXfHe1X6F185y626/Cp6U8MGNCmmqdxHaFGTubKxCDo8w&#10;c1/R3DnhYZ1bC4zi4BpIes7juqmCItq5ArYVFg3nKhmkFc/LSiWg16phFV7OALaEROUB6JkAvRRI&#10;ixS1ODojOs2Yw9NWc/obkQGeiRpRFdLF2ZqtMRPUOTKgGsMAOqCwzILghYQWnj4ywOx3R1axqE8T&#10;GXiFzJNCZi2gKrJhzgmZc3i5bAFTdgdvL7XXWfPyWVIdMZt1SsCs1dIIcQkL2BJKZSPh1KkNTXm0&#10;yFBLozNeuu4QgMkd1rCwAZjKciKIk5GTZRUwqRlrWw28VG09U7xk9m14KVargYTHs78U4l/KxHyh&#10;YQE62DEDqQisYvFfGhV10quODDRxwIaLsp7GggsgowewqMdSpUxPa0o2JdJExro8OmNjK5x1gEZo&#10;Q0drxBI/TWAkkq0t9bkaG2jlygwOcCqyAlkTsGuZyB7Sny1smRlfLtFY+aonfLVpEqhNnW/Nacg2&#10;xupZyC2cVZOQK6w9Spc8nwxkoWIQDqF1btNBwvxSquW4Air3igqCqHcRDNH6rE4IYT/81O9Rtv1L&#10;1VW1Qz8cW51ZV7FJaDfhsbQoF0wuBgCryk+21ClVVbXWRfUU8Laup85yZ8YiD6WoWqTRWUu1aBZT&#10;R7Vqlqr5zkhv0Qamkqpqg26QKwCqe9AZvT4iEeJMyPkKiJjWE17ZSKNggZe8c4inxhW6b9/NRK3i&#10;hq6fiPud+3u1sfezP2/SN7geCQUXXUe7qPjKVz2hbImp+PZLFNB1RfpQ3iTx9FEjiqlXR8Q/FJWo&#10;A60ZBZxh6sTJhy0uRIU/5SnuIdFllvKrLEsOdA8Hd2ZEkmS1lT59rPBxvYtSlURDz3LEuC9Tu6hp&#10;EZq4BPoxCW72YVyIW61ZuMPgkzjfRmmOSzqLcH8drq562S8rZohSdYLfwTcHDfIiC4sA15D8xRqZ&#10;PPJ77AhdwByXTBL/97p7SHDDqmg04NwMf6Fg1BsOYX+SNpq6nAiD7lTyBJ2D081Dhx7ANPhkS0kl&#10;UtBelSTEs74GxVwSX0g5IhbxEm4hXwDSHqK8f4nTz6oXefbbQzq32J0jyMai1+LQd1Mtylnld5fV&#10;SuUsLDxDq2s5XsKP1Cc8+k6re94s7VIkrZLUAumsoikj0uHJ4zkr3T9TSXO6os0zqippbzR3nZLr&#10;si1TSzOR1Wer+pKtjHXxJbEmrYxVnEkisjJWcyaxZK0S6+RLtnFWdSZbWaO8O/O6bRtvlFFWOrou&#10;ZYza5tOtzgEnBdgmlBIudHNMZRUcnYoa3LVOqWvOw9KdtHFXnYh27syZqHKHDdP9EOzJHHE2Ii2p&#10;C0uaRqiVJeSP7YrBHD+PI7kyOQOVIhfvXZMdkKwrcPmIsSoIyBvTV5zbfH1NqoICyslX72bmw31o&#10;6tGAMpfiHGEDujbM+rtLTtxLDRtgVVZC3E93i8y4KaZ0qlteBpN2Sxk50MaJ+k0NbLjyNzdqFbGt&#10;LpYv4QEZa8EDYXme+vivNPNKkbRJUguks3FCvVlVbcM4EbNYM2FqupEvU9hMnYpuJNWoW8MQuqsL&#10;hVbHMVogeoX20QAt+O8egJV7AgCu+BJoDMaeOLL6UtOGpYv3fEIMOv/giwwxwPbAdqRxUCDiHxNi&#10;kD/K9DQhhvlwBAsa23A64ThCGWJwZ0OUkGs8AomwBc8SYnhuC3GImIzQhHohsnz+cQuRz1qeLtYl&#10;F6I38GrBridbiWXMB54PJUTIyNeTP+Pn5tj3kj+NR79nZ35m7hb6B/ze/x8AAP//AwBQSwMECgAA&#10;AAAAAAAhAOSGSh3EhQAAxIUAABUAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEB&#10;AQ7EDsQAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQ&#10;FhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIARIC6gMBIgACEQEDEQH/xAAfAAAB&#10;BQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiEx&#10;QQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNU&#10;VVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6&#10;wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAA&#10;AAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgU&#10;QpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZn&#10;aGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS&#10;09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP1TooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiivPPHn7QHw2+FxZPFvjrw94flVd32e+1GKObjHSPO5vvL0FAHbal&#10;qtnollLd6hdwWNpHy9xcyrHGv1ZsCvnT4mf8FFfgL8MHkguPHFv4h1BGKGx8NIdQkyOvzJ+7H4vX&#10;jvxW/bD/AGM9S8QPfeJ7tPiLfeaymKfTrvU7WLIH3I5/3AX02CuGh/4Kx/ADwRDbnwZ8JdVt2jX7&#10;OEi06xsBFEOiqY3bjjpQBd8W/wDBXXVNVt3l+HHwQ8Qa3abisWpapvVCQRn93Aj/APoyvAvGn/BS&#10;D9rPxMzf2V4YfwnAeg0zwxLM3XP3pxJ9K9d1f/gt9pdpdbNJ+EV1cWe3715riW757/KsDj9ao/8A&#10;D8n/AKo3/wCXJ/8ActAHx142/aW/agvoPtuv+NPiDpltGxHnI9xYRgt2PlhF+leI65458Ta9bLa6&#10;1ruq6nAreYIb+7kmXd0zhya/U7Sv+C3Phua0b+1/hVqtvPu4jtNUinTb9WjTn8K622/4Kcfsu/FF&#10;vI8ZeEru18xEgkbX/D9veR7G+8uYzIdi/SgD8Y6K/bS2/Z6/Yl/ajwfCk3h6DVbhi6R+HdTbTbsb&#10;uT/orEf3v+eXtXgXxv8A+CLmu6VFLffCzxdFrsaksukeIEW2n29gs6fI7f7ypQB+cGheKtZ8MySy&#10;aPq1/pUky7XewuXgLAdjsIzXqnhD9s/44+BZYX0j4peJ1WFUVLe91B7uFVX7o8ubeuPwrgfiR8K/&#10;Fvwg8RS6F4y8OX/hzVY/+Xe/hKbx/eRujr/tKcVyNAH3p8OP+Cxnxl8KhIfFGm6D41t1xukntzZX&#10;Lf8AA4cJ/wCQ6+zfg3/wVz+D3xDeCz8VxX/w91N/vNqK+fZZx2nj5/77Ra/D6igD+pPw94l0vxdp&#10;Fvq2i6naavpV0nmW97YSrNDKvqrqSDWrX82HwP8A2nfiP+zprKX/AIG8SXOmQGQPcaZK5lsrr/rp&#10;CflP+9970av1/wD2Pf8AgpT4M/aOktPDPiNIfBvxAlOxLKWb/Q9QbIAFtI38Zz/qm+b+7uoA+0KK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKoarrFloGm3F/qV3b6fY26F5rq6lWKKJR3Zm&#10;wFFAF+mu4RSzHao6k18B/tE/8Fdfh18OnuNK+HVk3xF1lPla+R2g02Jv+umN0v8AwAbf9uvzU+On&#10;7cfxh/aDmuovEfiq5tNGmbjQtGZrSyVeflKqd0nX+NmoA/ZP41f8FDPgh8DxcW+peLU8QazF/wAw&#10;fw6ovJ8+hYERp/wNxXwr8Vv+C0njHU3lt/h74L03w7aN8ovNbdry5+oVNiL+O+vzXooA9m+Jf7Yn&#10;xn+L0j/8JR8Rdbu7aThrO1uPslt/35h2J+leNu7O25m3H1ptW9P0+41S8itLWCW6uZmCR28CF5JG&#10;PQKo5JoAqUV9p/Aj/glN8Y/i41vfeIreL4daDIwzNraM16yEZylsvP8A38MdfoL8Hv8AglH8EPho&#10;tvda5p958QNXj6za5Lttt2P4bePC7fZ99AH4o+Bfhj4t+J2omw8J+GtX8S3a43RaTYyXJTP97YDt&#10;/GvpnwB/wSo/aC8bsrXfh7T/AAlbuu4Ta9qKJ1z/AAQ+Y46d1r9z/D3hjSPCGlxaboelWejadDxH&#10;Z2FukES/RUAFa1AH5OeEv+CImqOFfxL8U7O3G5N8GlaU025f4sSSSJg+ny16boP/AARS+GdpLL/a&#10;/jrxTqEZX5FtVt7ZlPqSY3zX6LUUAfnrqf8AwRa+Ej2TLpvi/wAZ2V7x5dxPcWsypz/dEKf+hV7F&#10;8Mf2bfjH8Cmtbbwv8a5PG3h2NUjfQfHmntPtUcHybuOTzIvl6LtZa+qKKAOD+KXwf8J/HLwVN4a8&#10;d+H7TWtOnT5o5OWhf+9FJwyMOzLivxf/AG7v+Cf2sfsv6gviTw9Jc698ObuTy1u5E3T6a5PyxT7e&#10;Np/hk79Dz9793Ky/EPh7TvFujXuj6xZQ6lpN7E1vdWd0gkinjYYZWU0Afy10V9Mft5fsp3f7LHxl&#10;uLCyhmbwXrO+90K5cE7Yt3z27MerxE4912N/FXzPQAVYtrqSzmSaF2injYMkiNhkYdCCKr0UAftH&#10;/wAE1v2+Z/jdaQfDP4gXiyeO7S3LadqcrYbV4UGWV/8ApuijJ/vrz1DV+gtfy4+EfFmq+BPE+meI&#10;NEvHsNY0y5jvLS7i+9HKh3K1f0e/s1/Gaz/aA+CfhTx3aIIm1WzBuYF/5Y3KEpMn4SK2PagD1Gii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAorhvi78ZvB/wL8HXXibxtrVvomkQD78vzPM3ZI4xlnY+gFfjv&#10;+13/AMFQ/G/xykuvD/gQ3ngTwSxZC0Mu3Ur9f+msif6tT/zzQ/7zNQB98/tTf8FMvht+z3NdaHpB&#10;HjvxnGWjfTdOlAtrR8f8t5+QP9xNzeu2vyO/aE/bB+Jv7TOoiXxnrpbS43Z7bRLBfIsYPpGM72/2&#10;nLNXiFFABRRRQAVYtbWS8mSGFGlldgqRou5mY9gK9z/Zo/Y2+IX7U2tiLwvp32PQYXVbzX75WS0g&#10;G7kBv+Wj/wCwn6V+xv7Ln/BP34afsy2tlf29inifxpEu6TxJqkSmSN8YP2ePkQr9Pm9XNAH5x/sy&#10;f8EpfiN8WvsOt+OnPw+8LShJvLuE8zUrlDz8kP8AyzyO8n/fDV+qHwK/Y++FP7OtvG/gzwpbQaqs&#10;ex9ZvP8ASL6T1/et93Pom0V7ZRQAUUUUAFFFFABRRRQAUUUUAFFFFAHyz/wUa+BMHxy/Zg8SrFb+&#10;br3hyJtd0x1X598Kkyp774t4x/e21/P7X9UFxbx3sLwyossUilXRuVZTwRX8ynxi8JJ4A+K/jLwx&#10;Hs2aPrV5p42OSuIpnQcn/doA4qiiigAr9af+CKHxLe98LfEPwJcTOVsbqDWLWNuVxKpilxxxzHH3&#10;/ir8lq+9P+CNfiGPSv2pNV0+Tzf+Jp4cuYY1T7m9JYJMt/wFGoA/bSiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACvl39sT9uzwf+ypoz2TFNf8d3EBkstAgl+50xJcsP8AVJzx/E38PrV39s34r/FvwR4SXRfgz4C1&#10;XxN4s1JGzrUFuklrpSZxuw5xJKf4VxtH3m/ut+Pfiz9jL9pLxFqmpeINf+G3inUtSune7vb2aLz5&#10;5nPzMxwxZmoA85+Onx+8bftEeM5PEnjbWZNSuwGS3t1+S2tIs/6uGPoi/qe+a82r1b/hk742f9Ei&#10;8c/+E7d//G6P+GTvjZ/0SLxz/wCE7d//ABugDymivVv+GT/jX/0SLxv/AOE9d/8AxurWg/slfGPX&#10;fFul+Gk+Gviez1bUmC28d/pM1tHtzgyO8igIi92bpQB5PbW0l9OkMKNLPIwRI0XLOx4AAFfph+xv&#10;/wAEmb7xCdP8X/GhZtK03es0HhCL5LmcA/8AL03/ACzU/wDPNfm5+8lfU/7F3/BO3wt+zRbW3iPx&#10;C1t4p+IxUP8A2kYy1tppIIKWobnucyMNx/2a+yaAMjwx4Y0rwXoVlouh6fbaTpFlEIbaxs4hFDEg&#10;7Kq9K16KKACiiigAooooAKKKKACiiigAooooAKKKKACv50/28LaGy/a/+K8VvEsUY1yV9sa4G5gr&#10;MfxYk1/RWcLk1/Mr8d/FEHjj41+PvElrt+zatr99fRbG3LskuHdcHAzwaAOCooooAK++f+CNHh5d&#10;U/ae1rUZIpXTTPDdxJHMmdiSvNBGA31QyV8DV+t//BE/4ZyWHgz4iePJ1QpqF5Bo9qxX5tsKGSXn&#10;+6xni/790AfpzRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQByHxZvtW0v4X+Lr/QbqGy1y10i7uLG6uIvMSKZYXZGZf4gGxxX4&#10;Y/8AD0P9pj/oo3/lF0//AOMV+9ut2Fvquk31ndRJcWtxA8MsT/ddGUhgfqK/ltuUC3Mqr91WagD6&#10;l/4ehftL/wDRRf8AyjWH/wAYo/4ehftL/wDRRf8AyjWH/wAYr5UooA+udH/4Kp/tI6ZeedP41tNV&#10;j2lfs95o1p5f1/dxI361u/8AD3f9oX/oI+Hv/BSn+NfFNFAH2t/w95/aF/6CPh//AMFCf40f8Pef&#10;2hf+gj4f/wDBQn+NfFNFAH3Pon/BYn48aTLI15b+FtYVl2ql1pjoFPqPKlStn/h9J8a/+hZ8Ef8A&#10;gDd//JNfn/XQeF9EXxJNPp8Ln+1ZFzZRnG2dxkmL/eYfd9W+XvQB9wf8PpPjX/0LPgj/AMAbv/5J&#10;roL/AP4K7/GtPB+m+IbXw14Je1ed7C7/ANBu/wB1cL86j/j56OhyP9x6/OF0KMysNrDtXs37NGn2&#10;3j7XdX+GN40cR8aW32XTJpSqrBq0WZLFtx+7vk3W5/2bk0AfUOlf8Fpvi7DfRNqXhDwbeWi53w28&#10;N1C7ccYczvj8q9X8Zf8ABW7xx4X+HvgLxXB8O9FubHxJb3gkaS8mCxXdtcvHJEvHIEbWz/8AbWvy&#10;q1DT7jSb24s7uF7e7t5GhmhkXa0bqcMpHqDX0N4S0SLx/wDsP+N/LhhOofD/AMVWeteYxVZFs7+L&#10;7LMBzlv3tvbH2oA+mf8Ah91447/DXw9/4HTV3vx4/wCCunib4UfFnxH4X0nwLo+q6VYTqtreXV3N&#10;HNLE0SSKWUfdOHr8mK+jf29dGbSv2i7uT7MLeC80LRLqLam0S50y2DP+Lq+aAPtT4L/8FdPF3xN8&#10;bNpV/wCAtH07TbfTNQ1S7u7a4uJnjitLSa5OF9/K2/8AAq4f/h9344/6Jp4e/wDA2evnL9jawey8&#10;JftA+KUginfSfh7fWcSy5+V7t44GbA6/ujNXzHQB+o2mf8FdviT4i8HeK/EcHgvwxpNjodvFHG1w&#10;9xP9pvZ5QsEQxIn/ACzS5kP/AFy7V5z/AMPpfjX/ANC14H/8Abv/AOSa8A+K2lN8MP2ZvhZ4aZtm&#10;p+MJbnxpqUP8X2f/AI9NPB9tiXUg/wCu9fP4G44FAH6Cw/8ABZj44XMcskfhXwSyQ4LsLG7wmTjn&#10;/Sah/wCH0vxr/wCha8D/APgDd/8AyTXyT8U9Ai+HNrpng2SJBr0MSX2uP/FFdSLuS26f8sY2UMP+&#10;ejyj+GvNaAPv7/h9L8a/+hb8D/8AgDd//JNY2uf8FhvjzqdwslnF4W0eMLtMNrpjOrN/e/eyO361&#10;8NUUAfa3/D3f9oX/AKCPh7/wUp/jR/w93/aF/wCgj4e/8FKf418U16R+z58HtT+Pnxg8NeBNK3pP&#10;q12sc0yjd9mtx800x/3EDGgD9YvDP7VHxCT/AIJ1+M/i/wDEm7s/7c1aK5tfD8Nrbi2XZJttoG2g&#10;ksxkMkn+6tfirX6I/wDBV34vaRpF14O/Z/8AB6rb+GfBVtFNeQxfdW48nZBF9UhbcfeavzuoAKKK&#10;KANDR9HvPEOq2um6fbvd6heTpb29vGu55ZXbaqAepJr+jv8AZW+CkP7PXwJ8JeBo1ha80+1VtQmi&#10;+7Jdv88zf99NgewFfmL/AMEkf2WZPHnxGk+LWuWjHw/4Xl8vS1kT5brUCv3h7Qq27/fZP7tfsvQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUANdVkQq3Q1/MD8TbSDTviN4qs7WNYLa21W7hijT7qIJnAA+gr+oCv5nv2jNFj8N/&#10;H74kaRDK0sVj4k1G2WR/vMFupBk4oA84ooooAKKKKACiiigCxPbS26xNIjosi703Lt3L0yPyos7y&#10;bT7mK4t5XhnjYOkkbbWVgcgg16D8Mda8Lamx8N+Pp7u18P3AK2ms2Y8ybRpm6TeX/wAtYCf9ZEPm&#10;x8yfPw2X8TvhR4g+Eutrp2vW6eVcR/aNP1K0fzbLUrY/cuLWYcSxt/eH0ODxQB33xE8JRfE74bn4&#10;vaEqLd29ylj4x02JAv2S7cL5N8ig/wCpuvm3cYSbzB91468a0rVbvRNStL+yme3vbWVLiGZPvRur&#10;blYfQ16N+zx8ZG+Cvj5NRvLI6x4W1K3fSvEOiO+E1DTpflmiP+1/Ep/hZRW9+1T+z0/wK8YWdzpF&#10;1/bfw88SwDVPC2vx/wCrvbRlVtp9JI96qwPPQ/xUAdh+2n4TtfEzeDvjnoVukWhfEmx+138cGNtp&#10;rUfyX0Rx03OPMHruetz/AIJv20Hjr4gfEL4XXciJB478HX+lw+bjat0irLDJzydm1zgV1H7FFjb/&#10;ALTP7P8A8Uv2edQlT+2lT/hK/CDSt/q72MbZI1z0D/ID/sySGvEP2O/Ftx8Iv2s/h1qV5v097XX4&#10;tPvFl+QxpKxt5Q3B6B2zQB4nqGnz6Vez2d1E0NzBI0Ukbrgo6nBBzX1x/wAFONEj0r4vfD+7SRmf&#10;UvAOj3Dqf4SokiwPwjri/wDgoN8L1+E37Wvj3S4YkhsL67/ti0WL7qxXI83AHbDlx+Fe7f8ABV/Q&#10;ngsvgFrP2RUjuvCCWv2kY3SGJYm2nvx53/j9AHE/BHTY/Dn/AATg/aD8QzTS2z69rWkaLbSI3yyv&#10;DLHMyccj5Jmznivm/wCBXwuvPjR8XPCXgezLJLrmoxWjyKm7yoicyyf8AQM34V9g+OtLk8A/8Ehf&#10;BQ+yJ5vi3xf9rnZ4vKZFzcFG/wBvK2qYP91qzP8Agmr4Tj8CaJ8XPj/qcSfY/AugXMOlPL/0EJIi&#10;fl/2gn7v/t4oA8U/br8c2fjj9pvxaNJESeH9BePw9pccH+rW3s0EC7T3G5GP40fszeD7Xw9pfiT4&#10;zeJLVLnw54G8ptPs7hT5eqa3Jn7Db9t6I376Qf3I/wDbryjwh4T1/wCL3j7TdB0eN9T8Sa7fLDCs&#10;j/NJPI/VmPT1LGvoj9uTV9F+GbeGf2fvBtz9o8P+AkaTWLxT/wAhLW5VH2mZv9xcRr/d+daAPl3X&#10;NavfEmq3uqalcSXuoXk73VzcytueWV23O7H1LGum+HngFfFtvq+r6jdHS/DGixJJqV9s3NlyRFBE&#10;v8csjLhV9mdvlRq0/gX8Fta+OfjVdG0yRNP021ha+1nW7gf6LpFgnM91MxIAVF7Z+bpWt8eviJ4f&#10;1u6svCHgC3ey+HPh55I9O84YuNUmOFl1G5OATLLsXCn/AFabUHegDzLWdU/tS9Mix+RbR/u4IN+7&#10;y4wflXPG7HrWZRW3feGrzTdKs766EdtHd5aCF3Hmun9/Z1C+hPXtQBiV+pX7KXhLSf2BP2Vtb+Pv&#10;jW1hbx34otlt/DulXGFlETruhj9VMv8ArX9I0XvXjv8AwTv/AGPtO+Id1P8AGD4lyQ6V8LPCsrXD&#10;HUcxw6hNEM5LHA8iM4LHu3yf3q8z/bt/a6vv2qfirLdWck9v4I0dmttDsZDt+T+O4df78hGf9ldq&#10;0AfPvi3xVqfjnxNqfiDW7t7/AFjVLmS8vLuX70srtuZvzrFoooAK9o/ZU/Zq8R/tRfFKz8LaJHJD&#10;YRtHPq2pAfJY2m7Dyc9W7Ivdq5L4N/BvxT8d/H2m+EPCOmtf6teNzkbYoYh9+WVv4UXuf61+jfxz&#10;+Mngb/gnT8J3+CfwemW/+J2qRKNe8S/KJ7RnXHmuw6S4b91GP9WPmPP3wD9Jfhl8NdC+EPgTRfCH&#10;hiySw0TSYBBBCvXrlmY92ZizE+prragtP+PeH/dX+VT0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFZuva9YeGNFvtY1W7h0/T&#10;bGB7q6up22xwxIu53Y+gAoA5nW/izoWh/E7wx4CuGeTxBr9td3ltDEAyxw26pveTn5Qd+F9a/nl/&#10;ax/5Oi+Lv/Y3ar/6VyV9w/sffHq8/aS/4Kfan42mZ10640y/t9Kt5P8AlhZRoFhXHYlfmb/adq+K&#10;/wBsHSrrR/2p/i1b3ieVO3ijUJtu7d8jzvIh49UYUAeOUUUUAFFFFAE9ssbzJ5zMsW4b2XlgPauq&#10;1D4bajH4cbxFpcia14fRljmvrXlrRz/DPH96L2LfI38LNXHV0fgfx7r3w78RQa34d1S40rVIRtE8&#10;DfeU/eR1OQ6N0KMCrd6AOcr6F+Anxb8OatpFt8KPi351z8Mry68yz1ZH/wBM8MXT/wDLzbNg/umP&#10;+tixtb733hzr6HoXwp/aZjMEFzpvwa+J7jbFDLuj8M6zJx0Jy1jK3PHMPTG3NeP/ABd+CnjX4F+J&#10;5dB8ceHrzQdQVm2faIv3NwoON8Mg+WRf9pTQB0/7RH7M3iv9nTxSLHWVTUfD17++0fxNYL5lhqkB&#10;XcrxSDIztIymePp81fQf7FPirw7+0R8MtZ/Zi8f3QtvtzS6j4I1ifn+zdQwWMK/7LnL7P4v3q9WW&#10;ua/ZX/an8Pf8IfcfBH44W7a78I9WO20vnO658O3BztnhbBIQMckD7v8AullbC/ao/ZH8Y/sg+OLL&#10;X9FubnVvBU08V7oHi+zT5UbdvjWRk4SUduz9V9FAOY+HGr+Jv2J/2r9KuNftZrDVvC2qrFqVvyBL&#10;at8smMfeR4X3L9Vr27/gqD8Dl+FPxw0v4p+FDs8M+N9urQXNr8qxXy4eTaR035SYe7P6V7T8UfBe&#10;n/8ABTH9lew+KfhbT4ofjR4Qgaz1extU2vqBRNzwhQCW3r+8h93aOtv9n7SY/wBub/gnRrHwxv8A&#10;B8b+CH+yWDTgq8U0SlrInd03Jvgb6NQB53/wVq8NxeO/A3wV+NdjEnka3pMdjcyKp/5aRi6t+SP9&#10;u461qf8ABV/Sre9/Z6/Z41yObeYbM2sQXDI6SWlu+7P/AGyrq9J8OXXx8/4JE3mj3MU0niLwUtzm&#10;FkHmRS2E7N5e3Of+Pc7PX2rT/aZ+HMnxL/YI/Zb021shPLPfeF7FpldFkjS4s/J+Vj03O8dAHmP/&#10;AAUV0mL4d/sU/s2+DFukilS1jmks4pCVndLJN8uD6POf+/lH7Relp+y9/wAEyfh78OGiSy8S+O7x&#10;NR1e3ZNsrDi5l3A/xR/6HF+FfQX7cHwwHx8/a8/Z0+Hk9k8ui2Md9rWpzJ8ym0R4S6MMcA+QqZ/6&#10;bV5l+2J4B1H9s/8A4KBeGPhJaS3CeGfCGlR3GuTp0tVlImnZf9p0a1jH+1QB5L+xj4NtP2Vv2cfG&#10;X7UPie2jfWZrZ9J8E2k//LSaRmjM20+rj/v3HL/er49+Gfw08bftL/FOHQtAtpdd8S6xcvcXNzKT&#10;tUs26W4nf+FRnJP9a+y/+CiXjS7+Nnx38F/s5fDGz87SPCYi0q2020/1bX7IEwfRIIsIWP3f31dZ&#10;8Vb3w7/wTC+Br+BPBuow6r8dvGdr/wATfX49ytp9sQw3Q90w3EXdmzI33VWgDwn9qP4geG/gJ8PF&#10;/Zy+GN+l/Fayed468U24VW1u/HIt1ZSf3MJO3b6jb2cv8k6DoGoeKNXtNK0mxudS1O8lWG2s7OFp&#10;ZpnPRUVcljXqn7Pn7MXxA/ao8ZHS/Ctg8sayZ1DW7wMLS0B5LSyYPzHnC/eavbPH3xe8C/sf6Tde&#10;AvgRfHWviGwa18R/FJlTcv3PMtdNxny4968v/wCPNwygHmmu+B/DH7Mdk0XiX+z/ABh8XCwVvDbL&#10;5+m+He+bw/dubjt5C/JH/wAtN5/d13f7H37IfiL9rLxxeePvHl1NZfDiwna+13xDqbtF/aG07nhj&#10;kOOw+eQfLGvvtFdD+x7+wDdfFzTZvir8XdQl8I/CyzT+0Zbi+fyptWiHzu+9jmOH1l6tn5f7wP25&#10;f28Lb4paZb/Cz4TQjw/8I9LRLfFtEbZtUVPujZwY7dcfKn8X3m7KABP28P25LL4p2UXwm+FlvDon&#10;wj0YR24FrEIl1QxFdmF/gt0Iyi/xfeb+HHw5RRQAV6v+zv8As3+Nv2mPHcPhvwfpjy4ZHvdSlBW2&#10;sIif9bK/54X7zdq9e/Y//YB8X/tNXKa/qTP4S+HFswa6127RVa5VdpdLdW+98uf3h+Rff7te+ftC&#10;fty+Bv2bfAknwa/Zktba3hiia31Dxhav5h3n7zQS/wDLaU/N+/Pyr/B/sgHU/Gb44eA/+Cavw6i+&#10;E3waSz1f4qXCLJrfiO6hSR7ZyoO6b/bP8EH3UX5m/wBv8v8AWfEepeLfEdxrGs3s2pavfXLXF3eX&#10;Tl5J5WbLOxPeqGoX9xqd3Lc3UstxczMZJZp3LvIx5JYnkmrnhXR5fEPiXSdLt2RJr67itUaT7qs7&#10;hRn86AP6irb/AI94v9wfyqeooU8uJFPZQtS0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfAP/BXj9of/hXvwXs/hxpc2zWfGTH7&#10;Sy/8s9PjYF/xkfYn+75lff1fzzft/wDxqPx0/ah8W6vBcLcaPps39jaY0T7ka3gJXevJ+++9/wDg&#10;dAHov/BIr/k8jT/+wLf/APoC15X+35/yeR8WP+w0/wD6Aldp/wAEtNQuLP8Abb8CRQyvFHdRX8Mw&#10;X/lon2KZ8H/gSKa4v9vz/k8j4sf9hp//AEBKAPn+iiigAr1/9m/9mXxn+1D48Tw14RtEVIkEt9ql&#10;0GW1sYv70jAHr2Uct+deQV/Ql/wT3+Cdn8E/2W/B9qtt5Ws67apreqO6Ydpp0DKrZAPyR7Ex/s0A&#10;fH0H/BDuR4kMnxiVJNo3qvhvcM98ZuhTv+HG3/VZP/Lb/wDuqv1VooA/Kv8A4cbf9Vk/8tv/AO6q&#10;+oPhJ+xBqXhnwDP8PPif44s/jJ8P2jZbTTdb0Mx3enue8F157ui/qv8ACy19aUUAfjL+0B/wS9F6&#10;Na8Q/s++Ibfx5pGnXktlfeGmuUbULCeNmSWMPkCTayn5W2v/AL9Rfsbftm2vg/Tbr9n/APaCsnvf&#10;AF7u02GTXImWTR2PHkXAb5lh3dG+9Cf9n7nNfGaz/aC/Y/8A2pfiF8S9B0XWtC0nU9fvrxL8Wxud&#10;L1C1luHkjWbZlMFW+621l/2Wr6U8F/E39n3/AIKeaFBoHxC0W38F/GHyvIt7mzdY7mdlUndbTkYm&#10;T737iXdt7f3qAMFfg14o/wCCZvxzt/iF4RkvvFfwD1tUg1x1CzTafCzrtebbgNsZtySgcjcp/wBr&#10;6Ws/hPb/AAT/AGn9M+K3gO3WbwD8SYl0zxHa6bGskMF2/wC8s9QTZ/yzkf5HbsZd38fy1vgB4O8e&#10;fsw20Pwh8e28nxE+Ft8zWeheKre2edrKOT5RZajbHd5cR3bUcbo16NhfufR/ww+GGk/CPwjb+GNA&#10;kvP7Ds5JDZW15cNN9kiZywgjZufLTO1FJO1cDpQBy/gH4I23gbxP8UVhEJ8K+Nb5dXfT1Tb5d3Lb&#10;+Te9vuyeXG/X7zvRYfAKwtfhp8MvB0mozS23gefTJ4J/IUfaTZJsQMpztz14r1qigDz+D4aonxt1&#10;L4g3F39ok/sCDQ7Oz2c2yi4knnYH/pofs/8A35r53sLS/wD2W/g98RfijqWj/bfjD8QtYluLTSYk&#10;EkzXc7mPTdOQLy6xJtZv+2tfZFZWoeHtO1PU9O1G6soZ77TndrSeVMtAXXYxT0JXjPpQB+f3gTwL&#10;4a/4JqfAfWPi18RDB4i+NHiFnErSy+ZJLdylpBaRPg7V/jlk74P+xXz38E/2IfHP7Wvi7VfjV8e9&#10;Um8HeD9Ql/tC5ub11trm+i2/L5fmcQQKojUM4+593+9X3b8Rvg54Vs/HV98bf2htf0q60zw83l+H&#10;tKnz/ZejQlxtZgRuubmRsHleuFVflU14B8RvDHxs/wCCkF/HCsT/AAk/Z5t5/tEN1qilL3V4k6Tv&#10;BuBbpuVW2xr13Oy0AfPv7Qv7WH/Cd2Np+z3+zB4cutI8Dxz/AGUSaCjm815h124HmCM4yzMdz/xY&#10;Hy16F8Hf2I/hz+x74Qs/ix+01qNpNqUT+ZpvhGFvPQTDDIrKv/HxKD/B/ql/iJq94n/ab+A37Avh&#10;++8I/ATSrTxv8RZIvs+oeK7l/PhVxj784/1n/XKHEeRzzX52fFr4w+L/AI3+LrrxL401y51zVp2P&#10;7ydv3cS/3I0HyxoP7q0Ae4ftg/t5eLv2otQOk24k8L/D21crZ+HraUqswGNr3JXiRhtGB91O396v&#10;liivrb9ln/gnF8Tv2jJbLVrq0fwb4Im2yNrepwlWuYif+XaHhpcjox2p/tUAfMPhjwrq3jPXbTRd&#10;D0251fV7yQQ29jZRNLNK57Kq9a/SD4G/8E9vBP7PHgh/i1+1BfQ21jZCOWLwurmWNZS3ypceXkzO&#10;TtxEny9d24V+gP7N37Inw7/Zd0H7F4R0rfqsyhbzXr4LJfXfsz4G1f8AYTC/jXU/H/4Uaf8AHD4P&#10;eK/BOowRSpqunyxQNKm7ybjbmGUe6SbWoA/G39sD/go74n+PVvc+EPBlvN4I+Gar9nTT7Z/Kub6I&#10;Lt23BQ7Vj2/8sV+X+9ur4vq3qGnz6Vez2d1E0NzBI0Ukbrgo6nBBzVSgArrPhL/yVPwZ/wBhqy/9&#10;HpXJ11nwl/5Kn4M/7DVl/wCj0oA/p8ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA8k/at+Kh+Cv7O3jzxjG6x3en6ZKtmzNt/&#10;0mT91B/5Eda/mzOWya/Z/wD4LNeP10H4BeGfCqshn1/WlmZWYbvJt0LNgdfvvFzX4v0AfVf/AAS8&#10;/wCT5Phz/wBxD/033Ncp+35/yeR8WP8AsNP/AOgJXI/s0/Gq4/Z6+Nvhj4gW1guo/wBkTuZbRm2+&#10;ZDJG8Uihv4W2O20+tffvxE8TfsBfHbxbfeOvE3iLWtJ8QaztuL21jgv4isu3B3qkTpv452tigD8s&#10;KK/UfwH8EP2Afib4w0rwt4b8UeIdT13VZ1t7S1338fmOe254Ao/E19F/8OiP2ev+gd4h/wDBs/8A&#10;hQB+IHh/SZ9f1yw022XzLm8uY7eJN2Nzu4UDJ+tf1C6RpkOj6XaWNvElvbWsKQxRJ91FVdoA+lfJ&#10;vhX/AIJXfALwj4j0zWrTR9YubnT7mO6ijutUd4mdG3LuUYyMivsKgAooooAKKKKAPyy+LX/BTX4i&#10;/s7ftRfETwnrmh2fjDwXZar5drazp9kubeAop2xyquGU5/jVv96ux8Oa3+xZ+3FIhk0uz8BeOJGX&#10;YjOmi6gZM8GN0Pkztn/fb2q/+0N/wUy0z4JfG/xf8MvHHwwt/EumadPEY7uzvEbzIpIY5o/Mhljx&#10;uG/n5qg0H9sL9if41z+X4i8EaVo2oXSra7te8JRNIyltoAmt1k2deu5cUAfY3wg+Hvi34ZWD6Hq/&#10;jm58e6LCu3T7zWrdV1SBRgCOedMLOMf8tCiv67q9OrhvhDp/hLTfAOmR+BUSLwqVZrJUeVlVdxzg&#10;S/Mvzdq7mgAoorzX4p/tG/DX4J2zS+N/Guj+H3Clha3FwGuXx/dhTMjfgtAHpVNd1jQsx2qK/Nz4&#10;x/8ABZ7wboi3Fn8NvCd/4ou1+WPUtXb7FaZx94RjMjj2Pl1+fvx2/bn+MP7Q73EHiXxVNZaJIzEa&#10;Ho3+iWSqeNrKp3S/9tGagD9R/wBqj9u79nfwB4g09dUtIfin4u0J3kstP0zbc21jcEY3PIx8lZPl&#10;xuUO6e1fml+0l/wUD+LP7SUt7Y3+sN4c8IzFlHh3RpDFC6HPEz/fm467vl/2VrwHwn4L17x3qqaX&#10;4c0TUdd1J/u2el2j3Erf8BQE19k/Bz/gkf8AFrx3FFqPjS7034baJjfK2ov594q+vkodo/4HItAH&#10;wzX0h8Af2A/jF+0OlpqGi+HJNI8NzMP+J7rX+jW2z+8in95KP9xTX2h4Us/2Mv2UPE2j6LpSD40/&#10;Ee6urezimCpqSRzPKFDA/wDHvFgn+HdJX6jIixoFUbVFAHxv+zJ/wTH+F3wJht9T8QWkXxB8XR7Z&#10;P7R1W3/0aE/9MbYkrx/efc30r7IRFjQKo2qKdRQAUUUUAfzV/tSaCnhf9o74naZBbNZ29t4l1BII&#10;ZM7li+0OY/vc/dIryuv38+KH/BNL4J/F/wAfa14w8QafrB1rV5/tF29rqbxo77QMhecdK5X/AIdE&#10;fs9f9A7xD/4Nn/woA/C2us+Ev/JU/Bn/AGGrL/0elftN/wAOiP2ev+gd4h/8Gz/4Vq+Ff+CV3wD8&#10;JeI9N1q00fWLi50+5juoobrVHeJnRty7lGMjIoA+waKKKACiiigAoor8RPG/wZ+K3x2/bq+LXw88&#10;CeN7+xksdRvtWaTUdWuIIIIDKjbQI9x4adVAC0Aft3RX5A/8Osv2of8AorGj/wDhRal/8Zr4V8S+&#10;PPHnhnX9S0mfxrr0k+n3MtrI0eqXG1nRypIy3TigD+miivxS+En7AX7Rvxl+Gnh3xvofxSs7fStb&#10;thdW8N/r+oJMqkkYYLEwzx61xH7Tv7LHx8/ZQ8Iab4l8V+PzqWk317/Z6yaPr13IYpijOoZZAh5W&#10;N/u5+7QB+8lFcN8EdN/sn4N+BbP7RPeeRoVjH9oun8yaTFunzOx6k13NABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRXxd+2V+xPefF&#10;zU/FHxG0/wCKPiTwxfWujs0Ok2cpWy3wRMw3bWB+bHOKAPtGiv5g/wDhbXjj/ocvEP8A4NJ//iq/&#10;QT4cf8E1fjL8S/h94Y8XWfxze0tdd0y21OK3luL0vEs0SyBTh+o3UAfrxRX5G+NP+CXv7QPhzw7e&#10;6jpfxk/t25tonmNiL6+iklVULbUPzZY4wF969h/4I2X+v678LPiDq+t3+pamsmtRWsNxf3TzfchD&#10;Mq72OMeYM/WgD9EaKKKACiiigAooooAKKKKACiiigAooooAKKKKAPyD/AOC23iE3HxK+G2hfa0db&#10;PSbm8a143RGaYLv/AOBeR/45X5p19+/8Fpv+To/DP/YpW3/pXd18BUAFFFFAH2P/AMEofCn/AAkf&#10;7ZHh68aN3j0WxvdQO2LeufJMK7v7vM3B9cV+8Nfit/wRZ/5Oh8Tf9ijc/wDpXaV+1NABRRRQAUUU&#10;UAFFFFAHyT8doPhz4R+IGta74g/Ze8Q/EnUL8wm48RaX4estZW52xKi/K8xlTaPk/wBWv3K8qn/4&#10;Kn/BX4bi7hsvhP4w8Pai0fmG1fQLSx80jOzfiXOP9rFeSftk/wDBQv4yfs8/tb+NPC/hzVdPuvDG&#10;ntZG30rUdPjkjXdawyv867ZPmZ2/jrI0j/gtPrtxA8Hin4TaFrdtJB5MyWt88KyE9ciSOUbT83y0&#10;Ad7r3/Bb/Q4fK/sX4U393nPmfb9ZS3x6Y2RPmvHvFX/BZj4va5E8fh7wr4Z0JWUL5rwzXcqsDnIL&#10;SBen+xXQ/wDD2/wR/wBG0+H/APwYwf8AyHV+L/gs3Y6JpVxa+HfgXpejM/zIqauoh3/3mjjtU3fn&#10;QB8/eKPjP+17+0A08L3HxC1W1ZRI9j4f0y4tINh6ZW3jUMv+9VXw3/wTW/aO8dXJnk8Czab5kreZ&#10;da3qEEDbsbskNIZDn121674p/wCC0Xxa1NGj0Twt4V0NGi2+ZJFPdSK+fvKTIq/gVNeJeNv+Ckf7&#10;Q3jqOWK4+Id3pVtJn9zotvDZbQRjAeNBJ/49QB9D+Dv+CNniHT7c3/xM+JXh/wALabHgyf2cjXBA&#10;yvBkl8pV6kfxVvx/DP8AYL/Z3/feIPF9x8VtYhXcLS3uWv45Xwv3VtgkP4SPX5u+LPHfiTx5fvfe&#10;JNe1TXrtutxql5Jcyfm5Nc/QB+lnir/grhongTSJNF+B3wh0fwlYtnZdahDHCvXr9mt9ozj1kr4y&#10;+MH7WXxZ+O/mxeNfGupatYO286WsnkWakdP3Ee1OPcV5BRQB6t+yd/ydF8Iv+xu0r/0rjr+lKv5r&#10;f2Tv+TovhF/2N2lf+lcdf0pUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFeG+AP2R/CXw5/aG8Yf&#10;GPTdS1ibxL4ogkt721upYmtI1d4nPlqIww5iXqxr3KigAr+YP4tf8lT8Z/8AYavf/R71/T5X8wfx&#10;a/5Kn4z/AOw1e/8Ao96AP38/YD/5M3+E/wD2BU/9Det39pz9mTwv+1b4G0/wp4svtUsdOs9QTUkf&#10;SZUjkaVY5IwCXRxtxK3asL9gP/kzf4T/APYFT/0N6+gKAKWlabbaPptrYWcaw2lrEkMEa9FRRtUf&#10;kKx/HvxC8PfDDwveeI/FOsWmhaLaLumvb2XYi+gH95j2Ucmulr8Wv+CvP7QGp+MfjfH8MbS7dPDX&#10;haKKa4tUb5Z76SLeZG9dkcqoPTL0AfQPiP8A4K26l438XJ4a+Cnwj1Txvdsx2SXhffMg43LBCGZV&#10;z/EzUmr/ALXv7avgPRU8SeKPgJo0vh2OKWa4Wzt5/PiRerOFuZGjA68p0r2f/gmZ+z7pXwc/Zr8O&#10;659jhTxT4utY9Y1C+GGkaKT5reEN2RY9p2/3nevr6gD4O/Zq/wCCs3w++LuqWWgeN9Pb4e6/dMsU&#10;N1PcCbTZnPbzsAxZP98bf9uvvGvwt/4Ko/s56T8D/jxa6z4bsU07w74ttmvktIIfLht7pG2zonbB&#10;ykmB08z0xX6H/wDBLr483/xs/Znt7XWp/tWveFrptGnnlfc88IRXgkb/AIA3l/8AbKgD0X9qH4+/&#10;ED4D6U+teGfhNL8QfDVlYy3uralDrkVk1iqcn900bvINnzEr0r5H8Cf8Fidf+Jniey8OeGPgLc65&#10;rt9uFvY2fiHfJLtUu2B9l7KrGvuD9rH/AJNd+Lv/AGKOq/8ApJJX4sf8EvP+T5Phz/3EP/Tfc0Af&#10;c/xP/wCCp3xB+DM9rH44/Zs1fwz9pJEEmoa0yRzY6hH+y7WI7jNe3fsg/t++C/2tLq70ay0678Me&#10;LbO3+0y6ReSrKs0XAZ4ZFxvClucqrdOKv/8ABRiz8PXP7HfxEm8RR2zpb2SvYvcqCY7zeqwmPPR9&#10;zY49TX5of8EhvCms61+1lb6xYx3C6Xo+lXUmoXCRK0e2RPLSNmP3dzncMfN+79N1AH7kVyXxL+J3&#10;hj4QeEL7xP4v1q20LRLNf3t1dP37KqjLO57Koya62vw2/wCCq37RGrfFH9oPUfBENyyeE/Bsv2SC&#10;1jdtst3sHnzOOm8MxjHoF/2jQB9Qan/wVj8T/EvxY2gfA/4N6l4wlXJE99veRlztVzDCD5a+7yU3&#10;xJ+2d+2T8LNCbxL43+A+jf8ACORwNPNPZQzZt1H8cuy4lMQHfctfTH7Af7P2nfAD9nLwzbJbRf8A&#10;CRa3axatrF2qDfLNKu9ULDqsaOEH0J/ir6KurWO7geGZFlikUq8bruVlPUEUAfFP7Mf/AAVO+HPx&#10;z1Sw8O+JrObwB4ru5FhgjuZvtFjcyHhVSfA2MfR1X03Gvt+vwI/4KT/s5WP7O37RNxDoFqlj4V8Q&#10;2q6rp1tCm2O2JZllgX2V13D0WRa/Vf8A4Jy/HO9+PP7L+g6nq8/2vXtFlfQ9QnOf3rwhTG5z1YxP&#10;FuPdt1AB+1L+1N8SP2czqusWPwWl8X+BNNtop7jxJFr8Vv5bNwwNt5bybVOPm6V4x+zl/wAFbfDv&#10;xs+Kul+DfEfgweBotU/cWepvq32tGuSRsiceTHsDdmz97Ar6H/b8/wCTN/ix/wBgV/8A0NK/DP4o&#10;/s6eI/hh8O/h945uAL/wx4x05bu2vYIWCwTZbfbyZ43jGR/eH0NAH9JlfOn7T37QvxH+AwvdY8P/&#10;AAbm8eeDdO0z+0NR1yDXYrVrZlZ96/ZzG8jKiBXLgdD/ALNeB/8ABNX9vNPjJott8M/H+pRp460+&#10;JY9LvJDtbV7dF6E9DMgHP99fm/vV9Y/tXf8AJsHxd/7FLVf/AEkloA8X/ZS/bR8f/tRX2naha/BO&#10;XQ/AM089vceKX8RRTLA6Ix2rAYkeTL7U+Xpurov21v2w739kLTPCWoQeCv8AhMrfXbmWz2pqf2SS&#10;KVVVkAHlPv3Zb8qzv+CXsMafsQfDxkREaT+0Gfb/ABH7dOMn8q7r9o79mmL9oTXvhlfz6ymmQ+C/&#10;EMWtvay2X2lb5UKEwnLrszt+981AHzfcf8FIfjHZW0t3cfsjeM7e2hRpHmlmulVUAySSbHgCvP8A&#10;w7/wWj1TxbrNrpGi/Aq61bVLx/Lt7Ky19ppZm9FRbQljX6L/ABa/5JZ4z/7At7/6IevwD/YD/wCT&#10;yPhP/wBhpP8A0B6AP0S8U/8ABUT4neB9Fm1jxJ+yz4n8P6RCwWW+1K8uLe3QscLmR7MDk19rfAj4&#10;nyfGj4Q+FPHMmlNoja7YpfDTzN53kBs4G/au7j2pnx++FP8AwvD4O+KvAf8AaR0ca9ZtZ/bvJ8/y&#10;MkHds3Lu6etanwo8DH4ZfC/wl4QN7/aJ0DSbXSxeeV5fn+TEke/bk7c7emaAMz4z/HPwX+z94Ql8&#10;S+NtZh0jTFYxxK3zS3Mm0t5cSDl3ODxXwsf+CqPj/wCMXia50b4GfBW98SvDG7G41F3kdf7jvHFh&#10;Yl46NJ81fFf/AAUU+P2ofHz9pXXoI7jf4c8M3UuiaTAjBo8RvtlmBXg+ZIpbP93ZX7N/ssfAHRf2&#10;cfgzoPhXSrWKK+WCOfVrtFG+7vWQebKzd+eF9FAoA+LvGn7df7W3wNthrHxM+BekJ4f2jzLqwSYR&#10;xZwfnnjmmWPjj5h1r3X9lX/gpX8Ov2ldVg8OXltN4H8YzHbBpmpXCSQXbZACQT/Lvfn7hVW9N1fW&#10;ep6Za6xYXFjeW8N1Z3EbQzW86B45EYYZWU8EEV/Pj+2v8Gl/Ze/ai13QvDctxZabFJBq+izRsVlg&#10;ikxIoVhz+7cMqt/sUAf0N0V4d+xf8Zrj4+/s1+CvGN9KsusXFr9l1Jlx81zC7RSMQOm8pv8A+B17&#10;jQAVyfxa/wCSWeM/+wLe/wDoh66yuT+LX/JLPGf/AGBb3/0Q9AH8wdf0o/sn/wDJr3wi/wCxT0r/&#10;ANJI6/mur9Tfg9+3J+0f4O+E/g7Q9G/Zx1PxBo+m6PaWllqkGnag0d3bpEqxyAqhX5lCng0AfpN8&#10;R/i74M+Fceljxf4hs9AXWLj7FY/bHK+fMf4FwDzzWD+z7+zp4P8A2Z/CF94a8FQ3cOl3l++pSrfX&#10;Jnk85kRD8x7bY1r8mf2nP2qfip8c/ib8J/D/AMRvh0fhzDp+tW1/a2dzaXEM85aZEL5mx8nGOBX7&#10;c0AFFFZPijxJZeD/AA3qmuanL9n03TLWW8upW/gijQux/IUAfD/7Z/8AwUtk/Zh+NNj4F0Xw1YeJ&#10;Vhs4LrWJp7l45LZpGJESgcbvK2vz/wA9Fr7b8I+KdO8ceFdH8RaRMLjStWs4r60mxjfFIgdD/wB8&#10;mv55PjxpfjT4sW+q/tAaxY+X4e8W+JLuxguC+TFKih0iI7KI/kX/AK4vX6bf8Egvjz/wnvwT1L4e&#10;ahO0mq+Dp1Nt5jcvYzEsgHf5HEi/QpQB+gFNd1RdzdKdXh/7a/iK/wDCf7KHxS1TTJ/IvYdDnRJl&#10;+8u8eWxHvhqAPmP4sf8ABV+3/wCFiJ4H+CvgS5+JmrG4Nql6XcQ3Mo6/Z44wzyL/ALZ2j8Oap+If&#10;2rP21vhpo0niHxh8B9AudBhhaWb+yy7ywgDO9xHdSsoHf5a+N/8Agl58a/h/8D/j9eah48kg0uPU&#10;tMex0/W7s/ubGUurNv8A7gdV27/4foxr9yvDnifSPF+mRaloeqWes6dLyl5YXCTxP9GQkUAfPX7E&#10;P7Y4/bA8Ka9qR8JTeF7jRp4racfaxcwTO6s3yHarDGOcr3+8an/bX/a/k/Y+8KeHdbXwg/i1dXvn&#10;sTEt99kEDBN4O7ynzn09q6D9lb9meP8AZn0Lxhp660muTeIdfuNba6WyFs0SyBAsJ+d923a3P+0a&#10;m/am/ZyP7Snhnwno/wDb/wDwj40LxHaeIPNNp9p8/wAlZF8rb5ibc+Yfm9qAPmd/+Ck/xfhsHvpP&#10;2SvGaWKxecbh5rpY1TG7cW+xYxiuC8O/8Fo9U8W6za6RovwKutW1S8fy7eystfaaWZvRUW0JY1+i&#10;/wAWv+SWeM/+wLe/+iHr8A/2A/8Ak8j4T/8AYaT/ANAegD9F/EP/AAU7+Kfg/RLvWde/ZU8W6JpF&#10;qu6e+v7u4hgjBOMs72QC8mtnRf8Ago94+8Q6NYarZfBPTzZ31vHdQF/GSqxjdQy5H2Xg4I4r7G+L&#10;ngIfFP4X+LfBz3SWS69pVzpv2p4vN8gyxlA+zI3bc569q+cPCf8AwT9/4Rjwto2jf8Jx9p/s6yht&#10;PO/srb5nloE3Y804zjOMmgD5L/4Lb+G2tfHnww1/ZCq3mmXliXVf3rNDKj/Nx939/wAf8Cr8zK/c&#10;f/grn8K5vHn7L6a9aRebeeE9Ti1ByuWb7M4aGXgeheNj/uV+HFABRRRQB98f8EZr+C0/am1uGaZY&#10;pLrwtdRQxt/y0YXFs5A/4CrH8K/bCv58/wDgm/8AECP4d/tieALq4l8m01K4k0ebp832mJo4xz/0&#10;1MVf0GUAFFFFABRRRQAUUUUAfgF/wVC/5Pj+Iv8A3D//AEgt6+VK+q/+CoX/ACfH8Rf+4f8A+kFv&#10;XypQAUUUUAFFFFABRRRQAUUUUAerfsnf8nRfCL/sbtK/9K46/pSr+a39k7/k6L4Rf9jdpX/pXHX9&#10;KVABRRRQAUUV4x+0X+1b8Pv2Y/DT6j4w1ZF1CaJnsdEtSHvb0j+4nYZ/jbC0AeuX17BpltLdXUqW&#10;9tCrSSzSsFSNBySxPQV86eDf2tIfjz8YB4Q+EdvDr3hrRZRN4m8aXKM1hEmG22toAR5sztj5/uKo&#10;Zvnr80fiN+0p8Z/+CkHxWsPh14Zjl0PwrfXWE0WwdvJgt9wDXF9KvMioPmP8PZV3V+t/7OHwA8O/&#10;s1fCvS/BXh2MyJbjzry+kXbJe3TKPMnf3OMAfwqFHagD1WiiigAooooAKKKKACiiigAr+YP4tf8A&#10;JU/Gf/Yavf8A0e9f08SOsMbu3Cr8xr+X74h6lba3488SalaszW15qd1cRFlwSjSsy8fQ0Af0C/sB&#10;/wDJm/wn/wCwKn/ob19AV86/8E+b+31P9jb4VyW0qTrHpXkuw/hdJXVl/BhX0VQAV/Ov+3z/AMnk&#10;fFfb/wBBp/8A0BK/oor8Yv8Agrt+zpq3hH4zr8UrGzkl8M+J4ooby4iQ7ba+jjEex8cL5iKrL/eI&#10;koA/VL9myayuf2e/hlNptu1np8nhnTWt7d2y0Uf2aPapPsK9Lr4H/wCCT37TGk/EH4K2nwzv72KL&#10;xb4VVo4LVyEa5sS5KSJ/e2btjf8AAfWvvG5uI7WF5pWWONFLPI5wqgdyaAPzP/4Lc22nv4M+FdxJ&#10;t/tNNQvY4vm+byTFGZML6blj5qb/AIIlJeL4D+JzNLEbH+0rMJCF+dZfKfcxP90rsxXzj/wVN/aJ&#10;0n4//GrRPC/g+5TW9I8KRS2iXVp+8W5vZnXzhEQPnUeXEgx1bpX6S/8ABPn9na8/Zv8A2c9K0XWr&#10;dbfxTqk76rq0PBaGWTASEkZ+5GqA/wC1uoA9E/ax/wCTXfi7/wBijqv/AKSSV+JX/BOCHUbj9sDw&#10;bDo1zDY6xJa6mtjc3MRlhiuDp1z5bSICCyhsZGa/bX9q7/k2D4u/9ilqv/pJLX4r/wDBMGWOH9t7&#10;4dNI6qv+nKC3HJsZwBQBlftXftE/Gb4jeO7nwh8YdVmePw7qDW934e05EtLZZY22sy7AQ7Fc7ZG3&#10;ff8Al4r9nP2NNA+FWk/Afw9ffCHTorHwxq0Qu3fd5lzJPjbILlzy0qkbT6Y+Xivkv/grZ+yPH4p8&#10;Mn40eGbXOr6TCkPiCGFeZ7QfKlxgfxRfdb/Y/wByvnT/AIJb/tgf8KY+I6/D3xLfGPwV4nnUW7yu&#10;PL0++Pyq/P3Vk4Rv+AmgD9tq/mt/at/5Of8Ai7j/AKG3Vf8A0rkr+lKvw9/4Kr/s7al8Mf2gL/xv&#10;a2creFvGDfakulXKR3oX99ExA+UnG8euT6UAfst8Jf8Aklngz/sC2X/ohK6yvi//AIJhftMad8Yv&#10;gFpPhK8vLdPF/hC3j0yaz3hXls0CrbzqvddmEJ/vJ/tCvsW+vYNMtpbq6lS3toVaSWaVgqRoOSWJ&#10;6CgD8pf+C3sWnjWfhJJGIv7SaDUkl2t+88kNb+Xkf3dxkxXqn/BFW1v0+AfjeeW4zpsniQx29v8A&#10;885VtofNb/gW6P8A75r4w/4KM/Hez/am/aUstN8Ek61o+kRR6JpUtqm46hcPJmR4/wC8rOwRfXZn&#10;vX6y/sR/AOb9m/8AZ28NeEL7YdcZWv8AVdjAhbuX5nQEfe2DbHn/AGKAIv2/P+TN/ix/2BX/APQ0&#10;rif2ZvhH4c+OP/BPX4feDPFVn9s0TU9BjSVFbDo4kLJIjfwsrDcK7b9vz/kzf4sf9gV//Q0ql/wT&#10;z1W31b9jT4WyWsolii0xrcttI+eOaRHHPoymgD8WP2gfgf40/Yz+Nw0qe5msr6zlGo6DrtnKVM8I&#10;c+VOjD7rDbhl/hb2r9LPhl+2nYftU/sTfF3TNWZbf4i6L4M1L+1rXYEW7T7LIou4gONp/iH8Le22&#10;vpj9rP8AZf8AD37VPwtuPDOqsljqsDNcaTrKxBnsrj+ZRvuuvce4FfgP4v8ACvjj9nX4ga34a1eO&#10;+8M+JLSKWwu0icp5sEsZRwGHEkUkbfRlNAH7e/8ABL7/AJMc+G//AHEP/S+4r6rr5V/4Jef8mN/D&#10;f/uIf+nC5r6qoA5P4tf8ks8Z/wDYFvf/AEQ9fgH+wH/yeR8J/wDsNJ/6A9fv58Wv+SWeM/8AsC3v&#10;/oh6/AP9gP8A5PI+E/8A2Gk/9AegD+iiopd/lPs+9t+X61LRQB/MvpuoXOk/G+1v/EcqRXVt4jWb&#10;UpNoKq63OZT8vvu6V/TMr71yK/AD/gov+z9f/Ab9pLxBKtvs8OeKLqXWtJnVAseJH3SwjHA8t224&#10;/u7K/WX9gr9p/Rf2jPghoZS9h/4TDRLOKx1vTi/71XQbEnweSkgXdn1yO1AH05X4r/8ABab/AJOg&#10;8M/9ilbf+ld3X7MavrFloGm3GoaldwafYW6NJNdXUojiiUd2ZuFFfgj+1/8AEa//AG0P2vL4eBbG&#10;41yKeSLQ9At4NzG5hjyPNXP3VdzLJ22qfm70AfpR/wAEiP8AkzfTv+w1ff8Aoa19rV5d+zX8HbX4&#10;AfA/wj4BtpfP/sezC3E/aW4djJM49jI749q9RoAK5P4tf8ks8Z/9gW9/9EPXWVx3xdmWD4U+MnkZ&#10;UjXRb1mkbhVAt35NAH8xFf0pfso/8mu/CL/sUtK/9JIq/mtr+i39l/4leENL/Zs+FVnd+K9Et7qH&#10;wtpkckM2owq6MLWPIILcEUAYf7ZH7KWoftMXPw5n0zWLHRJ/Cus/2jJLeW7SNLF8hMaFemdgr6Xr&#10;z7xD8fvhp4VsGvtX8f8AhnT7QHb50+r26rnBOB83J4r4g/4JhfELWPjd8ev2gPHN7rl9d6fPdRfY&#10;7C4ld4oop553TYGPybUiVcYoA/SCvgf/AIK5/HL/AIQn4G6f8PNNuEi1vxrdLFKpbbtsYmDSEtkb&#10;d0nlJz/D5lffFflZoXhLRf8Agof/AMFBPHGoeILR9e+FXgixbTIY47iRIJ2VmjjAdCCPMk+0Sjb1&#10;EdAHp3xR0D4F6p+wc/wa0v4p+BrjVNH0dJtOkTX7PdLqcX77cPnGPNk8xSf7spr84v2Dvjp/wz5+&#10;0v4X1+7mWDQ76X+yNWaRiqLazsqs5x/zzbZJ/wAAr9d/+HXf7M//AETj/wArWof/AB+vyc/4KD/s&#10;7af+zb+0RqGg6DatZ+FNRtYtR0mHe0nlxNlHj3MSzbZEfqaAP6DEdZEDKdymsvxJ4f0/xboOo6Lq&#10;1ql7peo2z2t3bS/dkiddrqfqpr5x/wCCdHx7X49fsy6BPeXS3HiTw+n9i6qvRt0QxC5/34thz/e3&#10;16H+1z451P4a/s0/EjxNocz2ur6fos5tLhG2tBKy7FlX/aTduH0oA/MD9oP/AIJD/Ejwtr+oXvwv&#10;Nt4v8LlmltbG4uEg1GBc/wCqbfhJNv8AeDfN/dr5G1Pw38V/2btdjlvbLxZ8O9ULfu7jbcWDSMCf&#10;uuMB+nY1+7/7FHxnh+OX7N3gnXpdah1nX4dPitNZZJg8q3ca7HMo4Ku+3f0/i44p37bd/wCCbH9l&#10;74gt49jt5dDbTJo4Y5wvmNdlGFuIdwP73zNu09uvSgD5Y/4Jjft3+K/jh4h1L4b/ABEvV1bXILEX&#10;ulawI1SadEYCWGbbgO4DKytjpv3V+j9fi1/wRu+Gura5+0Nq/jKOJk0Tw/pMtvNcbOHuJ9qpED67&#10;Vdv+A+9ftLQByfxa/wCSWeM/+wLe/wDoh6/AP9gP/k8j4T/9hpP/AEB6/fz4sf8AJK/GX/YFvP8A&#10;0Q9fgF+wS8cP7YnwoeRlVRrUa5Y45KuBQB/RTRRRQB5b4y8e+HPEPxIPwY1u0eSTxH4Zur8u7Dyp&#10;7cOIJYcHndtk3fSv59P2hfgxqv7Pvxd8ReBtXR2l0y5Zbe4ZNoubYnMUy+zrzX6gf8FY/GXiH4Oe&#10;N/gL8S/DQ8i/0LUL8C43AbyRbt5D9ykiLKre1av7Ufwa0D/go1+zR4d+K/w5iR/G1jal7S23qsky&#10;7v3+nyt2dG3lP9r2koA/F+ir2q6ZdaLf3FjfW81peW8rQzW86FJI3U4ZWU8gg1RoA0NE1i68P6xZ&#10;anZv5d3Zzx3UMmM7XRtynn3Ff0r/AAJ+Kth8b/hH4V8c6cyeTrNhHcvDG27yJtuJYs+qSB1/Cv5m&#10;K/UD/gj3+1DHpOqaj8Ftfu4ore/eTUvD8kny/v8Abme3z/tKvmL/ALsn94UAfrRRRRQAUUUUAFFF&#10;FAH4Bf8ABUL/AJPj+Iv/AHD/AP0gt6+VK+q/+CoX/J8fxF/7h/8A6QW9fKlABRRRQAUUUUAFFFFA&#10;BRRRQB6t+yd/ydF8Iv8AsbtK/wDSuOv6Uq/mt/ZO/wCTovhF/wBjdpX/AKVx1/SlQAVS1PUrXR7C&#10;e+vrmG0s7eNpZridwkcaAZLMx4UCvBP2nv24Pht+y1p00WvagNV8VtHvt/DWnOHu5M/daQ9IU/2n&#10;/ANX43/tQft3fEr9qS/nt9Wvm0LwjuXyPDGmSstsMcgzHgzP7tx/dVaAPu/9rz/grVo/hD7X4Z+D&#10;BtvEGtL8svieZPMsYPXyFP8Arm/2j8n+/X5ej/hOf2iviVFE0uqeMvGmuXIjUyuZp5nb3PRR/wB8&#10;qtYfgjwTrfxD8U6d4d8O6dcarrWoTLBa2dsu55HP8gOpPav3S/YZ/Ya0P9lTwqNS1IQ6x8RNSiVd&#10;R1NU3R2qHn7Nb56J/ebq/wCQoA3/ANir9jbw/wDsm+AREAmoeNNUijbWtYYfeYc+RF/diQ/99dT7&#10;fS1FFABRRRQAUUUUAFFFFABRRRQB8sftRfsMw/tO+NbfxBP8SfE3hOGPTV0x9M0px9mlUSSOXZSR&#10;yfMwf92vnz/hyJ4H/wCil+If/AKCv0qooA+EfhP/AMErtN+EXi7w7rWlfFvxb9m0fU4NT/stdkNt&#10;ctFIj7HVT91tuDX3dRRQAVieL/CGjePvDl/oHiHTbfV9FvozFc2V0m+OVD2IrbooA/O7xl/wRy8I&#10;/wDCRx6z8OfiJrvgK5jlWaESxC9+ztz/AKqRXikXtjLNVe7/AOCY/wAXfGGn3umeMP2pPFGqaPNO&#10;Vaxdbm5jnh/21kutoYj+HDCv0ZooA+Wf2aP+CePwq/Zn1G31ywtrnxL4thX93res7WaBjkEwxqAs&#10;XBxnlv8Aar6moooA+d/2of2Trz9paS0h/wCFneJ/BWjrZyWd3pOiTbbXUA7ZJmjyA/pzXzd4e/4I&#10;0+HPCWs2mr6L8WvFOlapaN5tve2dvFDNC/8AeV1IKmv0ZooA4H4Y/C+bwR8LbLwZ4g8Rah4+8mKW&#10;3udU8QYmnvYndzslzncAjbOf4a+Itc/4Ir/D7Utavrqw8d69pVjNcPJb2SW8UgtkLZVA7cttHGTX&#10;6N0UAebfAT4R3nwV+Hdv4XvvGet+OpYZ5JF1XXpjJc7G+7Hkk/KuOK6L4hfDrw58VPCl94b8WaRb&#10;a7oV4uJrO6TcrEHII7qwPQjmunooA/OnXf8AgjroOleKYdb+G3xU8Q+B7qCXzoWeEXMtv/1zljki&#10;dfxzVe6/4JffFPx1pP8AZ3jz9pzxLrelNPuk01kurqKWMcf8tbrbuK/7B/Gv0eooA+a/2bP2BfhZ&#10;+zLKmp6Np82ueKBGEOu6wRLOnr5SgBYs/wCyM/7VfSlFFAHzD+01+xrqf7TGpXUd98XfFXhzwxcR&#10;JHJ4Z07Z9iYr/Ew435POGpv7MX7F+o/szahbRad8WfE3iDwtbxSqnhm/VFsld+d6gZ2fMd3y96+o&#10;KKACvmH9sT9hbwn+1zYWNzeX8nhrxZp6+Vba5bWyzM0OSfJljyu9NxJHI28+9fT1FAHin7JP7Oz/&#10;ALL3wctPAUniJvE4tbue5S+a2+zcSNu2hN74x9e9e10UUAfPn7Tn7LWpftHtZRQ/FLxT4H0iOzls&#10;7rS9El2298sn3vPXI3/L8uDXzNoX/BGbwz4Z1W01TSfiz4p0zUrWRZre8s7eKKaFx0ZWUgqa/Ryi&#10;gDzv4HfC/UvhD4Dg8Oan4z1rx5cwzyyjWPEEnmXTKxzsLZJIHavRKKKAOG+Lfwa8H/HTwfdeGfGu&#10;iW+t6TP/AAS5V427PHIuGRvdTXw1qP8AwR1tPDni9Nd+Gnxj8QeCHjz5LNbebcxZ7LPFLC2Pwr9H&#10;qKAPzevf+CV/xF+I+m2Vn8Sf2kfEPiOyjl8yTTXhnuoeOhRprgjP/AK+p/2cv2Kvhd+zAkk/hDR5&#10;ptdmj8mbXdUm8+9kQ7cqGwFRfl6Iq171RQAUUUUAFeJftS/s3P8AtOeCrXwxL421rwdpokZ7yPR8&#10;bb9CuPKlBxuUdcV7bRQB+av/AA5E8D/9FL8Q/wDgFBR/w5E8D/8ARS/EP/gFBX6VUUAfmr/w5E8D&#10;/wDRS/EP/gFBX0v+x3+xNoX7HcfioaL4i1LX5PEDW3nNfRRxiMQ+bt2hPXzmr6TooA8w+P8A8JdV&#10;+NHggeG9K8da14AMk4kuNQ0Iqs88Ox1aEk8hW3Z4/uV8y/Bj/gmF/wAKE186r4L+NPizRpJ3QXkN&#10;rbwKl2iPu2OORX3TRQAxxuVhnb718H/FP/glm3xt1K0v/HPxw8X+Jby0jMNvJf21u3lITu2qBgda&#10;+86KAPh74Df8Eyof2dvG9l4i8KfF/wAV2KrcQSXunxRRRwahEj7vJmUcMp5HtuOK+rPi38LtG+NP&#10;w81rwZ4gN2uj6vD5NyLG4MEuAwb5W+qj2Peu1ooA/NxP+CRWqfD7W7vVvhX8c/EHg2eSNkRRbssz&#10;8kqrzwSx/L0/grXf/glZrnxO1azv/jH8efE/jqOJhIbGNGRUc8usbyySBFP+zGtfoZRQBxHwk+D/&#10;AIS+B3guy8K+C9Hi0bRbbLLDHuZpHP3nkdsl2Pqa7eiigDwv9pv9mzUP2jLHSLG1+JniXwBZWsdz&#10;Fd2+gTbI9RSYINsy5G4KEbH/AF0avlbRf+CMPhbw9qtpqWm/FTxNp+oWcqXFvc2ttDHLDIrbldGB&#10;yrAjg1+jtFAHnfwO+F+pfCDwHB4c1PxprXjy5hnlmGsa/J5l0ysc7C2SSB2r0SiigD4g/wCCu3w2&#10;Xxn+yk+vxxb7vwrqtvqG4fe8mQ+RIP8AyKjf8Ar84v2Ev20tU/ZR8eSR6gLnU/AOrMi6pp6OWaBu&#10;guYVJx5g7j+NeP7tfuj8UPAVj8Uvh34l8IalxY63p0+nyNtzt8xCu76qTmv5pfH/AIL1H4c+Nte8&#10;Laugj1TRr6fT7pV5XzYnKHHtxxQB+v37ZX7EXhz9snwnZfFj4P3umS+K763WYTQSKlprkPQbm/5Z&#10;zr03H/cf/Z/HbxP4W1bwXrt7ouuafc6Vq9lKYbmxvIjHNE47Mpr6D/ZA/bk8afsp68kFo8mueCbi&#10;XdfeHLiX93k4zLC3/LOXj/db+Kv1A1Twx+zr/wAFPPAK6naS5160j+a6ttltrWlkjhJVOd6Z9d6f&#10;3WoA/CStPQNevvC+r2Or6XdzWGqWM6XVpdwPtkhlRtyOp9Qwr7G/aK/4JWfFj4PzXGoeFLX/AIWP&#10;4aDfLLpETfb4l/6aWvLH/tnv/CvjHUNPuNLvJbS6gltbmFiklvOhSSNh1DKeQaAP3n/YR/bk0b9q&#10;bwkul6q8OmfEfS4R/aGnbgq3iDj7TB6qf4l/gPttr62r+XjwR421v4eeKdO8ReHdRuNK1rT5lntb&#10;y2ba8bj+YPQjvX7O/se/8FPvB3xstrLw58QJrTwX45ICCad/L0/UG9Y5GP7tz/zzf/gLNQB91UUU&#10;UAFFFFAH4Bf8FQv+T4/iL/3D/wD0gt6+VK+q/wDgqF/yfH8Rf+4f/wCkFvXypQAUUUUAFFFFABRR&#10;1Ne//Bn9hX41fHSSCTw/4KvLHSphuGr6yjWVpgdw7jL/APAA1AHgFd38KPgp42+OHiBdF8DeGr/x&#10;FqHy71tYv3cKn+KSQ4SNfdjX6CaZ+wT+z7+ylYQa3+0T8SbfWtVDK6eHtOd44pP9nykzcS/73yCu&#10;O+Lv/BVH/hHdDl8H/s8eCtO+G3hldypqTWcS3Ldt8cCfu4ifVvMb6UAd78Jf2Hvhh+xsND+Jv7Q3&#10;xBs7PxDptxHqWm+HtOuPkWaJg8f3R5ty6sv3UVU/3hXBftR/8Fb/ABn4+kutD+FUE3gjw+zPGdXl&#10;2tqVynYrwRB/wHLf7VfB3i/xnrnj3XbnWvEerX2u6tctumvdRuGnlf6s1YVAFvUNQuNUvJbu6nlu&#10;rmZi8lxO5eSRj1LMeSa6z4R/B3xb8c/Gtr4V8F6RLrOt3OSsMeFSNB955HbARR6mvRP2Wf2O/HX7&#10;Vvin7D4ctv7P0K2b/iYeIb2J/slsOMqCB+8lweIx+O0fNX7j/s1/sr+Cf2XPBseieFrJJb6VFGoa&#10;1cxj7ZfuO7uOijsg+VaAOF/Y2/Yb8I/speHIroRxa14+u4NmpeIJEPfkw26n7kY4/wBp8fN/dX6g&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAK/Jz/gsD+yq1lqFp8bfDll/os+yx8SLCv3JeEt7lh6MMRMfX&#10;yv71frHWR4o8MaZ4z8PahoetWUOoaRqED213aTruSWJhhlNAH8t1dB4M8ca78PPEFrrvhvVLzRdY&#10;tGDwXtlMY5FI9x29q+h/26v2M9W/ZU+IZNil3f8AgDU2aTSNUlTd5R6tbSsv/LRMdf41+b+9j5Yo&#10;A/T79nT/AILKanpMcOlfGLQH1qNVVf8AhIdChSO5PvLASEb6oV/3a+w4X/Za/blsEdk8J+MtTuU+&#10;62LTWI/k6H7lwMD8K/n+qe2uZLKdJoXeKaNtySRNtZSO4IoA/Xr4of8ABFzwZqzyz+A/G2qeG5CM&#10;pZ6tEt9BuweN67HUdP71fMXjv/gkF8dvDTSvoo8P+LoV+4LDUfIlYZwMrOEUHHP3q8n+Gv8AwUB+&#10;PPwsS3g0r4g6jqFhCu0WOtbb+LaP4f3oLKP91q+j/A//AAWp+IOleVH4r8C6Br6Lw8unTS2MzcYz&#10;k+auc8/doAf8F/Hf7bH7Jkltpl/8PfE/jjwnDL9n/sW+tn1FUA/54zw73iX06p/s19y/Cv8Ab/8A&#10;CHjKZdN8X+FPF/wx19W8qWx8QaJctEr+nnpGQP8AgYSvA/DX/BbDwJeNGuv/AA88Q6aPL3SNp9xD&#10;d7X9BuMWR713eif8FiPgPqkUjXkHirR2VtqpdaYjlh6jypXoA+3re4juYkkjYSRsoZWXowPerFfF&#10;P/D3f9nr/oI+If8AwUv/AI0f8Pd/2ev+gj4h/wDBS/8AjQB+bH/BUL/k+P4i/wDcP/8ASC3r5Ur9&#10;Z/ih+2H+w/4+16/8V6/8Pr/xh4ivCn2i4/sYrPLtQICS8qLwqqK4f/htv9jfwvZ7fD37OI1N5G3S&#10;LqukWPy8fws8kp/CgD800RnO1V3f7tekeEP2cPij49uDD4e+HvibVW+X5rfSpvLXcMqS5AVQcdzX&#10;3PP/AMFdvCng/wA6PwD8A9I0fZEkFvcS3MUG1BjKNFFAPl44+euD8Xf8FlPjXriyx6LpXhfw3Gzb&#10;kkis5biZBjGMySFT6/coA5XwD/wSc/aA8ZhZL3R9K8J27LuWTW9RTdyM/cg8xlP1Fe22f/BLz4Q/&#10;BiFL344/HOz09dvmf2dYPDYM+CehlLySf8BjFfHXj39tz45fExZY9d+Jmuvby/ftrGf7FC3GOUgC&#10;CvFtQ1C41W6luryeW6uZGLPLO5d3J5ySaAP06T9rn9j79mJIh8I/hc3jrxBb4kh1m8tzH84H3hc3&#10;QaVG5/5Zx14H8af+Cqnxu+LEMtjpepW3gDSpPlMXh5GS4ZeR81w5L9/4NtfG1FAF7VdVu9bvZby+&#10;upr67lbdLcXMpkkkPuzcmqNFe5fs6/sd/En9pzVli8IaK66Mkix3WvX37qytsnn5z99h/dTc1AHi&#10;ttayXUywwo0ksjBUjRdzMT2FfoZ+xx/wSn1/4iNY+LPi3Fc+GfCjqs0Oho2zUL0dvM/54If++/8A&#10;d+9Xt3wm+Gn7OH7CnxC8FeF9Uux8SPjbrWp21hFPDEkn9myzSLEHEZbZbKNx67pT2r9JqAOd8EeB&#10;tC+HHhmw8PeGtKttG0axiWKCzs02xoBx+J9SeTXRUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUV4v&#10;+1T+0z4f/ZX+F114r1pBf3sjCDTNJWYRyX9wf4FODtAHzM2OAKAPZncIpZjtUdSa851r9o34U+G7&#10;lLfVviV4S0ydl8wR3euW0bMvTPL1+NukeNP2gP8Agpf8Xrjw9D4gubPRW/f3NjbTPBpGlWucZeNT&#10;+8PYbtzMfavuXwb/AMEcPgtoukrD4h1DxB4l1I/6y7+1raR/8BjjX5fxZqAPr3w78bfh74wCnQfH&#10;XhvWd0vkr9g1a3m3P/dG1zzzXb9RX51/FT/gjN8OtY0ueX4f+JNY8MayI/3MepyLeWjOOm75RIuf&#10;UMf92sL/AIJN2Pj3w/8AEj4w+DvE3ie71HTPBrxaO2lPqDz20F2JpkLQh/uri3ccbfpQB+mVFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUVF5y+bs3ru/u55qWgAooooAKKKKACo3cINzNt&#10;X/aqSvPPjl8DvDH7Q3gSXwh4uju5dGkniuWWyuGgk3o2V+YUAd59ph/56p/30Kck0cnCyIzeitX8&#10;3f7VXgXT/hH+0N478HaDLd/2No+pPbWv2qcySbNqkAtxnGa/XX9gf9i7wJ8MvA/w8+KlnJql34z1&#10;Tw9Dc3FxNdt5H+lRLIyiLp8obaKAPtCSaOL/AFjqv+8aZ9ph/wCeqf8AfQrxP9pv9kfwL+1JY6UP&#10;GP8AaSz6LHc/YZtPu2i8oyhN7MvRv9Wlfz3+DtMbxB420fRJrqWKG+1CCzeVW+ZVeVUJH50Af0/R&#10;yxyj5XV/92pa8R/Zx/ZH8Bfsspro8FJqm7WlgF7Jqd6Z2fyt+wjgBf8AWNnFe3UAFFRyTRxf6x1X&#10;/eNIkyScK6N/utQBLRRRQAUVE1xEj7WkRX/ulqVHWUblfcv+zQBJRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFRCVWfarqWX7y1LQAUUUUAFFFFABRRRQBz/jTwTonxE8Maj4d8Rabb6touoRNBc2Vym5JEP8A&#10;I+hHSvxl/bN/4JjeKvgjPe+J/h7Be+LvACBpnjU+bqGnLj5vMRQPMjH/AD0UcD7396v26ooA/lXo&#10;r98f2mv+Ca/ws/aIe41e1tv+EI8XSLn+1dHhURTt6zwcLJ/vDa3+1X5bfHj/AIJv/Gr4HS3VyfDc&#10;njDw9D8w1jw6huV2dcvEP3qY7/Lt/wBqgD5XopzoUYqw2sOoNNoAKKKKACiiigAooooAKKKKACiu&#10;q8DfC/xd8TNRax8JeGNX8S3YwGi0uykuCmf72wHb+NfX3wm/4JFfF7xvGl/4yu9K+HWkbRJK1/ML&#10;m6VOpPlRnauB/fdaAPhevZ/gX+yH8U/2i7+KHwZ4WubjT2b97rV6pt7CL6zN8rf7qbm9q+4Y/CH7&#10;EX7Gvmtrmpv8afGVv832MbNRjjcD7vlpttk5/wCejMwryL43/wDBWX4l+OLN9E+HdhZ/DDw0IvIj&#10;Ww2y3uweku0LH/2zUY/vUAev6V+x5+zf+xNp0Gu/tAeMbbxv4sC+dB4YtULRM3+zaqfMl/35Ssf+&#10;zXj37R3/AAVJ8YeP9LPhT4Waanwt8FRxtbrHYbFvZYjxt3IAsC/7MX/fdfE2r6xea/qVxf6ld3Go&#10;X9w5kmurqZpZZWPdmbljWfQB6r+zPq0dv+0t8L9Tv7oRRQ+K9NuLi4nYn5ftcZZmNf0p1/MD8LZo&#10;rX4meErieVIIYdXtJHkkbCqomQkk1/T4DuGRQA6iiigAooooAKKKKACiiigAooooAKKKKACvxN/4&#10;LF/EW78T/tMab4W+0btP8M6REq26y7lW4n/eyNj+FinkD/gC1+2Vfhh/wVz8JyeHv2vb7UvsbW8O&#10;t6RZ3izdRMyp5LH8PKx+FAH27/wR5+HVj4a/ZkvfFC2jRal4l1aZ5bmRMNLDB+6jVT/Eqt5v/Ama&#10;vvKvhX/gj542h8R/ssz6H9od7vw/rVxbvE752RSbZk2j+FSXf8d1fc0jMiMyrub+7QBJXn3w5+B/&#10;gz4Ua94r1nwvoiaZqfiq+OpaxdCaSRrm4LO2752O0bpH+VcD5q+Ofid/wUw+J3wasor/AMafsx63&#10;4f06WTy0vbzWj5G/svmLalQxx0zUHwA/4KpeIP2hvidpHg7w/wDBG6c3U8P268ttc877BaGVEkuX&#10;X7MvyJ5mfvUAfcXxM+HWl/FjwXqXhbWpb6306+2eY+m3b2s67XV1KyIQV+ZRX4R3dvq1x+2pL8LY&#10;fGHii18LyeOm8OoY9Zma4itTfeRw7EjcF7kV/QRX89njK+1fS/8AgoZrt74d01Na8QW/xLnm07TZ&#10;ZfKS6uF1JjHEzkjaGbjNAH6W+IP+CXXh6DQNSfR/in8UJNX+zS/Y1ufEKGPzth2bsRD5d3XmvTf2&#10;MPhl4gtP2PNC8H/Eiw1Wy1y8gv7fVre+uXW72SXEwGZVfepMZXBDZFfLf7Wfxr/aU1j4XWelfEb4&#10;Z23wt8I6lrlha33iPR/EMUk8CGYHb+7lJUHHX2r9OIcLGiq25dvDUAfgR+2jFrnwI/ac8Y+EPBvi&#10;rxZb6Hof2N7dptZuZZIi9rDISX3f89H4r9Qf+Cfn7aVn+1F8PV0nWZkg+I2hQKuqQbdq3kW7at1H&#10;168b/wC6/sVrxbRPh1oHxa/4KiftC+D/ABTYJqOg6r4MghubV+Nw2aWVZSPuurAMrDoa+Hvjd8LP&#10;iD/wTv8A2jrC80fUpojDKb/Qdaj3bL6134MUvTLY+SWP3/ustAH6Uf8ABUL4YaX/AMKF8TfFG21L&#10;W9M8WaHbWlraTabqs0EDI97GvzxK2xjiaTnGa9K/YV+D+kfD74HeGPEtnqWt6rq/i3QdM1LU59Y1&#10;OW7HmmHzMRKxwg3TP0/Gvnn9ov8Aaf0D9qv/AIJm/EDxPpSJY6rbtp0GraO0qyPZXH2+3/8AHG6o&#10;3ce+a+w/2Tv+TXfhF/2KOlf+kkdAH5m/8FVPhfF+zv4i8Gar4J8T+KdNHiiXUZr20l1y4lhR42gY&#10;GPc5K589uK9l/Zl/YC8P/Gj4B+CfHGtfE/4m2mqa3py3VxDYa+qwq5Yj5Q0THHHrXHf8Fyf+aN/9&#10;xf8A9s66X9mD4zftR+Gv2c/A9n4M+Bej+JPC1rpSrYapLr0Uct1ECx3eX5oYN7YoA9W/ZY/Zb8Sf&#10;s/8A7Vvjt5Nb8WeIPA39gwx6PqGu3ZlRpZZUaWM84d08v721eK8o/wCCt/w1g8AeC7L4paBr/iPT&#10;PEusa7babdxW+sTLaNF9kl5WEHCt+4T7te8/8EyPE+seMv2aJNY12W5l1S68Q6nJOty7s0TGbPlj&#10;echV6Yrzf/gtL/ya94b/AOxttv8A0kuqAPEv+Cf/AOy7Y/tW/AjxD4k8U+P/AB5p+twa1JpttNpu&#10;vOqRokMMgOxw27LTc/pivA/BvxX+LH7IX7XreDofHmo66mneIYNK1CG6u5JLTUIDKo+aOQnaSj9e&#10;qnoa9G/ZF/bM1L9j/wDZHuLy18BTeJ4tY8W3sUepvfLBaW1wtpa4icBWYtj5u2R/FXdf8E6PgboH&#10;7VfxS8RfHbx94lh8Q+KtO1r7ZL4YWDy1guW+eC4kOeY/l+RAMZi5+7igD9aKY7rGjMx2qOtPr5X/&#10;AOCkPxsk+DP7Muux6dO8XiXxMy6FpaxPiXdL/rXXHPEe/wDErQB+WHxY/a71Wf8Abol+M+lz3Fxp&#10;uma0q6Yqfu1udMhbyfLGQOJYw+f+ulfvD4X8SWXi/wAN6VrmmS/aNN1O1ivLaX+/FIgdT+Rr8l/2&#10;6f2K7L4TfsdfCvW9KghOt+Eo47HxBPEPmm+1t5jO2M52XLbRz0kr6C/4JC/HoePPgXe/D7ULhH1f&#10;wdPttwzfPJYzMXQ8/wBx/MT6bKAPtfx/4GsPiR4N1Xw1qk15b2GpQfZ5pNOuGt51XOfkkXlTxX4X&#10;ftHeHtc+FP7Y+qfDOw8YeJ08Px6vZWtuP7bnkmS3uFhb77N97bJX77V+Ff7dX/KTXVf+w1of/pPa&#10;UAfs18IfhHo3wV8IJ4b0K71W9sVnkuPM1i+e7n3P1/ePziu6oooAKKKKAP51/wBvz/k8j4sf9hp/&#10;/QEr9Y/2dP22PgZ4S/Z/+Gmiav8AEzQrHVdN8N6daXdrLK+6GVLWNXQ/L1DDFfk5+35/yeR8WP8A&#10;sNP/AOgJX6ffs/8A/BOj9nzxz8Cfh14i1vwF9r1fVvD2n315cDVr2PzJpLdHdtqzBRlj2FAHs037&#10;e/7PckUi/wDC1/D3zKy/61//AImvwM+F7bvi74SYfdbXbT/0oSv3Im/4Jgfs1RwyMvw66K3/ADGb&#10;/wD+P1+GvwtUJ8W/CIH3V1yzH/kwlAH9PNfEv/BRz9uS6/Zg8P6d4Y8IiF/HuvQPNHdS7XXTbUNt&#10;84o3DOzbggPHysT6H7ar8D/+Co+pXGqftveNbe6kDQWcWn2sIGF2xfZIXx/307UAfWn7NP8AwT3v&#10;v2kfBulfFD4++N/E3iC/1+IahY6THqLL5dvIAUkkds4LLtYJHtCrs/3Rlftb/wDBO0/s8+Br/wCK&#10;PwN8T+JtH1DQoftGoWCag/mC1HMksUq7X+T7zKc/KDX6c+FbCz0nw3pVjp7brG2tIobdt2792qAL&#10;z34p/ijRLXxJ4c1XSb5PNsb60ltZ4/7yOhVh+RoA+GP+CaP7dl/8f7WX4deOpvtHjfSrVrq11V8K&#10;2pW6kBt4/wCeybuf7y8/3q6f/gqB+1Trn7OPwq0fSvCdx/Z/ijxXNPBFqA+/aW0aL50kfpJmSJVP&#10;bdmvzg/4Je3M1n+3D4FhhlaKOddQilVW+8n2KdsH15Va/S//AIKQ/sg6x+1N8OdGuvCrRN4s8Myz&#10;zWdjO4QXsUoQSwhyQqt+7RlLemOKAPGv2Qv+CdfgD4u/BTRPiL8TtT1rxr4l8U2zX5mOqzItsjja&#10;g3K+6SRcZLMevG35a3v2cP2W7r9mX9vO78M+GfEniS68AzeEpdcNvfb2tnne4EAgdlxG7oBvBxu/&#10;nX5/+Dvj7+0b+xNejQEuNd8J2ccj40LX7EvZMc/MY0lBXBP8UZr7q/Yy/wCCrF18X/H2meBfiXot&#10;hpOq6rKtrp2s6SXjt5bg8JDLE5bYX7OGxu420AfW/wC1Z8GdG+L3wq1M6pqGtaZc6JaXWoWVzomo&#10;y2jrKsD43bDh1/2Wr8fP2BfD2o/tHftEWHg3xd4y8Wf2M9hc3brY63NE7NGuVG7J45r9wvi1/wAk&#10;s8Z/9gW9/wDRD1+GH/BNvxD4h8KftFTat4T8MDxl4htdBvpLbRPtq2bXZ+TcqysCFbbuI9cYoA7T&#10;9t34eeMf2HvjD4c/4Qv4q+Lbuzv7Q39jLe6k5ubZ1coyNtwjr0/h9iK/Tf4aaVH+2N+yN4DvPHV3&#10;qFrc61Y299e3Gg3j2MjTplSwaPG0MRkr0r4y+LP7Mn7Qv/BQL4x6LrvjjwZbfCTwXp0f2SJL+7Se&#10;4gg37pCqr88sjdtyqlfpx8PfA2lfDHwRoXhTQ4fs2kaRaRWVtEeuxFxk+rHqaAPwb+CNvrPjv9rz&#10;Q/hxqvjLxS/h668Ry6bKY9YmWdoUeQfez1O3mv1P/bU+DuqaL+xJqHhL4e/8JPqGq6K1j/ZiadcT&#10;XOoz4ukV9zLmSTCSSMf92vy8/Ze/5SNeGv8AsdLn/wBGzV+/tAH5p/tEfsCaT8Ff2cfFnjW0+Knx&#10;I1DxDoelfaQs+t7baWYbQSYwm5V5+7v/ABr5q/4J2/CKf9rbxn4v0jxb8QvHGnQaTYRXUEmj6y8b&#10;MzS7Tu8wPxX6g/t+f8mb/Fj/ALAr/wDoaV8Af8ERP+SqfEv/ALAtv/6PoA+gPg/+zL4h/Z+/bu0O&#10;00TVvHHij4dv4VnubjVPEFy9xbQ3bO8fkmQBY9/yowXG756+5fGHirT/AAP4U1nxFq8wt9K0mzlv&#10;rub+5FGhdj+Qrar4h/4KffEDULrwL4O+DHhyby/E/wASdXg04qr8paLIu8t7GRowefu76APzo/Z5&#10;/a41fwZ+21b/ABT8QTTQ2fibU5Y9Zid9q/Yrp8Drj5Iv3Tj/AK5V++aOsiBlO5TX4x/8FUv2U9K+&#10;DifDnxV4Wgij0E6ZB4avFhQL/pFvF+5mfH8UkY5/65V96/8ABN747/8AC8/2Y/D7XlwkniHw4Boe&#10;ojfudvKUCKVs8/PFs5/vbqAPb/i98JNG+NPg9/Dmu3eq2dg88dwZNHvntJ9ydP3ic4r8Qvhr4f13&#10;W/22bX4R634x8TNoi+K7nRZ/set3Ak8qKWRcK5PfZ1xX771+Fnw1/wCUtEv/AGUbUv8A0onoA/a/&#10;wB4G0/4b+DtK8M6XLeXGn6bB9nhkv7hp52XOfnkbljzXSUUUAFFFFABRRRQAUUUUAeRfFb9k74R/&#10;G7fJ4y8BaRqt43W+SL7Nd+v+viKyfrXyH8QP+CLHw91mZ5vB3jfXfC7t8wt7+GPUYV+n+qb82Nfo&#10;zRQB+KvjL/gjR8YdFZW0DXvDPiSFsD/j4ltJV65JV49uP+BV434j/wCCb37RnhmZI5fhrf3qyMwV&#10;9Ou7e5Hy9z5ch257Zr+g6vkv9tX9vnTv2PdT0DSpPCFx4q1TWIHuolS9W1ijRXCfM2xzn/gNAH4+&#10;ad+xH8d9U1C6s7f4T+KRNattlabTnhj64+V3wr/8BNX/APhgP9oX/ok/iH/v0n/xVfTvib/gtf8A&#10;ES8Zv7A8B+GdLj8wkHUJbi7bZ2HytFz715Drn/BVn9o/Vpo2t/Ftjo6qOUsdGtSre582NzQBDo3/&#10;AASs/aR1W88mbwVbaUm3d9ovNZtPL+n7uVz+len+Gf8Agi/8WtRhWbXfFPhXQkMe7y1mmuZFbP3W&#10;xGq9O4avA/EH/BQj9oXxO8rXfxS1i3E0flMunCK0G3px5SLtb/aHNeV+Jfjb8QPGhY+IPHHiPWw0&#10;fksuoatPMGTOdp3OeKAP0Cb/AIJn/AT4TxMfiv8AtB29vOu4PaWctrYSbgBkBZGldsE/3am/4T//&#10;AIJ/fAV5G0bwvefE/VY2baZbSa9TIJ4/0kpDj3VTX5gE7sknmkoA/R7x5/wWI12x0waR8J/hzong&#10;rSolEdu95+/Ma852RRhI0/8AHq+P/ix+1l8W/jgkkXjPx1q+q2Lfe09JRbWh4x/qIgsf6V5DRQAU&#10;UUUAFFFFAD0dkdWX7y/NX9MvwM+Idp8V/hD4P8XWlwlzDq+l2900i4H70oBIuB0KvuUiv5l6+g/g&#10;B+3N8XP2a9LOj+Etdhk0BpDMNI1O3FzbRuWyxQHDJnvtP60Af0S0V+OWg/8ABbD4jW0ONa8AeGdS&#10;k8zO6yluLYbPTDNJz719Y/sgf8FMtO/am+Jn/CES+A7nwxqclrLdw3Cait3CyxgFg37tCp59DQB9&#10;uUUUUAFFFFABRRRQAUUUUAFFFFABXxv/AMFH/wBjy5/aa+GlnqnhmFZfHXhrzHsYSwT7bbtgyW+f&#10;73yhkz/F/vV9kUUAfz//ALGP7TOtfsT/ABp1BPEOm38eg3hGn+ItGli8q5gKMdsgR8fvIyW+U9QW&#10;Fftv8Lf2h/h18adItdR8G+L9K1pZ4/M+yxXSLcxcZxJCxDow9xWF8av2RfhN+0GXn8beD7PUdTMf&#10;lrq0G62vEHb97GQWx23ZFfNtz/wRn+Ck93LND4g8a2qliyQw6hb7YwewLWxP60AH/BW34j+F5v2Z&#10;L3wvH4k0qTxFNq9m6aVFeo1yyoxLnywdwA96+Tf+CLLf8ZReJR/1KVz/AOldpX2R4V/4I/8AwG8P&#10;3jT6l/wk3ihGYN5OqamqJxnP+ojjbn619SfDH4GeAPgzYfZPBHhHSPDURXa8ljaqs0g6/PKcu/8A&#10;wI0Ad9X4AXEsNn/wU2muLiaO3gh+KxkkmmcKkajVcksx4AFfvR4m0KLxP4f1HSZrq8sor62ktmuN&#10;PuGgniDrt3RyLyjjPDDpXyLdf8ElP2f72Z57my8RzTSMzvJJrLlmY8kkkUAfRHxYsvhn478EfYPi&#10;BL4f1LwrdbbgR6tcxrBLs+dXViw6deK5j9kX4/yftL/CZ/Gb6fDpsLareWNvHA7MrQxPtSQ7uQxW&#10;vHG/4JG/s+OFVtP8Qso6Z1l/8K96+Hn7NHgv4VfBi++GHhtdR0/wxeRXUUrLfP8AaR56kSMsv3kb&#10;ngjpQB8tfB7/AJTBfGz/ALFKD/0XplfUP7TP7Ofhr9qD4Y33g/xGjQFj59jqMSBprK4A+WRc/ky/&#10;xCvHbf8A4JdfBiz1iTV4brxhFqsn375PEMyzt9XHPavrxI9iKv8AdoA/mq+J3gbx7+zX4u8U+AfE&#10;C3OjXl1ELW+gRv3GoWwlWSORT0dC8asp9vXNf0A/sn/8mvfCL/sU9K/9JI6wv2kf2PPhx+1PaWCe&#10;NdPuU1GwV47TVdOm8m6iRs/JuwQy5O7awPP416f8PPBln8OPAXh7wnp001xp2h6fBptvJdMGleKK&#10;NY1LkADdheeKAPzN/wCC4s0cknwdjV181V1Ziu75sH7H2/CvsH9gvxTo6fse/DiNtWsPM0/RUa8X&#10;7Um62+Zz+85+Tj1pvxt/4J+/Cn9oDx1deLvGY8QXuqXCpHti1Z0ggRUChY4+Qi/Lk4/i5rhF/wCC&#10;Rv7PiBsaf4hXPXGsv/hQB2Pwx+L/AIZ0b9p6f4J/DbRdCXwxFoU3ivVNR067MhF3LcBWRQuVLHcj&#10;N838VeQf8Fpf+TYPDP8A2Nlv/wCkl1XvPwA/YT+Fn7MvjO78UeB7XVbfVLqxfT5WvL5p0MTOjn5S&#10;Ou6Naz/jV/wT9+FPx/8AG174o8Y/8JBe6jclG8mLV5UtotsaR/u4+QmVRc4oA+VP+CbPwX0T9oP9&#10;gn4jeBdeCrb6n4kuViuQod7SYWlqYp1H95G59+lfG/wZ+IvjH/gnx+1VcQ61bzJJpVydL1/TIz8l&#10;9ZMyndHnGcrsljb/AHe2a/XP4K/8E/fhT8APG1l4o8Hf8JBZajamRhDLq8r20u6N4/3kfAfCu2M1&#10;qftBfsNfCn9pXxLYa/4z0q7fWLS2+xrdaddm2aSINuVXx97blsfU0Ae1+EfFeleOfDOleINDvE1H&#10;R9Tt0u7S7j+7LE43Kwr88vjR4Zsf27f+CgCfDC/ubub4dfDfSZZtTWxuPL829fbuCuPutukijPf9&#10;xJX1X8PP2Mfh78Lfhh4o8AeHZtdsvD/iFt10Bq0nnREf88X48v321wfhj/gmR8G/BviCLW9Hk8V2&#10;WprMszXEWvTK0pDh8PjG4EjmgDnNT/4JHfAm4sLqK0h8QQXUkZWKaXVndVfHyuV43YNfmt+x58Tb&#10;79j/APbEtbfX51sLSHUJ/DHiEOvyxxGXy2Y/7kqJJ/wCv3f8f+BrH4keDtV8NanNeW1hqUH2eabT&#10;rhredVzn5JF5U8V8qXn/AASY+AWpXMt1d2niO6upmLyTy607u7HqSSOaAPs1HDqGU7lPQivwq/bj&#10;vLab/gpTrVwtxC0MWtaKrybhtUrBahsntjHNfsx8G/g1oHwL8CweEvDU2oy6RDI8sX9pXr3Mqbsf&#10;KHb+EY4FfOmrf8EofgRrup3GoalB4m1C+uGMk11c65LJJKx6lmbJJoA+q7rxv4dtNNh1G413TbfT&#10;5uIryW9iWGTP91i2D0ryj9lT9om4/aO0jx7rP2G0s9L0TxTeaDp8lq7O1zbwqjLO+ejMJOgryL/h&#10;0Z+z3t2/2f4h2j+H+2X/AMK+g/gB+zv4M/Zp8HXHhjwRa3NrpVxePqEovLgzyNMyIhO4/wCzGtAH&#10;qFRvIsKbmfavq1SV558cvgd4Y/aG8CS+EPF0d3Lo0k8Vyy2Vw0Em9GyvzCgD8E/259RtNa/a3+KN&#10;9p9zDfWc2syeVcWsqyRvhVBwy8Hmv3H/AGOte07Xf2XPhXJpt7b3qw+GdPtnaBw22WO3RJEP+0rD&#10;aa8R/wCHRH7PX/QO8Q/+DZ/8K9D+Bn/BP/4Tfs7eO4vF3g621e31iKCS3VrvUGmj2OMN8pFAHv8A&#10;r+s2Og6Pd32pXtvp9nDG0klzdSrFHGoHVmbgV/Mv8PL23sPib4bvbmdLezg1e2mlmf7qoJlJY/QV&#10;/Qf+0Z+yN8Pv2pToP/Cd2+o3A0XzxaLYXrW/+t8vfux97/VLXiv/AA6G/Z6/6B3iD/wbv/hQB9l6&#10;fqVrq1qlzZ3EV1byKJElgcOrKeQQR61+Pv8AwWJ/Z91HQPitYfFfT7J30LX7aKx1G4QZ8q+iXau/&#10;+6HhWPH/AFzav0j/AGc/2R/AH7LX9vDwNDqMI1oQfaxf3rXGfK8zZtz93/WtXrOt6Dp3ifSLvS9W&#10;srfU9Nu4zDcWd5EssMyHqrq2QwoA+av2Af2oND/aA+Bnh+zW8t4vF+gWUOnarpjOFlzGiotwqf3J&#10;AM8d8iuj/bE/ag8N/s4fCXX7291e1i8UXFjLFo+krMv2ua4dSqOIx8wRT8xfpxXmnir/AIJQfBDW&#10;9dOraIfEngi983zQfDup+WseeyCRH2D6VL4V/wCCU/wO0TWjquuxeIfHN8ZfNMviPVDKH6YDiNU3&#10;9O9AHyT/AMEff2b9T1f4h3nxj1izlg0TSYJbPRpZU2i7u5AUldM9Vjj3qT/ek/2Wr7g/a6/ajb9n&#10;P4h/BfT59StdK0HxLrMsGs3V5BvSOzQRhm35+TDzJk/3c19I6Ro9loGm22n6baw2FhboI4LW2iEc&#10;USDoqquAorzL4/8A7L/w8/aY0qwsvHmhPqbad5jWV1BcPBPbF9u/YyEddiZB44oA7q+fw3428MNN&#10;df2Xr3hy6i8xpJfKubSeLrnJyjLX4peBfh54Z+In/BTTS7P4NwJJ4K07xRbatDJbJutobe3ZJrho&#10;yOFh8xHWP/eSvuq0/wCCR3wntLZ7CLxh4/XRJJ/Nl0ddYiW2l5ztZVhGenXrX0j8Dv2aPh1+zroc&#10;um+A/DsGj/aMfaLxmaa6ucdPMlfLEf7P3R6UAdR8Wv8AklnjP/sC3v8A6IevxZ/4JEf8nkad/wBg&#10;W+/9AWv18+Pf7OXhP9o7QbHRvFs2rrp9nK8gh0vUHtPN3LgiTb99frXhOmf8EnfgNo13HeWEPiez&#10;u4zuS4t9ckjkX6MoBoA+zKKxfCXhm18GeGNJ0GxluJrPTLOKzgkvJmmmZI0CqXduWbAGSa534xfC&#10;HQ/jh4Ll8LeIbjUrfTZpUmdtJvXtJW29t687eeRQB+H37L3/ACka8Nf9jpc/+jZq/f2vi21/4JJ/&#10;AC0mWaGy8RwzxtuSRdZdWUjuCBX1d4A8DWPw38HaV4a0ya8ubDTYPs8M2o3DXE7LnPzyNyx5oA8j&#10;/b8/5M3+LH/YFf8A9DSvgD/giJ/yVT4l/wDYFt//AEfX6H/tA/sh+BP2mLnT5fG0utvFYxNClrp2&#10;pvbQOC27LovDNnvXmPhT/glz8EvA2u2usaGnibT9QtpVlSWDXJYzwc4O3Hy8UAfX1fmD4Z+GGg/8&#10;FHP2xfiv4i8Uz6hdfDfwXHF4f0ZdOu/KEsocjeki9VLRzSf9tY6/QP4xfCHRPjh4Ll8LeIbjUrfT&#10;ZpUmdtJvXtJW29t687TnkV4x8Jv+Cdnwl+Cni/T/ABJ4UbxHY31nOtwsZ1mXyJWXOPMjGBIvPQ0A&#10;eS/FX/gkp8Jj8N/Ep8G2+tQ+Ko7CWTS2utTeaP7QqEoGTvk/LXxh/wAEofj1/wAKi/aL/wCEU1O6&#10;S20LxrGunP5vCreoSbU592Z4/wDtrX7I/F/4Q6L8a/B8nhrXrvVbTT2nS4L6RfPaT7l6DenOPavm&#10;Uf8ABIv9ntW3f2f4h3dd39sP/hQB9qV+EHwx1rTn/wCCpba19vtk0tviBqFx9sllEcWwzzndubAx&#10;X7S6X8JtJ0T4Ur8Pra+1VdFXTpNLW6a+dr5YnVlLCf72/wCbhu1fMp/4JFfs9NydP8QfjrD/AOFA&#10;H1T4q+JXhrwZokmqavrdhZ2y2z3SGW6RTMiLuOzJ+f8ACvyrP/Bbrxvk4+Gvh/H/AF+zf4V9WN/w&#10;SN/Z7cKG0/xC2OmdYf8Awq9F/wAEnf2c440VvC2pSkAAyPrNzub3OHAyfYCgD7FooooAKKKKACii&#10;igAooooAK/IH/gt3/wAlU+Gv/YFuf/R1fr9X5Af8Fu/+SqfDT/sC3H/o+gD81qKKKACiiigAopyI&#10;zvtVdzelSfZpv+eT/wDfJoAhoqb7NN/zyf8A75NH2ab/AJ5P/wB8mgCGipvs03/PJ/8Avk0fZpv+&#10;eT/98mgCGinOjI+1l2t6U2gAooooAK+1v+CRH/J5Gnf9gW+/9AWvimvtb/gkR/yeRp3/AGBb7/0B&#10;aAP3SooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACvjj9vrwT4d8TXvg641jQ&#10;dM1W4jiuo0lvrOOZ1X5DtBZSQM84oooA8a/Zu+CPw61n4lxW9/4B8MX0H2aZvKudGtpFyF4OChFf&#10;XP8AwzH8Hf8Aok/gf/wnLP8A+N0UUAbHhP8AZ4+FWj6l9psPhl4OsbkRlRNbaBaRuAcZGRGDXYf8&#10;Km8D/wDQm+H/APwVwf8AxFFFAE2nfDvwpo97HeWHhnRrG7jzsuLawijkXIIOGCgjjiug+yw/88Y/&#10;++RRRQAfZYf+eMf/AHyKPssP/PGP/vkUUUAH2WH/AJ4x/wDfIo+yw/8APGP/AL5FFFAHP6j8O/Cm&#10;sXsl5f8AhnRr67kxvuLmwikkbAAGWKknjiof+FTeB/8AoTfD/wD4K4P/AIiiigDj/Fn7PHwq1jUv&#10;tN/8MvB19cmMKZrnQLSRyBnAyYyax/8AhmP4O/8ARJ/A/wD4Tln/APG6KKAPlb9qX4IfDnQ/HtjB&#10;p3gDwvp8LacrmO10a2jUtvfnCoOfeuj/AGGfh/4X0L4wXl7pvhvSNOvI9JnCXFpYxRSLmWMHDKoI&#10;yOKKKAPvmiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigD//2VBLAwQKAAAAAAAAACEAyuZ6p68eAACvHgAA&#10;FQAAAGRycy9tZWRpYS9pbWFnZTIuanBlZ//Y/+AAEEpGSUYAAQEBDsQOxAAA/9sAQwADAgIDAgID&#10;AwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU&#10;/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQU/8AAEQgAXQD/AwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgME&#10;BQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEV&#10;UtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh&#10;4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALUR&#10;AAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDTh&#10;JfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJ&#10;ipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz&#10;9PX29/j5+v/aAAwDAQACEQMRAD8A+rP2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYq+0&#10;/wBkP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKgDxmH/lFLd/9lHi/wDSV69Y/Z//AOTI&#10;/gT/ANly0/8A9CNeTw/8opbv/so8X/pK9esfs/8A/JkfwJ/7Llp//oRoA8/8d/8AKXm2/wCyi6b/&#10;AOjoKu6L/wApfx/2PMn/ALNVLx3/AMpebb/soum/+joKu6L/AMpfx/2PMn/s1AH6F/8ABP3/AJB3&#10;xr/7KPq//oa18t2n/JEvAX/ZyT/+j56+pP8Agn7/AMg741/9lH1f/wBDWvlu0/5Il4C/7OSf/wBH&#10;z0AeHeL/APlL3B/2USx/9GxV6r+0f/ybV+1v/wBlXh/9t68q8X/8pe4P+yiWP/o2KvVf2j/+Tav2&#10;t/8Asq8P/tvQBxP7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FfBv7Pv/JgWjf8AZXtL&#10;/wDadfeX/BQr/jw+A3/ZUtH/APRdxQB8x/Gb/klv7Y//AGUvRv8A0ptK8A/4KLf8pAI/9zQ//RMN&#10;e/8Axm/5Jb+2P/2UvRv/AEptK8A/4KLf8pAI/wDc0P8A9Ew0Afo//wAFI/8AkjPhD/seNE/9KK/P&#10;L9oD/lLDF/2Nemfyhr9Df+Ckf/JGfCH/AGPGif8ApRX55ftAf8pYYv8Asa9M/lDQBQ1X/lLp/wB1&#10;Fj/9HrXrn7SH/JtP7Xf/AGV1P/QrevI9V/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3oA9n/4&#10;Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX/wBGvXqH/BFH/k23xh/2Nk3/AKR2teX6P/yQ7wl/&#10;2cNL/wCjXoA8V8Sf8peT/wBj7B/6ElM0f/lL3J/2USf/ANHPT/En/KXk/wDY+wf+hJTNH/5S9yf9&#10;lEn/APRz0Afot+1h/wAnQfss/wDYw3//AKSV8r2H/JEdA/7OHf8A9HV9UftYf8nQfss/9jDf/wDp&#10;JXyvYf8AJEdA/wCzh3/9HUAR/tCf8kk/bb/7HTTv/adek/8ABE//AJIH42/7GL/23irzb9oT/kkn&#10;7bf/AGOmnf8AtOvSf+CJ/wDyQPxt/wBjF/7bxUAeGftAf8mZftD/APZb7v8AlHWZ+z7/AMmO/Cr/&#10;ALLZY/zhrT/aA/5My/aH/wCy33f8o6zP2ff+THfhV/2Wyx/nDQB91/sgf8nCftT/APY22v8A6TV8&#10;R/tBf8m0ftYf9lnk/wDRtfbn7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm0ftYf9lnk/8ARtAHmfh/&#10;/lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqs+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0kioA/&#10;Tj9kP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKvtP9kP/AJLv+1F/2OUH/pIlfFn7Qn/J&#10;uX7Wn/ZU4P8A0GKgDxmH/lFLd/8AZR4v/SV69Y/Z/wD+TI/gT/2XLT//AEI15PD/AMopbv8A7KPF&#10;/wCkr16x+z//AMmR/An/ALLlp/8A6EaAPP8Ax3/yl5tv+yi6b/6Ogq7ov/KX8f8AY8yf+zVS8d/8&#10;pebb/soum/8Ao6Crui/8pfx/2PMn/s1AH6F/8E/f+Qd8a/8Aso+r/wDoa18t2n/JEvAX/ZyT/wDo&#10;+evqT/gn7/yDvjX/ANlH1f8A9DWvlu0/5Il4C/7OSf8A9Hz0AeHeL/8AlL3B/wBlEsf/AEbFXqv7&#10;R/8AybV+1v8A9lXh/wDbevKvF/8Ayl7g/wCyiWP/AKNir1X9o/8A5Nq/a3/7KvD/AO29AHE/s+/8&#10;mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FfBv7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9&#10;lS0f/wBF3FAHzH8Zv+SW/tj/APZS9G/9KbSvAP8Agot/ykAj/wBzQ/8A0TDXv/xm/wCSW/tj/wDZ&#10;S9G/9KbSvAP+Ci3/ACkAj/3ND/8ARMNAH6P/APBSP/kjPhD/ALHjRP8A0or88v2gP+UsMX/Y16Z/&#10;KGv0N/4KR/8AJGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDQBQ1X/lLp/3UWP/ANHrXrn7SH/JtP7X&#10;f/ZXU/8AQrevI9V/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3oA9n/wCCKP8Aybb4w/7Gyb/0&#10;jta8v0f/AJId4S/7OGl/9GvXqH/BFH/k23xh/wBjZN/6R2teX6P/AMkO8Jf9nDS/+jXoA8V8Sf8A&#10;KXk/9j7B/wChJTNH/wCUvcn/AGUSf/0c9P8AEn/KXk/9j7B/6ElM0f8A5S9yf9lEn/8ARz0Afot+&#10;1h/ydB+yz/2MN/8A+klfK9h/yRHQP+zh3/8AR1fVH7WH/J0H7LP/AGMN/wD+klfK9h/yRHQP+zh3&#10;/wDR1AEf7Qn/ACST9tv/ALHTTv8A2nXpP/BE/wD5IH42/wCxi/8AbeKvNv2hP+SSftt/9jpp3/tO&#10;vSf+CJ//ACQPxt/2MX/tvFQB4Z+0B/yZl+0P/wBlvu/5R1mfs+/8mO/Cr/stlj/OGtP9oD/kzL9o&#10;f/st93/KOsz9n3/kx34Vf9lssf5w0Afdf7IH/Jwn7U//AGNtr/6TV8R/tBf8m0ftYf8AZZ5P/Rtf&#10;bn7IH/Jwn7U//Y22v/pNXxH+0F/ybR+1h/2WeT/0bQB5n4f/AOUTPij/ALKLD/6TxVWi/wCUUT/9&#10;lKf/ANJIqs+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKgD9OP2Q/8Aku/7UX/Y5Qf+kiV8&#10;WftCf8m5ftaf9lTg/wDQYq+0/wBkP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKgDxmH/l&#10;FLd/9lHi/wDSV69Y/Z//AOTI/gT/ANly0/8A9CNeTw/8opbv/so8X/pK9esfs/8A/JkfwJ/7Llp/&#10;/oRoA8/8d/8AKXm2/wCyi6b/AOjoKu6L/wApfx/2PMn/ALNVLx3/AMpebb/soum/+joKu6L/AMpf&#10;x/2PMn/s1AH6F/8ABP3/AJB3xr/7KPq//oa18t2n/JEvAX/ZyT/+j56+pP8Agn7/AMg741/9lH1f&#10;/wBDWvlu0/5Il4C/7OSf/wBHz0AeHeL/APlL3B/2USx/9GxV6r+0f/ybV+1v/wBlXh/9t68q8X/8&#10;pe4P+yiWP/o2KvVf2j/+Tav2t/8Asq8P/tvQBxP7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f&#10;/wBF3FfBv7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/APRdxQB8x/Gb/klv7Y//AGUvRv8A&#10;0ptK8A/4KLf8pAI/9zQ//RMNe/8Axm/5Jb+2P/2UvRv/AEptK8A/4KLf8pAI/wDc0P8A9Ew0Afo/&#10;/wAFI/8AkjPhD/seNE/9KK/PL9oD/lLDF/2Nemfyhr9Df+Ckf/JGfCH/AGPGif8ApRX55ftAf8pY&#10;Yv8Asa9M/lDQBQ1X/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QrevI9V/5S6f8AdRY//R6165+0&#10;h/ybT+13/wBldT/0K3oA9n/4Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX/wBGvXqH/BFH/k23&#10;xh/2Nk3/AKR2teX6P/yQ7wl/2cNL/wCjXoA8V8Sf8peT/wBj7B/6ElM0f/lL3J/2USf/ANHPT/En&#10;/KXk/wDY+wf+hJTNH/5S9yf9lEn/APRz0Afot+1h/wAnQfss/wDYw3//AKSV8r2H/JEdA/7OHf8A&#10;9HV9UftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HUAR/tCf8kk/bb/7HTTv/adek/8ABE//&#10;AJIH42/7GL/23irzb9oT/kkn7bf/AGOmnf8AtOvSf+CJ/wDyQPxt/wBjF/7bxUAeGftAf8mZftD/&#10;APZb7v8AlHWZ+z7/AMmO/Cr/ALLZY/zhrT/aA/5My/aH/wCy33f8o6zP2ff+THfhV/2Wyx/nDQB9&#10;1/sgf8nCftT/APY22v8A6TV8R/tBf8m0ftYf9lnk/wDRtfbn7IH/ACcJ+1P/ANjba/8ApNXxH+0F&#10;/wAm0ftYf9lnk/8ARtAHmfh//lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqs+H/+UTPij/sosP8A&#10;6TxVWi/5RRP/ANlKf/0kioA/Tj9kP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKvtP9kP/&#10;AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKgDxmH/lFLd/8AZR4v/SV69Y/Z/wD+TI/gT/2X&#10;LT//AEI15PD/AMopbv8A7KPF/wCkr16x+z//AMmR/An/ALLlp/8A6EaAPP8Ax3/yl5tv+yi6b/6O&#10;gq7ov/KX8f8AY8yf+zVS8d/8pebb/soum/8Ao6Crui/8pfx/2PMn/s1AH6F/8E/f+Qd8a/8Aso+r&#10;/wDoa18t2n/JEvAX/ZyT/wDo+evqT/gn7/yDvjX/ANlH1f8A9DWvlu0/5Il4C/7OSf8A9Hz0AeHe&#10;L/8AlL3B/wBlEsf/AEbFXqv7R/8AybV+1v8A9lXh/wDbevKvF/8Ayl7g/wCyiWP/AKNir1X9o/8A&#10;5Nq/a3/7KvD/AO29AHE/s+/8mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FfBv7Pv8AyYFo&#10;3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FAHzH8Zv+SW/tj/APZS9G/9KbSvAP8Agot/ykAj/wBz&#10;Q/8A0TDXv/xm/wCSW/tj/wDZS9G/9KbSvAP+Ci3/ACkAj/3ND/8ARMNAH6P/APBSP/kjPhD/ALHj&#10;RP8A0or88v2gP+UsMX/Y16Z/KGv0N/4KR/8AJGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDQBQ1X/l&#10;Lp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQrevI9V/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3&#10;oA9n/wCCKP8Aybb4w/7Gyb/0jta8v0f/AJId4S/7OGl/9GvXqH/BFH/k23xh/wBjZN/6R2teX6P/&#10;AMkO8Jf9nDS/+jXoA8V8Sf8AKXk/9j7B/wChJTNH/wCUvcn/AGUSf/0c9P8AEn/KXk/9j7B/6ElM&#10;0f8A5S9yf9lEn/8ARz0Afot+1h/ydB+yz/2MN/8A+klfK9h/yRHQP+zh3/8AR1fVH7WH/J0H7LP/&#10;AGMN/wD+klfK9h/yRHQP+zh3/wDR1AEf7Qn/ACST9tv/ALHTTv8A2nXpP/BE/wD5IH42/wCxi/8A&#10;beKvNv2hP+SSftt/9jpp3/tOvSf+CJ//ACQPxt/2MX/tvFQB4Z+0B/yZl+0P/wBlvu/5R1mfs+/8&#10;mO/Cr/stlj/OGtP9oD/kzL9of/st93/KOsz9n3/kx34Vf9lssf5w0Afdf7IH/Jwn7U//AGNtr/6T&#10;V8R/tBf8m0ftYf8AZZ5P/Rtfbn7IH/Jwn7U//Y22v/pNXxH+0F/ybR+1h/2WeT/0bQB5n4f/AOUT&#10;Pij/ALKLD/6TxVWi/wCUUT/9lKf/ANJIqs+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKgD&#10;9OP2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYq/Rn4J/BPUPhb8Rfi74ivdStb238a67&#10;HqtrDArB7dFhEZR88E5GeK8J+JP7BHiHxz8L/jN4Wh8VaZaT+O/F8fiS2uJLeRktYlC/u3A5LfL1&#10;HFAH57Q/8opbv/so8X/pK9esfs//APJkfwJ/7Llp/wD6Ea94i/4JjeKB+x9N8G/+E20j+0X8Upr4&#10;1MWsvk+WIWj8vbnO7LZz04rsPhz/AME//Engf4CfD34fzeK9Kubvwx8QrbxlNeJBII54IicwqDyH&#10;Oep4oA+F/Hf/ACl5tv8Asoum/wDo6Crui/8AKX8f9jzJ/wCzV9c+If8Agmt4n1v9tKL43R+MtIj0&#10;xPFNrr39lG2lMxiikjYx7vu7iEI9Oam0/wD4Jv8AiWz/AG1v+F3v4z0ltMHiF9Z/soW0nn+Wc/Ju&#10;6buevSgD0z/gn7/yDvjX/wBlH1f/ANDWvlu0/wCSJeAv+zkn/wDR89fd/wCzX8DNQ+B9r49i1DVL&#10;XVD4j8UXuvwm2jZPJjnYFY2z1YY5I4rx+D9iTxBH4A8OeHz4m0sT6X8VG8fyTCKQq9sZJH+zjuJP&#10;nHPTg0Afn/4v/wCUvcH/AGUSx/8ARsVeq/tH/wDJtX7W/wD2VeH/ANt69u1n/gmx4n1b9tOP43p4&#10;y0hNMTxRb67/AGUbeUzGKN0Yx7vu7iFI9K7D4nfsIeIfiB8LPjR4Th8UaXaT+O/GSeJba5eGRltY&#10;l8vMTgclv3Z5HHNAHxX+z7/yYFo3/ZXtL/8AadfeX/BQr/jw+A3/AGVLR/8A0XcVwfw5/wCCdniT&#10;wL+zlZfDWbxhpVzfW/jaz8U/bkt5FjaKHbmLaedx28HpzX0R+0z8CtR+Olt8Oo9O1S10s+F/F9l4&#10;knN0jN50UCSho129GPmDBPHBoA+F/jN/yS39sf8A7KXo3/pTaV4B/wAFFv8AlIBH/uaH/wCiYa/Q&#10;7x1+xL4h8W+D/jlo8PiTTIJfiD4rsfEFnK8UhW1iglhdo5MdWIiIGOORXnP7Tv8AwTR8U/Hn9o//&#10;AIWXYeM9I0uyVdPC2NzbSvIfs8aK2WHHJQkfWgD1f/gpH/yRnwh/2PGif+lFfnl+0B/ylhi/7GvT&#10;P5Q1+rP7UvwM1D4/+BdE0HTtTttKmsPEFhrDzXSM6ulvJvZAF7nsa+ZviV/wTc8T+OP2xF+M9t4y&#10;0m104azaamNMltpTNsh2ZXcOMnYfzoA+MNV/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3r2y9&#10;/wCCaXie5/bQ/wCF2J4z0kaZ/wAJQmvf2U1tL53liQOY933d3GM9K7L4ofsH+IfH/wALPjV4Th8U&#10;aZaT+PfGy+KLW5khkZbWEGM+U4HJf5DyOOaAOI/4Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX&#10;/wBGvX2J+wb+ylq37Ifwu1zwpq+vWfiCfUNZfU0uLKF41RWghj2kNznMRP4iuOsv2HfEFr8PtF8P&#10;HxPppnsPia/jt5hBJte3Z2b7OB13/N16UAfAXiT/AJS8n/sfYP8A0JKZo/8Ayl7k/wCyiT/+jnr7&#10;H1X/AIJseJr/APbS/wCF2p4y0ldM/wCEjj1v+ymtpfO8tSDs3fd3cdelMsf+Ca/ii0/bTb43Hxlp&#10;DaYfFEmu/wBlC2l87ymdmCbum7Bx6UAepftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HV96&#10;fGX4Gah8Tfi38IfF9pqdtZWvgnU7m+ubaZGZ7lZIfLCoRwCDzzXj1v8AsPeIIPAGm+Hz4n00z2vx&#10;Nbx203kSbWty+77OB13+/SgD5o/aE/5JJ+23/wBjpp3/ALTr0n/gif8A8kD8bf8AYxf+28Vem/Er&#10;9hvxB468GfHzRIPE+m2snxI1611e0lkgkIs0i25SQD7xO3qOK6v9gz9kvV/2Q/h34g8N6xr9l4gl&#10;1LU/t8c9lC8aovlIm0hu+Vz+NAHwp+0B/wAmZftD/wDZb7v+UdZn7Pv/ACY78Kv+y2WP84a+u/iL&#10;+wB4j8cfAz4meA4vFel2134s+IE3jGC7e3kMdvA4XELAclxt6jiqvw4/4J5+JPA3wB8IfD2Xxdpd&#10;1eaH4+t/F8l6lvII5YY/LzCAeQ52HnpzQB3X7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm0ftYf9ln&#10;k/8ARtfpN8EvgbqHws+Jnxf8T3mp219b+N9ai1S2ggRle2VIthVyeCT14rwT4k/8E/fEXjj4WfGP&#10;wnB4s0y2n8deO28W21xJbyFbWEvu8lwOS/uOKAPgjw//AMomfFH/AGUWH/0niqtF/wAoon/7KU//&#10;AKSRV9q6b/wTM8U2P7HGr/Bc+NNIfUr3xRHry6oLaUQrEsSIYyvXdlSfSof+HY3ipP2On+DS+NNH&#10;bUz4qbxANTNtKIfLMKR+Xt+9uypOenNAHq37Vvwg+OHjj4n6NrPw58RXVpoujwLqK2zy2qYu8mBo&#10;7XemRIYJJZC026PcseB1rY8SeE9Q/aC+Ouq/D3W/EWqw/D7wNpdkdTsLK7a1m1+9uULD7TJFtJiV&#10;EBKoV3M7ZGAK+oq+TviT4wuPgR+2t4TnsI/7RsPipYjTdSspHMYtriyBMVyjDOSUk2FSOiggigDv&#10;vCP7MyfCH4i6JrHw21q80DwoUlg13wrf3txe2d0pGY5rcSuxhnV+rA4ZTgjoa43SPBY/a1+I/jq/&#10;8Z3eqf8ACvfC+qy+HNK8L2eoS2kF5NEqG4urryWVpD5hAjUttUIDjJNbPjf4yeIta/ah+H3wv0a4&#10;/wCEf06S2m1/VL1FWeS+hh4FoAwHlqzEFnBJIGAB1rE8JeLpvgn+1z4k+GdpCNR8P+M7aTxlDvby&#10;5NNuiRHcRg4PmJIyBxnaVJI5B4AF1/wvb/sheP8AwBfeEb3VV8AeKtbt/C2oeFrq9lvILW4uNwtr&#10;q2Mzs0WJBh1DbSrZxkVyHwx+APgX44/Hj9oS88b6RPrlxpviqG1s2bUrqEQxGxgcoqxSqMbiT071&#10;1vjbxKfjd+1n4P8Ahvf2y2eheD408auVcyPfXcTeXbKemxY2fzP4txUDgVL+zXq39n/G79pRPK8z&#10;d4xgOd2P+Yfb+1AFnwv4fP7N37SHhXwZoWpalP8AD/xzpl79k0O/vZbwaVf2apIWgaViyQyROQU3&#10;Eb1BAGTXzp8ENM/Zk1nwxrd18Vdb0tPGh8S6ylyt/wCILu3mCLfzCMFEmVQNm3GAOK+hPD3iVvi/&#10;+3FqFrfW4tbP4Z6Du0+JW3me51DAkmY4G3bHHsC8/eJz2qt+xYmmN8G7/wC06PaXco8U69mWWJCx&#10;/wCJlP3KmgDr/B/w28F+IfgTrGi/AnxUvhjSdZnZf+Eg0i5kv3iYMqzGJ5nYq+xSoOflJyBkV4Xp&#10;J+G/w+/ae8C+Bfgrrer2Hi+31WWLxfFqF9dyWN/YrCzTpIbpik11v8pkMGWGZCeM4+h/2gvilffB&#10;j4A+LPGPhjTtPhvNDSO5S0uIS0EoMqB1IQoQSpI3Z4ODg9K4T9pHxOfHFz8EdDS0isJ9Z8XWF8l+&#10;x82S08iN7krH93lwnllsjCs3BzigDG8OfDnw1+0p8a/i7e/Eme/urjwjrC6NpGiLq1xZw6daLBHK&#10;t4iRyId8xckyHIwgA6Vj6NcfEP44fsyeJdA8B+NbzVtX0jxRe+G7LXnlgI1HThJ5XmXTsp3qsMpy&#10;0eHYxgg5POjq9r4K+Kfxn+LcnjXwBpOtav4EeAWeqW0ktpNeWsluJlguNrHzdpUjLZUgj5Rjnvv2&#10;E7BJPgBZ+JNkMNx4r1K912a3tohFDbmWZgkMaLwFREReAAducDOKAOj/AGVvBPjrwB8LYtH+IWr3&#10;Or67a3D20byNCYVtosRweT5aghGRFbEhL5ZsmvYqKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKAP/9lQSwMECgAAAAAAAAAhAGgPlCzZHgAA2R4AABUAAABkcnMvbWVkaWEvaW1h&#10;Z2UzLmpwZWf/2P/gABBKRklGAAEBAQ7EDsQAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcH&#10;BggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQN&#10;Cw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEI&#10;AF0A/wMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMD&#10;AgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUm&#10;JygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaX&#10;mJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4&#10;+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncA&#10;AQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6&#10;Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeo&#10;qaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhED&#10;EQA/APqz9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKvtP8AZD/5Lv8AtRf9jlB/6SJX&#10;xZ+0J/ybl+1p/wBlTg/9BioA8Zh/5RS3f/ZR4v8A0levWP2f/wDkyP4E/wDZctP/APQjXk8P/KKW&#10;7/7KPF/6SvXrH7P/APyZH8Cf+y5af/6EaAPP/Hf/ACl5tv8Asoum/wDo6Crui/8AKX8f9jzJ/wCz&#10;VS8d/wDKXm2/7KLpv/o6Crui/wDKX8f9jzJ/7NQB+hf/AAT9/wCQd8a/+yj6v/6GtfLdp/yRLwF/&#10;2ck//o+evqT/AIJ+/wDIO+Nf/ZR9X/8AQ1r5btP+SJeAv+zkn/8AR89AHh3i/wD5S9wf9lEsf/Rs&#10;Veq/tH/8m1ftb/8AZV4f/bevKvF//KXuD/solj/6Nir1X9o//k2r9rf/ALKvD/7b0AcT+z7/AMmB&#10;aN/2V7S//adfeX/BQr/jw+A3/ZUtH/8ARdxXwb+z7/yYFo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR&#10;/wD0XcUAfMfxm/5Jb+2P/wBlL0b/ANKbSvAP+Ci3/KQCP/c0P/0TDXv/AMZv+SW/tj/9lL0b/wBK&#10;bSvAP+Ci3/KQCP8A3ND/APRMNAH6P/8ABSP/AJIz4Q/7HjRP/Sivzy/aA/5Swxf9jXpn8oa/Q3/g&#10;pH/yRnwh/wBjxon/AKUV+eX7QH/KWGL/ALGvTP5Q0AUNV/5S6f8AdRY//R6165+0h/ybT+13/wBl&#10;dT/0K3ryPVf+Uun/AHUWP/0eteuftIf8m0/td/8AZXU/9Ct6APZ/+CKP/JtvjD/sbJv/AEjta8v0&#10;f/kh3hL/ALOGl/8ARr16h/wRR/5Nt8Yf9jZN/wCkdrXl+j/8kO8Jf9nDS/8Ao16APFfEn/KXk/8A&#10;Y+wf+hJTNH/5S9yf9lEn/wDRz0/xJ/yl5P8A2PsH/oSUzR/+Uvcn/ZRJ/wD0c9AH6LftYf8AJ0H7&#10;LP8A2MN//wCklfK9h/yRHQP+zh3/APR1fVH7WH/J0H7LP/Yw3/8A6SV8r2H/ACRHQP8As4d//R1A&#10;Ef7Qn/JJP22/+x007/2nXpP/AARP/wCSB+Nv+xi/9t4q82/aE/5JJ+23/wBjpp3/ALTr0n/gif8A&#10;8kD8bf8AYxf+28VAHhn7QH/JmX7Q/wD2W+7/AJR1mfs+/wDJj3wp/wCy12P84a0/2gP+TMv2h/8A&#10;st93/KOsz9n3/kx74U/9lrsf5w0Afdf7IH/Jwn7U/wD2Ntr/AOk1fEf7QX/JtH7WH/ZZ5P8A0bX2&#10;5+yB/wAnCftT/wDY22v/AKTV8R/tBf8AJtH7WH/ZZ5P/AEbQB5n4f/5RM+KP+yiw/wDpPFVaL/lF&#10;E/8A2Up//SSKrPh//lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqAP04/ZD/5Lv8AtRf9jlB/6SJX&#10;xZ+0J/ybl+1p/wBlTg/9Bir7T/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBioA8Zh/5R&#10;S3f/AGUeL/0levWP2f8A/kyP4E/9ly0//wBCNeTw/wDKKW7/AOyjxf8ApK9esfs//wDJkfwJ/wCy&#10;5af/AOhGgDz/AMd/8pebb/soum/+joKu6L/yl/H/AGPMn/s1UvHf/KXm2/7KLpv/AKOgq7ov/KX8&#10;f9jzJ/7NQB+hf/BP3/kHfGv/ALKPq/8A6GtfLdp/yRLwF/2ck/8A6Pnr6k/4J+/8g741/wDZR9X/&#10;APQ1r5btP+SJeAv+zkn/APR89AHh3i//AJS9wf8AZRLH/wBGxV6r+0f/AMm1ftb/APZV4f8A23ry&#10;rxf/AMpe4P8Asolj/wCjYq9V/aP/AOTav2t/+yrw/wDtvQBxP7Pv/JgWjf8AZXtL/wDadfeX/BQr&#10;/jw+A3/ZUtH/APRdxXwb+z7/AMmBaN/2V7S//adfeX/BQr/jw+A3/ZUtH/8ARdxQB8x/Gb/klv7Y&#10;/wD2UvRv/Sm0rwD/AIKLf8pAI/8Ac0P/ANEw17/8Zv8Aklv7Y/8A2UvRv/Sm0rwD/got/wApAI/9&#10;zQ//AETDQB+j/wDwUj/5Iz4Q/wCx40T/ANKK/PL9oD/lLDF/2Nemfyhr9Df+Ckf/ACRnwh/2PGif&#10;+lFfnl+0B/ylhi/7GvTP5Q0AUNV/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3ryPVf+Uun/dR&#10;Y/8A0eteuftIf8m0/td/9ldT/wBCt6APZ/8Agij/AMm2+MP+xsm/9I7WvL9H/wCSHeEv+zhpf/Rr&#10;16h/wRR/5Nt8Yf8AY2Tf+kdrXl+j/wDJDvCX/Zw0v/o16APFfEn/ACl5P/Y+wf8AoSUzR/8AlL3J&#10;/wBlEn/9HPT/ABJ/yl5P/Y+wf+hJTNH/AOUvcn/ZRJ//AEc9AH6LftYf8nQfss/9jDf/APpJXyvY&#10;f8kR0D/s4d//AEdX1R+1h/ydB+yz/wBjDf8A/pJXyvYf8kR0D/s4d/8A0dQBH+0J/wAkk/bb/wCx&#10;007/ANp16T/wRP8A+SB+Nv8AsYv/AG3irzb9oT/kkn7bf/Y6ad/7Tr0n/gif/wAkD8bf9jF/7bxU&#10;AeGftAf8mZftD/8AZb7v+UdZn7Pv/Jj3wp/7LXY/zhrT/aA/5My/aH/7Lfd/yjrM/Z9/5Me+FP8A&#10;2Wux/nDQB91/sgf8nCftT/8AY22v/pNXxH+0F/ybR+1h/wBlnk/9G19ufsgf8nCftT/9jba/+k1f&#10;Ef7QX/JtH7WH/ZZ5P/RtAHmfh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kiqz4f/AOUTPij/&#10;ALKLD/6TxVWi/wCUUT/9lKf/ANJIqAP04/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBi&#10;r7T/AGQ/+S7/ALUX/Y5Qf+kiV8WftCf8m5ftaf8AZU4P/QYqAPGYf+UUt3/2UeL/ANJXr1j9n/8A&#10;5Mj+BP8A2XLT/wD0I15PD/yilu/+yjxf+kr16x+z/wD8mR/An/suWn/+hGgDz/x3/wApebb/ALKL&#10;pv8A6Ogq7ov/ACl/H/Y8yf8As1UvHf8Ayl5tv+yi6b/6Ogq7ov8Ayl/H/Y8yf+zUAfoX/wAE/f8A&#10;kHfGv/so+r/+hrXy3af8kS8Bf9nJP/6Pnr6k/wCCfv8AyDvjX/2UfV//AENa+W7T/kiXgL/s5J//&#10;AEfPQB4d4v8A+UvcH/ZRLH/0bFXqv7R//JtX7W//AGVeH/23ryrxf/yl7g/7KJY/+jYq9V/aP/5N&#10;q/a3/wCyrw/+29AHE/s+/wDJgWjf9le0v/2nX3l/wUK/48PgN/2VLR//AEXcV8G/s+/8mBaN/wBl&#10;e0v/ANp195f8FCv+PD4Df9lS0f8A9F3FAHzH8Zv+SW/tj/8AZS9G/wDSm0rwD/got/ykAj/3ND/9&#10;Ew17/wDGb/klv7Y//ZS9G/8ASm0rwD/got/ykAj/ANzQ/wD0TDQB+j//AAUj/wCSM+EP+x40T/0o&#10;r88v2gP+UsMX/Y16Z/KGv0N/4KR/8kZ8If8AY8aJ/wClFfnl+0B/ylhi/wCxr0z+UNAFDVf+Uun/&#10;AHUWP/0eteuftIf8m0/td/8AZXU/9Ct68j1X/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QregD2&#10;f/gij/ybb4w/7Gyb/wBI7WvL9H/5Id4S/wCzhpf/AEa9eof8EUf+TbfGH/Y2Tf8ApHa15fo//JDv&#10;CX/Zw0v/AKNegDxXxJ/yl5P/AGPsH/oSUzR/+Uvcn/ZRJ/8A0c9P8Sf8peT/ANj7B/6ElM0f/lL3&#10;J/2USf8A9HPQB+i37WH/ACdB+yz/ANjDf/8ApJXyvYf8kR0D/s4d/wD0dX1R+1h/ydB+yz/2MN//&#10;AOklfK9h/wAkR0D/ALOHf/0dQBH+0J/yST9tv/sdNO/9p16T/wAET/8Akgfjb/sYv/beKvNv2hP+&#10;SSftt/8AY6ad/wC069J/4In/APJA/G3/AGMX/tvFQB4Z+0B/yZl+0P8A9lvu/wCUdZn7Pv8AyY98&#10;Kf8Astdj/OGtP9oD/kzL9of/ALLfd/yjrM/Z9/5Me+FP/Za7H+cNAH3X+yB/ycJ+1P8A9jba/wDp&#10;NXxH+0F/ybR+1h/2WeT/ANG19ufsgf8AJwn7U/8A2Ntr/wCk1fEf7QX/ACbR+1h/2WeT/wBG0AeZ&#10;+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0kiqz4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSK&#10;gD9OP2Q/+S7/ALUX/Y5Qf+kiV8WftCf8m5ftaf8AZU4P/QYq+0/2Q/8Aku/7UX/Y5Qf+kiV8WftC&#10;f8m5ftaf9lTg/wDQYqAPGYf+UUt3/wBlHi/9JXr1j9n/AP5Mj+BP/ZctP/8AQjXk8P8Ayilu/wDs&#10;o8X/AKSvXrH7P/8AyZH8Cf8AsuWn/wDoRoA8/wDHf/KXm2/7KLpv/o6Crui/8pfx/wBjzJ/7NVLx&#10;3/yl5tv+yi6b/wCjoKu6L/yl/H/Y8yf+zUAfoX/wT9/5B3xr/wCyj6v/AOhrXy3af8kS8Bf9nJP/&#10;AOj56+pP+Cfv/IO+Nf8A2UfV/wD0Na+W7T/kiXgL/s5J/wD0fPQB4d4v/wCUvcH/AGUSx/8ARsVe&#10;q/tH/wDJtX7W/wD2VeH/ANt68q8X/wDKXuD/ALKJY/8Ao2KvVf2j/wDk2r9rf/sq8P8A7b0AcT+z&#10;7/yYFo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR/wD0XcV8G/s+/wDJgWjf9le0v/2nX3l/wUK/48Pg&#10;N/2VLR//AEXcUAfMfxm/5Jb+2P8A9lL0b/0ptK8A/wCCi3/KQCP/AHND/wDRMNe//Gb/AJJb+2P/&#10;ANlL0b/0ptK8A/4KLf8AKQCP/c0P/wBEw0Afo/8A8FI/+SM+EP8AseNE/wDSivzy/aA/5Swxf9jX&#10;pn8oa/Q3/gpH/wAkZ8If9jxon/pRX55ftAf8pYYv+xr0z+UNAFDVf+Uun/dRY/8A0eteuftIf8m0&#10;/td/9ldT/wBCt68j1X/lLp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQregD2f/AIIo/wDJtvjD/sbJ&#10;v/SO1ry/R/8Akh3hL/s4aX/0a9eof8EUf+TbfGH/AGNk3/pHa15fo/8AyQ7wl/2cNL/6NegDxXxJ&#10;/wApeT/2PsH/AKElM0f/AJS9yf8AZRJ//Rz0/wASf8peT/2PsH/oSUzR/wDlL3J/2USf/wBHPQB+&#10;i37WH/J0H7LP/Yw3/wD6SV8r2H/JEdA/7OHf/wBHV9UftYf8nQfss/8AYw3/AP6SV8r2H/JEdA/7&#10;OHf/ANHUAR/tCf8AJJP22/8AsdNO/wDadek/8ET/APkgfjb/ALGL/wBt4q82/aE/5JJ+23/2Omnf&#10;+069J/4In/8AJA/G3/Yxf+28VAHhn7QH/JmX7Q//AGW+7/lHWZ+z7/yY98Kf+y12P84a0/2gP+TM&#10;v2h/+y33f8o6zP2ff+THvhT/ANlrsf5w0Afdf7IH/Jwn7U//AGNtr/6TV8R/tBf8m0ftYf8AZZ5P&#10;/Rtfbn7IH/Jwn7U//Y22v/pNXxH+0F/ybR+1h/2WeT/0bQB5n4f/AOUTPij/ALKLD/6TxVWi/wCU&#10;UT/9lKf/ANJIqs+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKgD9OP2Q/8Aku/7UX/Y5Qf+&#10;kiV8WftCf8m5ftaf9lTg/wDQYq/R/wCEnwaj+EXxB+J3iCfXor1vHmuJqkNo0Iha3KwhPKBLHzD8&#10;pOQBx2714x8SP2Co/GHwz+Lvhu48crpsPjnxSnid717AFbFUC/uiDIN33fvZX6UAfnDD/wAopbv/&#10;ALKPF/6SvXrH7P8A/wAmR/An/suWn/8AoRr6Q07/AIJnWmofsnS/CCz+JcV3bSeJV18a3Bpyuvyx&#10;NGYdglI/izu3duldZ4M/YEi+HHwK8D+Bbjx9E1v4V8dW/jRtTmsBEswjPFuVMuFzn7+T/u0AfAfj&#10;v/lLzbf9lF03/wBHQVd0X/lL+P8AseZP/Zq+0dS/4JtQeKf2soPjvbfEWN4v+EktvECaXDpokRli&#10;kRvKEwl5z5ZG7bxnpxUEX/BP7RtG/bEf41XPxUso7mPXm1ltBktEQrnP7oyGbI69dv4UAeg/8E/f&#10;+Qd8a/8Aso+r/wDoa18t2n/JEvAX/ZyT/wDo+evvf9nT4Ix/Baw8ZGHXk1+HxP4ju/EKSxwiNYRO&#10;QfLBDNuxj73GfSvGI/2SdGtvBWheHJPiXpgk0j4mP4/abyUBf95I32Tb5vBG/BfPb7tAH5/eL/8A&#10;lL3B/wBlEsf/AEbFXqv7R/8AybV+1v8A9lXh/wDbevoO4/4Jx2nin9rZfjrZfEmCdY/EsGunSbfT&#10;xIv7tkbyTKJup2/e29+ldT44/Ydtfij8OPjF4Rt/H9uv/Cb+L08SPc29mJTp5Xyx9nZRL8xzGfmy&#10;vXpxQB8O/s+/8mBaN/2V7S//AGnX3l/wUK/48PgN/wBlS0f/ANF3Fcr4N/4J82fw0+AunfDG5+I0&#10;BZfGNr4oiv57FYjKYdv+jiMy8k4HzA8Z6V9AftGfAtfjhZ+BN+uroUfhTxRaeJnkeDzROLdJQYj8&#10;y7M+ZndzjHSgD4N+M3/JLf2x/wDspejf+lNpXgH/AAUW/wCUgEf+5of/AKJhr9IfF37EbeNfCHxj&#10;0uLxnHDH8RvE1l4jjuUsN4slgkhk8r/WfvN3lY3ZXG4cHHPCftF/8EyT8fPj8fiZ/wALAGjMBYBd&#10;O/srzgPs6Ipy/mr97ZnpxnvQB3P/AAUj/wCSM+EP+x40T/0or88v2gP+UsMX/Y16Z/KGv1k/aS+B&#10;J/aC8GaPoI1n+xP7P1yy1nz/ALP52/7PJv8ALxuXG7pnPHoa+efiF/wTV/4Tr9q1fjQPHxsnGrWu&#10;pjSP7L3j9zs+TzPNHXZ128Z6UAfCWq/8pdP+6ix/+j1r1z9pD/k2n9rv/srqf+hW9fRV5/wTMFz+&#10;1x/wu4ePyrf8JIuv/wBjHS88Bw3leb5vtjdt/Cus+I37BLfED4bfF7wm3jMWY8f+MF8VC6Gnb/sQ&#10;BjPkbfMG/wD1f3sr16UAeYf8EUf+TbfGH/Y2Tf8ApHa15fo//JDvCX/Zw0v/AKNevtX9ir9k4fsg&#10;fDfWfCg8SHxONQ1Z9T+1G0+zeXuhij2bd7Z/1Wc57+1cpZ/sLta+BtI8O/8ACY7vsHxEfx59o/s/&#10;7+52b7Lt8zj73389vu0AfnX4k/5S8n/sfYP/AEJKZo//ACl7k/7KJP8A+jnr7k1P/gml/aH7XX/C&#10;7x4+KN/wkCa3/Y39l5GFIPleb5vt97b+FNs/+CaBtP2uz8cP+E/3MfEkmv8A9jf2XxtZy3leb5vX&#10;nG7b+FAHaftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HV9//Fn4En4n/FH4V+MBrP8AZw8D&#10;6jcX/wBk+z+Z9s82Ly9u7cNmOucGvKrf9hhoPA+n+Hv+Exz9l+IjePPtH9n/AHsvu+y7fM49N+f+&#10;A0AfKP7Qn/JJP22/+x007/2nXpP/AARP/wCSB+Nv+xi/9t4q9j+IX7Cx8d+Evjdon/CY/Yx8Sdbt&#10;tY87+z9/2Dytv7vHmDzM7evy4z0rp/2KP2SB+x/4D1zw2PEx8TrqWo/bxcGz+zeX+7VNuN7Z+7nO&#10;e9AHwF+0B/yZl+0P/wBlvu/5R1mfs+/8mPfCn/stdj/OGvtTx9/wT6bxx8GviH4CbxsLQeLfHMvj&#10;L7cNN3fZg+3/AEfZ5g3Y2/fyOvSq/gH/AIJ2/wDCDfBDwr8PF8cm7Gh+NoPGAvzpu3zvL2f6Ps8w&#10;4zs+/k9elAG/+yB/ycJ+1P8A9jba/wDpNXxH+0F/ybR+1h/2WeT/ANG1+mXwe+BR+FXxD+Knig6z&#10;/aX/AAnGrxap9m+z+X9j2RbNm7cd+eucD6V4l8Qf+Ce//CdfDX4r+E/+E3NmPHfjRvFxujp2/wCx&#10;5fcYNvmDf/vZH0oA/O7w/wD8omfFH/ZRYf8A0niqtF/yiif/ALKU/wD6SRV96WH/AATF+w/sn6p8&#10;FR8Qd63viRNf/tj+ysFAsap5Xl+bz93O7d36VCf+CXzL+yg/wXT4hgZ8THxCNYbSc4zCsfleV5v+&#10;zndu79KAO6/aq/Zt+KfxX+Jel+IfBHjG80XT9ItlvIrVtU8oPe5MJW3Hkv8AZmNvJNmUbsuyfL8p&#10;NaGs/D23/aE/aE1vwZ4tvb3UfAHw90vT1/sGS5cJq97cxs5mvCD+/VERQFbALMxIIr6nr47/AGlP&#10;H91+yz+0b4S8e6RAurWnxCRPD+taLM5iUvbBnguo5Bna4WRkIKncoHIxQB6t4b/ZW8OfDP4l6L4q&#10;+G8i+BLGKKW21nw/p8bGw1WFhlCYt4SKVH+YSKuSCQciuF8K/DrS/wBq34l+PfEfxFtDrnhbwzrU&#10;/hrQPDFxMTYx+SqfaLmeEYWWV5G+UvuCqq4APNZXhb9ofxD+0B+0roPgbT5JvBOhaBZf8JHqIs5x&#10;PLq+G8tLV2Kr5cQLbmwCWwBwKqeOPijc/skftJyaDptmuu+GPiOtz4hfTZZPIbTL6NUSZ4pAG3JN&#10;hWKFRhgSDzigDd8aeCNG/ZI+IXw78Q/D+0k0Twz4p8QWnhTWvC9pKRYubnctvdRRNxFJG4+Ypjcr&#10;EEE1zXwg+Anw6+MHx5/aLvfG3gzR/FF5Z+LYYLefU7YTNFGbC3bYpPQZJOPerHgr4myftdftG2eh&#10;6pp0eieG/hyYfEcenrIbhtRvzujgkdyFCLDlnChSS2DuGMVzvw7+O4+E37QH7RFj/Yf9qm68WQze&#10;Z9r8nb/oEAxjy2z065oA9K0Twbp37Nn7UHhDw94OSTTfBPxA02/jl8ORSu1rZX1mkcq3EKMxEQeJ&#10;yjIgwSFOOtfO/wACJP2Xv+EU1s/E7w/ouoeMP+Em1oXVxe6FcXcrL/aE2zMiRMDhdoGDxXtnwI+I&#10;sv7Tf7UPiDxLqVkulWXw5sf7M0nTFk8/M94qvPdNIQuG2IsYULwCeTmuG/Zj/aST4dfD3VtCPhoa&#10;ibfxPrZ+0G+8vdu1Cdvu+UcdcdaAPe/CHw4+HHxE+A+r6D8ILtvAvhjW52jnvvDdm1lNkMqzBRIq&#10;lWZV2b8ZAORXhK6X8NvAv7T/AMOPCXwo8O6j8ONbsNYlt9a1y5tZ7HTtbtFhYy2Qkk+W9nkcRsh5&#10;I2Owbrn13xd+0Vr2t/s9/ETxh4Xtbbw1rPhiAXUJuh9uimCASOjLiPG5QyZzkZzzjFeZeKPj3N+0&#10;t4v+EXgX+xk8NxalrVtr01+Lj7U6/Y0NyIkUom0uyqpfJwueDngA1/Dfgn4dfGj47/Ge5+MNrpeq&#10;a94f1VNP0vTNcuAkdhpK28ckVzDEzDYZGd2aUdSo5GMVleD9F8UftD/sv+JPC/gXxpqTLpfiy80P&#10;SNcuNQKmbSRIE/0gmNjcIsErAIwBcKh3A81Q+OHxX0DRPjb8QLDx38OPDvxEu/Ctvb6pompXVulv&#10;PbQSxFxaudknmBXjJDHH3vu8Zr3r9jDRGs/gRpev3NwLrU/FtzceJL2RYhGqy3MhcRqoOAqJsQYx&#10;kJnHNAGn+y18L/FPwj+GK+H/ABfrt14g1W3upIo7qe88+L7KmI7fyk2KIV8tU/dgHBzyc5r2Ciig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD//ZUEsDBBQABgAIAAAAIQBi2ysm&#10;4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3awlxsZsSinqqQi2Qult&#10;mkyT0OxsyG6T9N+7PeltZt7jzfey5WRaMVDvGssa1CwCQVzYsuFKw8/u4+kVhPPIJbaWScOVHCzz&#10;+7sM09KO/E3D1lcihLBLUUPtfZdK6YqaDLqZ7YiDdrK9QR/WvpJlj2MIN618jqIXabDh8KHGjtY1&#10;FeftxWj4HHFczdX7sDmf1tfDLv7abxRp/fgwrd5AeJr8nxlu+AEd8sB0tBcunWg1zBdJcGpIFIib&#10;rOI4HI5hilWyAJln8n+F/BcAAP//AwBQSwMEFAAGAAgAAAAhAKCmJ6vOAAAALAIAABkAAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzvJHLasMwEEX3hfyDmH0sPyCEEjmbUMi2pB8wSGNZifVAUkvz&#10;9xUUSg0m2Xk5M9xzD8zh+G0n9kUxGe8ENFUNjJz0yjgt4OPytt0DSxmdwsk7EnCnBMd+83J4pwlz&#10;CaXRhMQKxSUBY87hlfMkR7KYKh/Ilcvgo8Vcxqh5QHlDTbyt6x2P/xnQz5jsrATEs+qAXe6hND9n&#10;+2Ewkk5eflpyeaGCG1u6CxCjpizAkjL4u+yqayANfFmiXUeifSjRrCPR/Enw2Y/7HwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAihU/mAwBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCBTcTx7QoAAAhQAAAOAAAAAAAAAAAAAAAAADwCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDkhkodxIUAAMSFAAAVAAAAAAAAAAAAAAAAAFUNAABk&#10;cnMvbWVkaWEvaW1hZ2UxLmpwZWdQSwECLQAKAAAAAAAAACEAyuZ6p68eAACvHgAAFQAAAAAAAAAA&#10;AAAAAABMkwAAZHJzL21lZGlhL2ltYWdlMi5qcGVnUEsBAi0ACgAAAAAAAAAhAGgPlCzZHgAA2R4A&#10;ABUAAAAAAAAAAAAAAAAALrIAAGRycy9tZWRpYS9pbWFnZTMuanBlZ1BLAQItABQABgAIAAAAIQBi&#10;2ysm4AAAAAoBAAAPAAAAAAAAAAAAAAAAADrRAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEAoKYnq84AAAAsAgAAGQAAAAAAAAAAAAAAAABH0gAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAACAAIAAMCAABM0wAAAAA=&#10;">
+                <v:shape id="Freeform 31" o:spid="_x0000_s1027" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDu2ZOSwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaMhRVJXKYKSk8W0B4+v2Wc2NPs2ZFcT/71bEHocZuYbZr0dbStu1PvGsYLFPAFB&#10;XDndcK3g+2v/ugLhA7LG1jEpuJOH7WbyssZcu4FPdCtDLSKEfY4KTAhdLqWvDFn0c9cRR+/ieosh&#10;yr6Wuschwm0rl0nyJi02HBcMdrQzVP2WVxsp2aWgHR2OhzT1y8+fzNSLs1FqNh0/3kEEGsN/+Nku&#10;tIIU/q7EGyA3DwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDu2ZOSwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,15120r11160,e" filled="f" stroked="f" strokeweight="1.2pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,15480;11160,15480" o:connectangles="0,0,0"/>
                 </v:shape>
-                <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:540;top:360;width:11160;height:15120" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAUpUms8UAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE7wW/w/KE&#10;3uom2haJrhJCLT2EQlUQb4/sMwlm34bsNn++fbdQ6HGYmd8w2/1oGtFT52rLCuJFBIK4sLrmUsH5&#10;dHhag3AeWWNjmRRM5GC/mz1sMdF24C/qj74UAcIuQQWV920ipSsqMugWtiUO3s12Bn2QXSl1h0OA&#10;m0Yuo+hVGqw5LFTYUlZRcT9+GwXvAw7pKn7r8/stm66nl89LHpNSj/Mx3YDwNPr/8F/7Qyt4ht8r&#10;4QbI3Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAFKVJrPFAAAA2gAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                  <v:shape id="Freeform 30" o:spid="_x0000_s1029" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEADnyufcIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3WjkiJpVimC4slS9eDxNfuS&#10;Dc2+Ddk1if/eLRR6HGbmGybfjrYRPXW+dqxgMU9AEBdO11wpuF72r2sQPiBrbByTggd52G4mLzlm&#10;2g38Rf05VCJC2GeowITQZlL6wpBFP3ctcfRK11kMUXaV1B0OEW4buUySN2mx5rhgsKWdoeLnfLeR&#10;kpZH2tHhdFit/PLzOzXV4maUmk3Hj3cQgcbwH/5rH7WCFH6vxBsgN08AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAOfK59wgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l11160,r,15120e" filled="f" stroked="f" strokeweight="1.2pt">
+                <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:540;top:360;width:11160;height:15120" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSlSazxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6ibaFomuEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6FUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqeXz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iG3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSlSazxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:shape id="Freeform 30" o:spid="_x0000_s1029" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOfK59wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaOSImlWKYLiyVL14PE1+5INzb4N2TWJ/94tFHocZuYbJt+OthE9db52rGAxT0AQ&#10;F07XXCm4XvavaxA+IGtsHJOCB3nYbiYvOWbaDfxF/TlUIkLYZ6jAhNBmUvrCkEU/dy1x9ErXWQxR&#10;dpXUHQ4Rbhu5TJI3abHmuGCwpZ2h4ud8t5GSlkfa0eF0WK388vM7NdXiZpSaTcePdxCBxvAf/msf&#10;tYIUfq/EGyA3TwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOfK59wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l11160,r,15120e" filled="f" stroked="f" strokeweight="1.2pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;11160,360;11160,15480" o:connectangles="0,0,0"/>
                   </v:shape>
-                  <v:group id="Group 5" o:spid="_x0000_s1030" style="position:absolute;left:1080;top:360;width:10620;height:15120" coordorigin="1080,360" coordsize="10620,15120" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAzQsdX8IAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE7wv+h/AE&#10;b2taZUWqUURUPIiwKoi3R/Nsi81LaWJb/71ZEPY4zMw3zHzZmVI0VLvCsoJ4GIEgTq0uOFNwOW+/&#10;pyCcR9ZYWiYFL3KwXPS+5pho2/IvNSefiQBhl6CC3PsqkdKlORl0Q1sRB+9ua4M+yDqTusY2wE0p&#10;R1E0kQYLDgs5VrTOKX2cnkbBrsV2NY43zeFxX79u55/j9RCTUoN+t5qB8NT5//CnvdcKJvB3JdwA&#10;uXgDAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAAAAAA&#10;AAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAAAAAA&#10;AAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAM0LHV/CAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACZAwAAAAA=&#10;">
-                    <v:shape id="Freeform 29" o:spid="_x0000_s1031" style="position:absolute;left:1080;top:360;width:0;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA5ibljcQA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IKvemmtrYmuoooFk8WbQkeH9ln&#10;Nph9G7Orpv++WxB6HGbmG2Y672wtrtT6yrGC50ECgrhwuuJSwffXuj8G4QOyxtoxKfghD/NZ72GK&#10;mXY33tF1H0oRIewzVGBCaDIpfWHIoh+4hjh6R9daDFG2pdQt3iLc1nKYJG/SYsVxwWBDS0PFaX+x&#10;Coo8Hb1+uvPH6mBeunWab4/j3Vapp8duMQERqAv/4Xt7oxW8w9+VeAPk7BcAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAOYm5Y3EAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,15120e" filled="f" stroked="f" strokeweight="1.2pt">
+                  <v:group id="Group 5" o:spid="_x0000_s1030" style="position:absolute;left:1080;top:360;width:10620;height:15120" coordorigin="1080,360" coordsize="10620,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNCx1fwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1plRapRRFQ8iLAqiLdH82yLzUtpYlv/vVkQ9jjMzDfMfNmZUjRUu8KygngYgSBO&#10;rS44U3A5b7+nIJxH1lhaJgUvcrBc9L7mmGjb8i81J5+JAGGXoILc+yqR0qU5GXRDWxEH725rgz7I&#10;OpO6xjbATSlHUTSRBgsOCzlWtM4pfZyeRsGuxXY1jjfN4XFfv27nn+P1EJNSg363moHw1Pn/8Ke9&#10;1wom8Hcl3AC5eAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNCx1fwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                    <v:shape id="Freeform 29" o:spid="_x0000_s1031" style="position:absolute;left:1080;top:360;width:0;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmJuWNxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq96aa2tia6iigWTxZtCR4f2Wc2mH0bs6um/75bEHocZuYbZjrvbC2u1PrKsYLnQQKC&#10;uHC64lLB99e6PwbhA7LG2jEp+CEP81nvYYqZdjfe0XUfShEh7DNUYEJoMil9YciiH7iGOHpH11oM&#10;Ubal1C3eItzWcpgkb9JixXHBYENLQ8Vpf7EKijwdvX6688fqYF66dZpvj+PdVqmnx24xARGoC//h&#10;e3ujFbzD35V4A+TsFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOYm5Y3EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,15120e" filled="f" stroked="f" strokeweight="1.2pt">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,15480" o:connectangles="0,0"/>
                     </v:shape>
-                    <v:group id="Group 6" o:spid="_x0000_s1032" style="position:absolute;left:7380;top:1800;width:4320;height:1440" coordorigin="7380,1800" coordsize="4320,1440" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEA09gstsEAAADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2rCQBTdF/yH4Qrd&#10;1UlaKhIdg4iVLkLBB4i7S+aahGTuhMyYx993FoUuD+e9SUfTiJ46V1lWEC8iEMS51RUXCq6Xr7cV&#10;COeRNTaWScFEDtLt7GWDibYDn6g/+0KEEHYJKii9bxMpXV6SQbewLXHgHrYz6APsCqk7HEK4aeR7&#10;FC2lwYpDQ4kt7UvK6/PTKDgOOOw+4kOf1Y/9dL98/tyymJR6nY+7NQhPo/8X/7m/tYKwNVwJN0Bu&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAAAAAA&#10;ADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAAAAAA&#10;ADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEA09gstsEAAADaAAAADwAA&#10;AAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJgDAAAAAA==&#10;">
-                      <v:shape id="Freeform 28" o:spid="_x0000_s1033" style="position:absolute;left:7380;top:3240;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAQDnztsMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2sCMRTE70K/Q3hCb5q10KKrUUrBWujBf6Xg7bl5&#10;brbdvCxJ1PXbG0HwOMzMb5jJrLW1OJEPlWMFg34GgrhwuuJSwc923huCCBFZY+2YFFwowGz61Jlg&#10;rt2Z13TaxFIkCIccFZgYm1zKUBiyGPquIU7ewXmLMUlfSu3xnOC2li9Z9iYtVpwWDDb0Yaj43xyt&#10;gnm53utw/Fss/ffrauc/F79sWKnnbvs+BhGpjY/wvf2lFYzgdiXdADm9AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAQDnztsMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l4320,e" filled="f" strokeweight="1.2pt">
+                    <v:group id="Group 6" o:spid="_x0000_s1032" style="position:absolute;left:7380;top:1800;width:4320;height:1440" coordorigin="7380,1800" coordsize="4320,1440" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT2Cy2wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCt3VSVoqEh2DiJUuQsEHiLtL5pqEZO6EzJjH33cWhS4P571JR9OInjpXWVYQLyIQxLnV&#10;FRcKrpevtxUI55E1NpZJwUQO0u3sZYOJtgOfqD/7QoQQdgkqKL1vEyldXpJBt7AtceAetjPoA+wK&#10;qTscQrhp5HsULaXBikNDiS3tS8rr89MoOA447D7iQ5/Vj/10v3z+3LKYlHqdj7s1CE+j/xf/ub+1&#10;grA1XAk3QG5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANPYLLbBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                      <v:shape id="Freeform 28" o:spid="_x0000_s1033" style="position:absolute;left:7380;top:3240;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAOfO2wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeEJvmrXQoqtRSsFa6MF/peDtuXlutt28LEnU9dsbQfA4zMxvmMmstbU4kQ+VYwWDfgaC&#10;uHC64lLBz3beG4IIEVlj7ZgUXCjAbPrUmWCu3ZnXdNrEUiQIhxwVmBibXMpQGLIY+q4hTt7BeYsx&#10;SV9K7fGc4LaWL1n2Ji1WnBYMNvRhqPjfHK2Cebne63D8Wyz99+tq5z8Xv2xYqedu+z4GEamNj/C9&#10;/aUVjOB2Jd0AOb0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQDnztsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l4320,e" filled="f" strokeweight="1.2pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4320,0" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:group id="Group 8" o:spid="_x0000_s1034" style="position:absolute;left:7380;top:1800;width:4320;height:0" coordorigin="7380,1800" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAcqP59sEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/sfwgh7&#10;07QuilSjiKzLHkSwCsvehmZsi82kNLGt/94Igrd5vM9ZrntTiZYaV1pWEI8jEMSZ1SXnCs6n3WgO&#10;wnlkjZVlUnAnB+vVx2CJibYdH6lNfS5CCLsEFRTe14mULivIoBvbmjhwF9sY9AE2udQNdiHcVHIS&#10;RTNpsOTQUGBN24Kya3ozCn467DZf8Xe7v1629//T9PC3j0mpz2G/WYDw1Pu3+OX+1WH+BJ6/hAPk&#10;6gEAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAAAAAA&#10;ADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAAAAAA&#10;ADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEAcqP59sEAAADbAAAADwAA&#10;AAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJgDAAAAAA==&#10;">
-                        <v:shape id="Freeform 26" o:spid="_x0000_s1035" style="position:absolute;left:7380;top:1800;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAO5/+VMEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTUsDMRC9C/6HMIK3NlsLKtumpSgWBbG4LdTjsBmz&#10;SzeTJRnb7b83QsHbPN7nzJeD79SRYmoDG5iMC1DEdbAtOwO77cvoEVQSZItdYDJwpgTLxfXVHEsb&#10;TvxJx0qcyiGcSjTQiPSl1qluyGMah544c98hepQMo9M24imH+07fFcW99thybmiwp6eG6kP14w24&#10;j/VBzu/ua/+2GapeJD53+GDM7c2wmoESGuRffHG/2jx/Cn+/5AP04hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADuf/lTBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l4320,e" filled="f" strokeweight=".24pt">
+                      <v:group id="Group 8" o:spid="_x0000_s1034" style="position:absolute;left:7380;top:1800;width:4320;height:0" coordorigin="7380,1800" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByo/n2wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CCHvTtC6KVKOIrMseRLAKy96GZmyLzaQ0sa3/3giCt3m8z1mue1OJlhpXWlYQjyMQxJnV&#10;JecKzqfdaA7CeWSNlWVScCcH69XHYImJth0fqU19LkIIuwQVFN7XiZQuK8igG9uaOHAX2xj0ATa5&#10;1A12IdxUchJFM2mw5NBQYE3bgrJrejMKfjrsNl/xd7u/Xrb3/9P08LePSanPYb9ZgPDU+7f45f7V&#10;Yf4Enr+EA+TqAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHKj+fbBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                        <v:shape id="Freeform 26" o:spid="_x0000_s1035" style="position:absolute;left:7380;top:1800;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7n/5UwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwgrc2Wwsq26alKBYFsbgt1OOwGbNLN5MlGdvtvzdCwds83ufMl4Pv1JFiagMbmIwLUMR1&#10;sC07A7vty+gRVBJki11gMnCmBMvF9dUcSxtO/EnHSpzKIZxKNNCI9KXWqW7IYxqHnjhz3yF6lAyj&#10;0zbiKYf7Tt8Vxb322HJuaLCnp4bqQ/XjDbiP9UHO7+5r/7YZql4kPnf4YMztzbCagRIa5F98cb/a&#10;PH8Kf7/kA/TiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADuf/lTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l4320,e" filled="f" strokeweight=".24pt">
                           <v:stroke dashstyle="longDash"/>
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4320,0" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:group id="Group 9" o:spid="_x0000_s1036" style="position:absolute;left:7740;top:360;width:0;height:2160" coordorigin="7740,360" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAkgbEGcEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/sfwix4&#10;07S7KkvXKCKueBBBXRBvQzO2xWZSmtjWf28Ewds83udM550pRUO1KywriIcRCOLU6oIzBf/Hv8EP&#10;COeRNZaWScGdHMxnH70pJtq2vKfm4DMRQtglqCD3vkqkdGlOBt3QVsSBu9jaoA+wzqSusQ3hppRf&#10;UTSRBgsODTlWtMwpvR5uRsG6xXbxHa+a7fWyvJ+P491pG5NS/c9u8QvCU+ff4pd7o8P8ETx/CQfI&#10;2QMAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAAAAAA&#10;ADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAAAAAA&#10;ADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEAkgbEGcEAAADbAAAADwAA&#10;AAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJgDAAAAAA==&#10;">
-                          <v:shape id="Freeform 25" o:spid="_x0000_s1037" style="position:absolute;left:7740;top:360;width:0;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA4uy8Pb8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPzYrCMBC+L/gOYQRva1rBrlSjiCL0IKyrPsDQjG21&#10;mZQmavXpN4LgbT6+35ktOlOLG7WusqwgHkYgiHOrKy4UHA+b7wkI55E11pZJwYMcLOa9rxmm2t75&#10;j257X4gQwi5FBaX3TSqly0sy6Ia2IQ7cybYGfYBtIXWL9xBuajmKokQarDg0lNjQqqT8sr8aBWft&#10;f83PLjHPbawTWseZXBWZUoN+t5yC8NT5j/jtznSYP4bXL+EAOf8HAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQDi7Lw9vwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" path="m,l,2160,,1853e" filled="f" strokeweight=".24pt">
+                        <v:group id="Group 9" o:spid="_x0000_s1036" style="position:absolute;left:7740;top:360;width:0;height:2160" coordorigin="7740,360" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSBsQZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtLsqS9coIq54EEFdEG9DM7bFZlKa2NZ/bwTB2zze50znnSlFQ7UrLCuIhxEI4tTq&#10;gjMF/8e/wQ8I55E1lpZJwZ0czGcfvSkm2ra8p+bgMxFC2CWoIPe+SqR0aU4G3dBWxIG72NqgD7DO&#10;pK6xDeGmlF9RNJEGCw4NOVa0zCm9Hm5GwbrFdvEdr5rt9bK8n4/j3Wkbk1L9z27xC8JT59/il3uj&#10;w/wRPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJIGxBnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                          <v:shape id="Freeform 25" o:spid="_x0000_s1037" style="position:absolute;left:7740;top:360;width:0;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi7Lw9vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rWsGuVKOIIvQgrKs+wNCMbbWZlCZq9ek3guBtPr7fmS06U4sbta6yrCAeRiCIc6sr&#10;LhQcD5vvCQjnkTXWlknBgxws5r2vGaba3vmPbntfiBDCLkUFpfdNKqXLSzLohrYhDtzJtgZ9gG0h&#10;dYv3EG5qOYqiRBqsODSU2NCqpPyyvxoFZ+1/zc8uMc9trBNax5lcFZlSg363nILw1PmP+O3OdJg/&#10;htcv4QA5/wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi7Lw9vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l,2160,,1853e" filled="f" strokeweight=".24pt">
                             <v:stroke dashstyle="longDash"/>
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,2520;0,2213" o:connectangles="0,0,0"/>
                           </v:shape>
-                          <v:group id="Group 10" o:spid="_x0000_s1038" style="position:absolute;left:7740;top:2520;width:3960;height:0" coordorigin="7740,2520" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEADZj/9cMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWuDQBC9B/oflgn0&#10;lqy2RIrJRiS0pQcpxBRKb4M7UYk7K+5Wzb/vBgq5zeN9zi6bTSdGGlxrWUG8jkAQV1a3XCv4Or2t&#10;XkA4j6yxs0wKruQg2z8sdphqO/GRxtLXIoSwS1FB432fSumqhgy6te2JA3e2g0Ef4FBLPeAUwk0n&#10;n6IokQZbDg0N9nRoqLqUv0bB+4RT/hy/jsXlfLj+nDaf30VMSj0u53wLwtPs7+J/94cO8xO4/RIO&#10;kPs/AAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQANmP/1wwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                            <v:shape id="Freeform 24" o:spid="_x0000_s1039" style="position:absolute;left:7740;top:2520;width:3960;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAc45RtL8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZYTedNMcakldpRQUD16MPfQ4ZMds&#10;aHY2ZMcY/70rCN7m8T5ntRl9qwbqYxPYwPsiA0VcBdtwbeD3tJ1/goqCbLENTAZuFGGznk5WWNhw&#10;5SMNpdQqhXAs0IAT6QqtY+XIY1yEjjhx59B7lAT7WtserynctzrPsg/tseHU4LCjH0fVf3nxBray&#10;LO1BMnc4h79TPnS5k93OmLfZ+P0FSmiUl/jp3ts0fwmPX9IBen0HAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQBzjlG0vwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" path="m,l3960,e" filled="f" strokeweight=".24pt">
+                          <v:group id="Group 10" o:spid="_x0000_s1038" style="position:absolute;left:7740;top:2520;width:3960;height:0" coordorigin="7740,2520" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANmP/1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0H+h+WCfSWrLZEislGJLSlBynEFEpvgztRiTsr7lbNv+8GCrnN433OLptNJ0YaXGtZQbyOQBBX&#10;VrdcK/g6va1eQDiPrLGzTAqu5CDbPyx2mGo78ZHG0tcihLBLUUHjfZ9K6aqGDLq17YkDd7aDQR/g&#10;UEs94BTCTSefoiiRBlsODQ32dGioupS/RsH7hFP+HL+OxeV8uP6cNp/fRUxKPS7nfAvC0+zv4n/3&#10;hw7zE7j9Eg6Q+z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADZj/9cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                            <v:shape id="Freeform 24" o:spid="_x0000_s1039" style="position:absolute;left:7740;top:2520;width:3960;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzjlG0vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN500xxqSV2lFBQPXow99Dhkx2xodjZkxxj/vSsI3ubxPme1GX2rBupjE9jA+yIDRVwF&#10;23Bt4Pe0nX+CioJssQ1MBm4UYbOeTlZY2HDlIw2l1CqFcCzQgBPpCq1j5chjXISOOHHn0HuUBPta&#10;2x6vKdy3Os+yD+2x4dTgsKMfR9V/efEGtrIs7UEydziHv1M+dLmT3c6Yt9n4/QVKaJSX+One2zR/&#10;CY9f0gF6fQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzjlG0vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l3960,e" filled="f" strokeweight=".24pt">
                               <v:stroke dashstyle="longDash"/>
                               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3960,0" o:connectangles="0,0"/>
                             </v:shape>
-                            <v:group id="Group 11" o:spid="_x0000_s1040" style="position:absolute;left:9180;top:720;width:2160;height:0" coordorigin="9180,720" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAE0vOHMUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBDF70K/wzKF&#10;3nQTS0tJ3YhIlR6kUC2ItyE7+YPZ2ZBdk/jtO4dCbzO8N+/9ZrWeXKsG6kPj2UC6SEARF942XBn4&#10;Oe3mb6BCRLbYeiYDdwqwzh9mK8ysH/mbhmOslIRwyNBAHWOXaR2KmhyGhe+IRSt97zDK2lfa9jhK&#10;uGv1MkletcOGpaHGjrY1FdfjzRnYjzhuntOP4XAtt/fL6eXrfEjJmKfHafMOKtIU/81/159W8AVW&#10;fpEBdP4LAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhABNLzhzFAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                              <v:shape id="Freeform 23" o:spid="_x0000_s1041" style="position:absolute;left:9180;top:720;width:2160;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAPHXRX8AA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9F/wPywje6sYcJKauUpSCNzHanqfZMRub&#10;nU2zq4n/3hUKvc3jfc5yPdhG3KjztWMFs2kCgrh0uuZKwen48ZqB8AFZY+OYFNzJw3o1ellirl3P&#10;B7oVoRIxhH2OCkwIbS6lLw1Z9FPXEkfu7DqLIcKukrrDPobbRqZJMpcWa44NBlvaGCp/iqtV8Fts&#10;+7aRJvv83iTZ196kl2JIlZqMh/c3EIGG8C/+c+90nL+A5y/xALl6AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAPHXRX8AAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" path="m2160,l,e" filled="f" strokeweight=".24pt">
+                            <v:group id="Group 11" o:spid="_x0000_s1040" style="position:absolute;left:9180;top:720;width:2160;height:0" coordorigin="9180,720" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATS84cxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoXedBNLS0ndiEiVHqRQLYi3ITv5g9nZkF2T+O07h0JvM7w37/1mtZ5cqwbqQ+PZQLpI&#10;QBEX3jZcGfg57eZvoEJEtth6JgN3CrDOH2YrzKwf+ZuGY6yUhHDI0EAdY5dpHYqaHIaF74hFK33v&#10;MMraV9r2OEq4a/UySV61w4alocaOtjUV1+PNGdiPOG6e04/hcC2398vp5et8SMmYp8dp8w4q0hT/&#10;zX/Xn1bwBVZ+kQF0/gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATS84cxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                              <v:shape id="Freeform 23" o:spid="_x0000_s1041" style="position:absolute;left:9180;top:720;width:2160;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8ddFfwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxhwkpq5SlII3Mdqep9kxG5udTbOrif/eFQq9zeN9znI92EbcqPO1YwWzaQKCuHS6&#10;5krB6fjxmoHwAVlj45gU3MnDejV6WWKuXc8HuhWhEjGEfY4KTAhtLqUvDVn0U9cSR+7sOoshwq6S&#10;usM+httGpkkylxZrjg0GW9oYKn+Kq1XwW2z7tpEm+/zeJNnX3qSXYkiVmoyH9zcQgYbwL/5z73Sc&#10;v4DnL/EAuXoAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPHXRX8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m2160,l,e" filled="f" strokeweight=".24pt">
                                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2160,0;0,0" o:connectangles="0,0"/>
                               </v:shape>
-                              <v:group id="Group 12" o:spid="_x0000_s1042" style="position:absolute;left:9180;top:720;width:2160;height:540" coordorigin="9180,720" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAI1EIp8IAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy0rDQBTdC/2H4Ra6&#10;s5O0KCV2EkpR6aIIJoK4u2RuHiRzJ2TGJP37zkJweTjvY7aYXkw0utaygngbgSAurW65VvBVvD0e&#10;QDiPrLG3TApu5CBLVw9HTLSd+ZOm3NcihLBLUEHj/ZBI6cqGDLqtHYgDV9nRoA9wrKUecQ7hppe7&#10;KHqWBlsODQ0OdG6o7PJfo+B9xvm0j1+na1edbz/F08f3NSalNuvl9ALC0+L/xX/ui1awC+vDl/AD&#10;ZHoHAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAAAAAA&#10;AAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAAAAAA&#10;AAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhACNRCKfCAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACZAwAAAAA=&#10;">
-                                <v:shape id="Freeform 22" o:spid="_x0000_s1043" style="position:absolute;left:9180;top:720;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAuyRCnMQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3nSTUFSiaxChrYf2oFW8PrLP&#10;JJp9m2ZXE/vru0Khx2FmvmEWWW9qcaPWVZYVxOMIBHFudcWFgv3X62gGwnlkjbVlUnAnB9ly8LTA&#10;VNuOt3Tb+UIECLsUFZTeN6mULi/JoBvbhjh4J9sa9EG2hdQtdgFuaplE0UQarDgslNjQuqT8srsa&#10;BR/fXNwxn77Q2R0mXfz23n3+HJV6HvarOQhPvf8P/7U3WkESw+NL+AFy+QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhALskQpzEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,540r2160,e" filled="f" strokeweight=".24pt">
+                              <v:group id="Group 12" o:spid="_x0000_s1042" style="position:absolute;left:9180;top:720;width:2160;height:540" coordorigin="9180,720" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjUQinwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LSsNA&#10;FN0L/YfhFrqzk7QoJXYSSlHpoggmgri7ZG4eJHMnZMYk/fvOQnB5OO9jtpheTDS61rKCeBuBIC6t&#10;brlW8FW8PR5AOI+ssbdMCm7kIEtXD0dMtJ35k6bc1yKEsEtQQeP9kEjpyoYMuq0diANX2dGgD3Cs&#10;pR5xDuGml7soepYGWw4NDQ50bqjs8l+j4H3G+bSPX6drV51vP8XTx/c1JqU26+X0AsLT4v/Ff+6L&#10;VrAL68OX8ANkegcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjUQinwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                                <v:shape id="Freeform 22" o:spid="_x0000_s1043" style="position:absolute;left:9180;top:720;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7JEKcxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTedJNQVKJrEKGth/agVbw+ss8kmn2bZlcT++u7QqHHYWa+YRZZb2pxo9ZVlhXE4wgE&#10;cW51xYWC/dfraAbCeWSNtWVScCcH2XLwtMBU2463dNv5QgQIuxQVlN43qZQuL8mgG9uGOHgn2xr0&#10;QbaF1C12AW5qmUTRRBqsOCyU2NC6pPyyuxoFH99c3DGfvtDZHSZd/Pbeff4clXoe9qs5CE+9/w//&#10;tTdaQRLD40v4AXL5CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALskQpzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,540r2160,e" filled="f" strokeweight=".24pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,720;0,1260;2160,1260" o:connectangles="0,0,0"/>
                                 </v:shape>
-                                <v:group id="Group 13" o:spid="_x0000_s1044" style="position:absolute;left:11340;top:720;width:0;height:540" coordorigin="11340,720" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAvM8zS8MAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE7wv+h/AE&#10;b2vaistSjSLiigcRVhfE26N5tsXmpTTZtv57Iwgeh5n5hpkve1OJlhpXWlYQjyMQxJnVJecK/k4/&#10;n98gnEfWWFkmBXdysFwMPuaYatvxL7VHn4sAYZeigsL7OpXSZQUZdGNbEwfvahuDPsgml7rBLsBN&#10;JZMo+pIGSw4LBda0Lii7Hf+Ngm2H3WoSb9r97bq+X07Tw3kfk1KjYb+agfDU+3f41d5pBUkCzy/h&#10;B8jFAwAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQC8zzNLwwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                                  <v:shape id="Freeform 21" o:spid="_x0000_s1045" style="position:absolute;left:11340;top:720;width:0;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAC94UTcMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3upGBZWYjRi1Rbxp7f2ZfU1S&#10;s29Ddqvbf98VCj0OM/MNk62CacWNetdYVjAeJSCIS6sbrhSc319fFiCcR9bYWiYFP+RglQ+eMky1&#10;vfORbidfiQhhl6KC2vsuldKVNRl0I9sRR+/T9gZ9lH0ldY/3CDetnCTJTBpsOC7U2NGmpvJ6+jYK&#10;rsVhqz9mLuB2/hWKwu4u57edUs/DsF6C8BT8f/ivvdcKJlN4fIk/QOa/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAC94UTcMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,540e" filled="f" strokeweight=".24pt">
+                                <v:group id="Group 13" o:spid="_x0000_s1044" style="position:absolute;left:11340;top:720;width:0;height:540" coordorigin="11340,720" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8zzNLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9qKy1KNIuKKBxFWF8Tbo3m2xealNNm2/nsjCB6HmfmGmS97U4mWGldaVhCPIxDE&#10;mdUl5wr+Tj+f3yCcR9ZYWSYFd3KwXAw+5phq2/EvtUefiwBhl6KCwvs6ldJlBRl0Y1sTB+9qG4M+&#10;yCaXusEuwE0lkyj6kgZLDgsF1rQuKLsd/42CbYfdahJv2v3tur5fTtPDeR+TUqNhv5qB8NT7d/jV&#10;3mkFSQLPL+EHyMUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvM8zS8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                                  <v:shape id="Freeform 21" o:spid="_x0000_s1045" style="position:absolute;left:11340;top:720;width:0;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAL3hRNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYFlZiNGLVFvGnt/Zl9TVKzb0N2q9t/3xUKPQ4z8w2TrYJpxY1611hWMB4lIIhL&#10;qxuuFJzfX18WIJxH1thaJgU/5GCVD54yTLW985FuJ1+JCGGXooLa+y6V0pU1GXQj2xFH79P2Bn2U&#10;fSV1j/cIN62cJMlMGmw4LtTY0aam8nr6NgquxWGrP2Yu4Hb+FYrC7i7nt51Sz8OwXoLwFPx/+K+9&#10;1womU3h8iT9A5r8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC94UTcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,540e" filled="f" strokeweight=".24pt">
                                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,720;0,1260" o:connectangles="0,0"/>
                                   </v:shape>
                                   <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                                     <v:stroke joinstyle="miter"/>
                                     <v:formulas>
                                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                                       <v:f eqn="sum @0 1 0"/>
                                       <v:f eqn="sum 0 0 @1"/>
                                       <v:f eqn="prod @2 1 2"/>
                                       <v:f eqn="prod @3 21600 pixelWidth"/>
                                       <v:f eqn="prod @3 21600 pixelHeight"/>
                                       <v:f eqn="sum @0 0 1"/>
                                       <v:f eqn="prod @6 1 2"/>
                                       <v:f eqn="prod @7 21600 pixelWidth"/>
                                       <v:f eqn="sum @8 21600 0"/>
                                       <v:f eqn="prod @7 21600 pixelHeight"/>
                                       <v:f eqn="sum @10 21600 0"/>
                                     </v:formulas>
                                     <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                                     <o:lock v:ext="edit" aspectratio="t"/>
                                   </v:shapetype>
-                                  <v:shape id="Picture 20" o:spid="_x0000_s1046" type="#_x0000_t75" style="position:absolute;left:1260;top:406;width:2338;height:718;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AL7LuZHBAAAA2wAAAA8AAABkcnMvZG93bnJldi54bWxEj0urwjAUhPeC/yEcwZ2miohUo1wFH9ur&#10;LnR3aE4f3uakNNFWf/2NILgcZuYbZrFqTSkeVLvCsoLRMAJBnFhdcKbgfNoOZiCcR9ZYWiYFT3Kw&#10;WnY7C4y1bfiXHkefiQBhF6OC3PsqltIlORl0Q1sRBy+1tUEfZJ1JXWMT4KaU4yiaSoMFh4UcK9rk&#10;lPwd70bBrpEb3L9O6+p5u6R7n+L1YKZK9XvtzxyEp9Z/w5/2QSsYT+D9JfwAufwHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhAASrOV4AAQAA5gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEACMMYpNQAAACTAQAACwAAAAAAAAAAAAAAAAAxAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEgAAAAAAAAAAAAAAAAAuAgAAZHJzL3Bp&#10;Y3R1cmV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAL7LuZHBAAAA2wAAAA8AAAAAAAAAAAAAAAAAnwIA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPcAAACNAwAAAAA=&#10;">
-                                    <v:imagedata r:id="rId12" o:title=""/>
+                                  <v:shape id="Picture 20" o:spid="_x0000_s1046" type="#_x0000_t75" style="position:absolute;left:1260;top:406;width:2338;height:718;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+y7mRwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lq8Iw&#10;FIT3gv8hHMGdpoqIVKNcBR/bqy50d2hOH97mpDTRVn/9jSC4HGbmG2axak0pHlS7wrKC0TACQZxY&#10;XXCm4HzaDmYgnEfWWFomBU9ysFp2OwuMtW34lx5Hn4kAYRejgtz7KpbSJTkZdENbEQcvtbVBH2Sd&#10;SV1jE+CmlOMomkqDBYeFHCva5JT8He9Gwa6RG9y/Tuvqebuke5/i9WCmSvV77c8chKfWf8Of9kEr&#10;GE/g/SX8ALn8BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL7LuZHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                                    <v:imagedata r:id="rId11" o:title=""/>
                                   </v:shape>
-                                  <v:group id="Group 14" o:spid="_x0000_s1047" style="position:absolute;left:1080;top:1980;width:2160;height:540" coordorigin="1080,1980" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAMyarP8UAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74V+h+UV&#10;ems2sVgkdRURlR6CUCNIb4/sMwlm34bsmj/fvisUehxm5jfMcj2aRvTUudqygiSKQRAXVtdcKjjn&#10;+7cFCOeRNTaWScFEDtar56clptoO/E39yZciQNilqKDyvk2ldEVFBl1kW+LgXW1n0AfZlVJ3OAS4&#10;aeQsjj+kwZrDQoUtbSsqbqe7UXAYcNi8J7s+u123008+P16yhJR6fRk3nyA8jf4//Nf+0gpmc3h8&#10;CT9Arn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhADMmqz/FAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                                    <v:shape id="Freeform 19" o:spid="_x0000_s1048" style="position:absolute;left:1080;top:1980;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAxS9MS8UA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWuDQBSE74X+h+UVeqtrQ5BgsxEbSOihHmJLyfHh&#10;vqit+1bcjZp/3w0Echxm5htmnc2mEyMNrrWs4DWKQRBXVrdcK/j+2r2sQDiPrLGzTAou5CDbPD6s&#10;MdV24gONpa9FgLBLUUHjfZ9K6aqGDLrI9sTBO9nBoA9yqKUecApw08lFHCfSYMthocGetg1Vf+XZ&#10;KJjfl/m+jJef7epS/BS/x/K4P22Ven6a8zcQnmZ/D9/aH1rBIoHrl/AD5OYfAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQDFL0xLxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m2160,511l2160,,,,,540r2160,e" filled="f" strokeweight=".72pt">
+                                  <v:group id="Group 14" o:spid="_x0000_s1047" style="position:absolute;left:1080;top:1980;width:2160;height:540" coordorigin="1080,1980" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzJqs/xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCmZzeHwJP0CufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzJqs/xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                                    <v:shape id="Freeform 19" o:spid="_x0000_s1048" style="position:absolute;left:1080;top:1980;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFL0xLxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhf6H5RV6q2tDkGCzERtI6KEeYkvJ8eG+qK37VtyNmn/fDQRyHGbmG2adzaYTIw2utazgNYpB&#10;EFdWt1wr+P7avaxAOI+ssbNMCi7kINs8Pqwx1XbiA42lr0WAsEtRQeN9n0rpqoYMusj2xME72cGg&#10;D3KopR5wCnDTyUUcJ9Jgy2GhwZ62DVV/5dkomN+X+b6Ml5/t6lL8FL/H8rg/bZV6fprzNxCeZn8P&#10;39ofWsEigeuX8APk5h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFL0xLxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m2160,511l2160,,,,,540r2160,e" filled="f" strokeweight=".72pt">
                                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2160,2491;2160,1980;0,1980;0,2520;2160,2520" o:connectangles="0,0,0,0,0"/>
                                     </v:shape>
-                                    <v:group id="Group 15" o:spid="_x0000_s1049" style="position:absolute;left:1080;top:15120;width:10620;height:0" coordorigin="1080,15120" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEArLiQ08QAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/AW&#10;vGlaF12pRhHZFQ8iqAvi7dE822LzUppsW/+9EQSPw8x8w8yXnSlFQ7UrLCuIhxEI4tTqgjMFf6ff&#10;wRSE88gaS8uk4E4OlouP3hwTbVs+UHP0mQgQdgkqyL2vEildmpNBN7QVcfCutjbog6wzqWtsA9yU&#10;chRFE2mw4LCQY0XrnNLb8d8o2LTYrr7in2Z3u67vl9N4f97FpFT/s1vNQHjq/Dv8am+1gtE3PL+E&#10;HyAXDwAAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAA&#10;AAAAADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAA&#10;AAAAADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEArLiQ08QAAADbAAAA&#10;DwAAAAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJsDAAAAAA==&#10;">
-                                      <v:shape id="Freeform 18" o:spid="_x0000_s1050" style="position:absolute;left:1080;top:15120;width:10620;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAx7OysMIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPu2rDMBTdA/0HcQvZYrkekuBGCa2pwXTKo9B0u1i3&#10;tlvrykhq7P59NAQyHs57s5tMLy7kfGdZwVOSgiCure64UfBxKhdrED4ga+wtk4J/8rDbPsw2mGs7&#10;8oEux9CIGMI+RwVtCEMupa9bMugTOxBH7ts6gyFC10jtcIzhppdZmi6lwY5jQ4sDFS3Vv8c/o2Bc&#10;/zTndFVW1av7fH8rdPF13hdKzR+nl2cQgaZwF9/clVaQxbHxS/wBcnsFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDHs7KwwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l10620,e" filled="f" strokeweight=".24pt">
+                                    <v:group id="Group 15" o:spid="_x0000_s1049" style="position:absolute;left:1080;top:15120;width:10620;height:0" coordorigin="1080,15120" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsuJDTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXXalGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEUTabDgsJBjReuc0tvx3yjYtNiuvuKfZne7ru+X03h/3sWkVP+zW81AeOr8O/xq&#10;b7WC0Tc8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKy4kNPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                                      <v:shape id="Freeform 18" o:spid="_x0000_s1050" style="position:absolute;left:1080;top:15120;width:10620;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHs7KwwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0D/QdxC9liuR6S4EYJranBdMqj0HS7WLe2W+vKSGrs/n00BDIeznuzm0wvLuR8Z1nBU5KCIK6t&#10;7rhR8HEqF2sQPiBr7C2Tgn/ysNs+zDaYazvygS7H0IgYwj5HBW0IQy6lr1sy6BM7EEfu2zqDIULX&#10;SO1wjOGml1maLqXBjmNDiwMVLdW/xz+jYFz/NOd0VVbVq/t8fyt08XXeF0rNH6eXZxCBpnAX39yV&#10;VpDFsfFL/AFyewUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHs7KwwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10620,e" filled="f" strokeweight=".24pt">
                                         <v:stroke dashstyle="longDash"/>
                                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10620,0" o:connectangles="0,0"/>
                                       </v:shape>
-                                      <v:shape id="Picture 17" o:spid="_x0000_s1051" type="#_x0000_t75" style="position:absolute;left:9346;top:768;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGVUrrTBAAAA2wAAAA8AAABkcnMvZG93bnJldi54bWxEj0GLwjAUhO8L/ofwBG9rag/iVqOIuKKw&#10;B1fF86N5tsXmpZvEWv/9RhA8DjPzDTNbdKYWLTlfWVYwGiYgiHOrKy4UnI7fnxMQPiBrrC2Tggd5&#10;WMx7HzPMtL3zL7WHUIgIYZ+hgjKEJpPS5yUZ9EPbEEfvYp3BEKUrpHZ4j3BTyzRJxtJgxXGhxIZW&#10;JeXXw80o4N1+3e4tV/S3TXn5g8ad7UapQb9bTkEE6sI7/GpvtYL0C55f4g+Q838AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhAASrOV4AAQAA5gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEACMMYpNQAAACTAQAACwAAAAAAAAAAAAAAAAAxAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEgAAAAAAAAAAAAAAAAAuAgAAZHJzL3Bp&#10;Y3R1cmV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAGVUrrTBAAAA2wAAAA8AAAAAAAAAAAAAAAAAnwIA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPcAAACNAwAAAAA=&#10;">
+                                      <v:shape id="Picture 17" o:spid="_x0000_s1051" type="#_x0000_t75" style="position:absolute;left:9346;top:768;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlVK60wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva2oP4lajiLiisAdXxfOjebbF5qWbxFr//UYQPA4z8w0zW3SmFi05X1lWMBomIIhz&#10;qysuFJyO358TED4ga6wtk4IHeVjMex8zzLS98y+1h1CICGGfoYIyhCaT0uclGfRD2xBH72KdwRCl&#10;K6R2eI9wU8s0ScbSYMVxocSGViXl18PNKODdft3uLVf0t015+YPGne1GqUG/W05BBOrCO/xqb7WC&#10;9AueX+IPkPN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGVUrrTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                                        <v:imagedata r:id="rId12" o:title=""/>
+                                      </v:shape>
+                                      <v:shape id="Picture 16" o:spid="_x0000_s1052" type="#_x0000_t75" style="position:absolute;left:1246;top:2026;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaS85QwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7bsIw&#10;FN2R+g/WrcRWnBaB2oCJeKgSGxC6dLvEt3HS+DqK3ZD26/FQifHovJfZYBvRU+crxwqeJwkI4sLp&#10;iksFH+f3p1cQPiBrbByTgl/ykK0eRktMtbvyifo8lCKGsE9RgQmhTaX0hSGLfuJa4sh9uc5iiLAr&#10;pe7wGsNtI1+SZC4tVhwbDLa0NVR85z9Wgd9savP5tj5Ul/PU9PX2b3aUO6XGj8N6ASLQEO7if/de&#10;K5jG9fFL/AFydQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaS85QwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                                         <v:imagedata r:id="rId13" o:title=""/>
-                                      </v:shape>
-[...1 lines deleted...]
-                                        <v:imagedata r:id="rId14" o:title=""/>
                                       </v:shape>
                                     </v:group>
                                   </v:group>
                                 </v:group>
                               </v:group>
                             </v:group>
                           </v:group>
                         </v:group>
                       </v:group>
                     </v:group>
                   </v:group>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008607E6">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -1332,208 +1330,208 @@
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3"/>
+                          <w:p w14:paraId="2848C862" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="105C2A1B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 36" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:361.85pt;margin-top:3.55pt;width:3in;height:2in;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzSty3lQIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEQNOIDUpBVJUQ&#10;oELF2fHaZIXX49pOsvTX99m7CYFyoepl1555M55583Fy2jaGrZUPNdmSDw8GnCkrqartQ8l/3l18&#10;mnAWorCVMGRVyZ9U4Kezjx9ONm6qRrQkUynP4MSG6caVfBmjmxZFkEvViHBATlkoNflGRFz9Q1F5&#10;sYH3xhSjweC42JCvnCepQoD0vFPyWfavtZLxWuugIjMlR2wxf33+LtK3mJ2I6YMXblnLPgzxD1E0&#10;orZ4dOfqXETBVr7+y1VTS0+BdDyQ1BSkdS1VzgHZDAevsrldCqdyLiAnuB1N4f+5lVfrG8/qquSH&#10;x5xZ0aBGd6qN7Cu1DCLws3FhCtitAzC2kKPOW3mAMKXdat+kPxJi0IPppx27yZuEcPR5fIiScSah&#10;G05Gkwku8F88mzsf4jdFDUuHknuUL7Mq1pchdtAtJL0WyNTVRW1MvqSWUWfGs7VAsU3MQcL5C5Sx&#10;bFPy48OjQXb8Qpdc7+wXRsjHPrw9FPwZm55Tubn6sBJFHRX5FJ+MShhjfygNcjMjb8QopFR2F2dG&#10;J5RGRu8x7PHPUb3HuMsDFvllsnFn3NSWfMfSS2qrxy21usOjhnt5p2NsF23fOguqntA5nrrZC05e&#10;1CD6UoR4IzyGDR2BBRKv8dGGUB3qT5wtyf9+S57wmAFoOdtgeEsefq2EV5yZ7xbT8WU4Hqdpz5fx&#10;0ecRLn5fs9jX2FVzRmiZIVaVk/mY8NFsj9pTc489M0+vQiWsxNslj9vjWexWCvaUVPN5BmG+nYiX&#10;9tbJ5DrRmxrsrr0X3vUNHjEbV7QdczF91ecdNllamq8i6ToPQSK4Y7UnHrshj1G/x9Ly2b9n1PO2&#10;nf0BAAD//wMAUEsDBBQABgAIAAAAIQCA2NVh3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqJOg0DSNUwEqXDhREGc33tpWYzuK3TT8PdsTve3ujGbfNJvZ9WzCMdrgBeSL&#10;DBj6LijrtYDvr7eHClhM0ivZB48CfjHCpr29aWStwtl/4rRLmlGIj7UUYFIaas5jZ9DJuAgDetIO&#10;YXQy0TpqrkZ5pnDX8yLLnriT1tMHIwd8NdgddycnYPuiV7qr5Gi2lbJ2mn8OH/pdiPu7+XkNLOGc&#10;/s1wwSd0aIlpH05eRdYLWBaPS7LSkAO76HlZ0mEvoFiVOfC24dcV2j8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM0rct5UCAAC1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAgNjVYd4AAAAKAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Text Box 36" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:361.85pt;margin-top:3.55pt;width:3in;height:2in;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pYzafwIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7i2FNZVXFEHYpqE&#10;AA0mntNcQiNycZa4vev++jm56w8YL0x7ubPjz479xfbZeVtbtlYhGnAlHx4NOFNOQmXcU8l/Plx9&#10;mnAWUbhKWHCq5BsV+fns44ezxk/VCJZgKxUYBXFx2viSLxH9tCiiXKpaxCPwypFRQ6gFkhqeiiqI&#10;hqLXthgNBqdFA6HyAaSKkU4vOyOf5fhaK4m3WkeFzJaccsP8Dfm7SN9idiamT0H4pZF9GuIfsqiF&#10;cXTpLtSlQMFWwfwVqjYyQASNRxLqArQ2UuUaqJrh4FU190vhVa6FyIl+R1P8f2Hlzfre3wWG7Vdo&#10;6QETIY2P00iHqZ5Whzr9KVNGdqJws6NNtcgkHY4+j4/pLTiTZBtORpMJKRSn2Lv7EPGbgpoloeSB&#10;3iXTJdbXETvoFpJui2BNdWWszUrqBXVhA1sLekWLOUkK/gJlHWtKfnp8MsiBX9hS6J3/wgr53Kd3&#10;gKJ41qXrVO6aPq09FVnCjVUJY90PpZmpMiNv5CikVG6XZ0YnlKaK3uPY4/dZvce5q4M88s3gcOdc&#10;GwehY+kltdXzllrd4ekND+pOIraLtm+RBVQb6pwA3VBFL68MEX0tIt6JQFNEHUGbAW/poy3Q60Av&#10;cbaE8Put84Sn5iYrZw1NZcnjr5UIijP73VHbfxmOx2mMszI++TwiJRxaFocWt6ovgFpmSDvIyywm&#10;PNqtqAPUj7RA5ulWMgkn6e6S41a8wG5X0AKSaj7PIBpcL/Da3XuZQid6U4M9tI8i+L7BkWbjBrbz&#10;K6av+rzDJk8H8xWCNnkIEsEdqz3xNPR5jPoFlbbKoZ5R+zU6+wMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIDY1WHeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6DQNI1TASpc&#10;OFEQZzfe2lZjO4rdNPw92xO97e6MZt80m9n1bMIx2uAF5IsMGPouKOu1gO+vt4cKWEzSK9kHjwJ+&#10;McKmvb1pZK3C2X/itEuaUYiPtRRgUhpqzmNn0Mm4CAN60g5hdDLROmquRnmmcNfzIsueuJPW0wcj&#10;B3w12B13Jydg+6JXuqvkaLaVsnaafw4f+l2I+7v5eQ0s4Zz+zXDBJ3RoiWkfTl5F1gtYFo9LstKQ&#10;A7voeVnSYS+gWJU58Lbh1xXaPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7pYzafwIA&#10;AI4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCA2NVh&#10;3gAAAAoBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3"/>
+                    <w:p w14:paraId="2848C862" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="4C0B469C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="5" w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE0C40" w:rsidRDefault="00AE0C40" w:rsidP="00AE0C40">
+    <w:p w14:paraId="67A0B76B" w14:textId="77777777" w:rsidR="00AE0C40" w:rsidRDefault="00AE0C40" w:rsidP="00AE0C40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
           <w:tab w:val="left" w:pos="2415"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE0C40" w:rsidRDefault="00AE0C40" w:rsidP="00AE0C40">
+    <w:p w14:paraId="1BA98187" w14:textId="77777777" w:rsidR="00AE0C40" w:rsidRDefault="00AE0C40" w:rsidP="00AE0C40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
           <w:tab w:val="left" w:pos="2415"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D50DB" w:rsidRPr="00D85184" w:rsidRDefault="00AE0C40" w:rsidP="00AE0C40">
+    <w:p w14:paraId="50DAE2F8" w14:textId="77777777" w:rsidR="007D50DB" w:rsidRPr="00D85184" w:rsidRDefault="00AE0C40" w:rsidP="00AE0C40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
           <w:tab w:val="left" w:pos="2415"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251696128" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="19E053BA" wp14:editId="4DF8CF7A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>688975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>289560</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1336040" cy="493395"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20849"/>
                 <wp:lineTo x="21251" y="20849"/>
                 <wp:lineTo x="21251" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1336040" cy="493395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D50DB" w:rsidRDefault="00DD63E3" w:rsidP="007D50DB">
+    <w:p w14:paraId="78423682" w14:textId="77777777" w:rsidR="007D50DB" w:rsidRDefault="00DD63E3" w:rsidP="007D50DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="387E6791" wp14:editId="6457E823">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>663575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3714750" cy="476250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32" name="Text Box 32"/>
@@ -1552,248 +1550,220 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00DD63E3" w:rsidRDefault="00903B49" w:rsidP="00FD68B9">
+                          <w:p w14:paraId="1E39199F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00DD63E3" w:rsidRDefault="00000000" w:rsidP="00FD68B9">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:id w:val="-419331340"/>
                                 <w:placeholder>
                                   <w:docPart w:val="B09A9ACFD0874E5DA76B898FDE3870DE"/>
                                 </w:placeholder>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00AE1DD3">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">REQUEST </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00257A68">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
-                                  <w:t>FOR</w:t>
-[...10 lines deleted...]
-                                  <w:t xml:space="preserve"> </w:t>
+                                  <w:t xml:space="preserve">FOR </w:t>
                                 </w:r>
                                 <w:r w:rsidR="00AE1DD3">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                   <w:t>CORRECTION TO PERSONAL HEALTH RECORD</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 32" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:52.25pt;margin-top:3.4pt;width:292.5pt;height:37.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ1LH4jQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kabMFdYqsRYcB&#10;RVssHXpWZKkxJouapCTOfv2e5Hyt66XDLjZFPpLiE8mLy7YxbKV8qMmWvH/S40xZSVVtn0v+/fHm&#10;w0fOQhS2EoasKvlGBX45ef/uYu3GakALMpXyDEFsGK9dyRcxunFRBLlQjQgn5JSFUZNvRMTRPxeV&#10;F2tEb0wx6PXOizX5ynmSKgRorzsjn+T4WisZ77UOKjJTctwt5q/P33n6FpMLMX72wi1qub2G+Idb&#10;NKK2SLoPdS2iYEtf/xWqqaWnQDqeSGoK0rqWKteAavq9F9XMFsKpXAvICW5PU/h/YeXd6sGzuir5&#10;6YAzKxq80aNqI/tMLYMK/KxdGAM2cwDGFnq8804foExlt9o36Y+CGOxgerNnN0WTUJ6O+sPRGUwS&#10;tuHofAAZ4YuDt/MhflHUsCSU3OP1MqlidRtiB91BUrJApq5uamPyIXWMujKerQTe2sR8RwT/A2Us&#10;W5f8/BSpk5Ol5N5FNjZpVO6ZbbpUeVdhluLGqIQx9pvS4CwX+kpuIaWy+/wZnVAaqd7iuMUfbvUW&#10;564OeOTMZOPeuakt+Vx9HrIDZdWPHWW6w+NtjupOYmznbW6WfQPMqdqgLzx1kxWcvKnxeLcixAfh&#10;MUp4b6yHeI+PNgTyaStxtiD/6zV9wqPDYeVsjdEsefi5FF5xZr5a9P6n/nCYZjkfhmejAQ7+2DI/&#10;tthlc0XoiD4WkZNZTPhodqL21Dxhi0xTVpiElchd8rgTr2K3MLCFpJpOMwjT60S8tTMnU+jEcmrN&#10;x/ZJeLft34jOv6PdEIvxizbusMnT0nQZSde5xxPPHatb/jH5eUq2WyqtluNzRh126eQ3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAOCl3St4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU6DQBSF9yZ9&#10;h8lt4sbYodYiIkNjjNrEnUXbuJsyVyAydwgzBXx7rytdfjkn5yfbTLYVA/a+caRguYhAIJXONFQp&#10;eCueLhMQPmgyunWECr7RwyafnWU6NW6kVxx2oRIcQj7VCuoQulRKX9ZotV+4Dom1T9dbHRj7Sppe&#10;jxxuW3kVRbG0uiFuqHWHDzWWX7uTVfBxUR1e/PT8Pq7Wq+5xOxQ3e1ModT6f7u9ABJzCnxl+5/N0&#10;yHnT0Z3IeNEyR9drtiqI+QHrcXLLfFSQLBOQeSb/H8h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFnUsfiNAgAAkwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADgpd0reAAAACAEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="387E6791" id="Text Box 32" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:52.25pt;margin-top:3.4pt;width:292.5pt;height:37.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxGBaXdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kabMFdYqsRYcB&#10;RVssHXpWZKkRJouaxMTOfv0o2Xms66XDLjYlfnx9Inlx2daWbVSIBlzJhycDzpSTUBn3XPLvjzcf&#10;PnIWUbhKWHCq5FsV+eXs/buLxk/VCFZgKxUYOXFx2viSrxD9tCiiXKlaxBPwypFSQ6gF0jE8F1UQ&#10;DXmvbTEaDM6LBkLlA0gVI91ed0o+y/61VhLvtY4KmS055Yb5G/J3mb7F7EJMn4PwKyP7NMQ/ZFEL&#10;4yjo3tW1QMHWwfzlqjYyQASNJxLqArQ2UuUaqJrh4EU1i5XwKtdC5ES/pyn+P7fybrPwD4Fh+xla&#10;esBESOPjNNJlqqfVoU5/ypSRnijc7mlTLTJJl6eT4XhyRipJuvHkfEQyuSkO1j5E/KKgZkkoeaBn&#10;yWyJzW3EDrqDpGARrKlujLX5kFpBXdnANoIe0WLOkZz/gbKONSU/P6XQychBMu88W5duVG6GPtyh&#10;wizh1qqEse6b0sxUudBXYgspldvHz+iE0hTqLYY9/pDVW4y7OsgiRwaHe+PaOAi5+jw9B8qqHzvK&#10;dIentzmqO4nYLlsq/KgBllBtqS8CdCMTvbwx9Hi3IuKDCDQj9N4093hPH22ByIde4mwF4ddr9wlP&#10;rUtazhqauZLHn2sRFGf2q6Om/jQcj9OQ5sP4bDKiQzjWLI81bl1fAXXEkDaMl1lMeLQ7UQeon2g9&#10;zFNUUgknKXbJcSdeYbcJaL1INZ9nEI2lF3jrFl4m14nl1JqP7ZMIvu9fpM6/g910iumLNu6wydLB&#10;fI2gTe7xxHPHas8/jXSekn79pJ1xfM6ow5Kc/QYAAP//AwBQSwMEFAAGAAgAAAAhADgpd0reAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj81Og0AUhfcmfYfJbeLG2KHWIiJDY4zaxJ1F27ibMlcg&#10;MncIMwV8e68rXX45J+cn20y2FQP2vnGkYLmIQCCVzjRUKXgrni4TED5oMrp1hAq+0cMmn51lOjVu&#10;pFccdqESHEI+1QrqELpUSl/WaLVfuA6JtU/XWx0Y+0qaXo8cblt5FUWxtLohbqh1hw81ll+7k1Xw&#10;cVEdXvz0/D6u1qvucTsUN3tTKHU+n+7vQAScwp8ZfufzdMh509GdyHjRMkfXa7YqiPkB63Fyy3xU&#10;kCwTkHkm/x/IfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxGBaXdgIAAGwFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA4KXdK3gAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00DD63E3" w:rsidRDefault="00903B49" w:rsidP="00FD68B9">
+                    <w:p w14:paraId="1E39199F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00DD63E3" w:rsidRDefault="00000000" w:rsidP="00FD68B9">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:id w:val="-419331340"/>
                           <w:placeholder>
                             <w:docPart w:val="B09A9ACFD0874E5DA76B898FDE3870DE"/>
                           </w:placeholder>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="00AE1DD3">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">REQUEST </w:t>
                           </w:r>
                           <w:r w:rsidR="00257A68">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
-                            <w:t>FOR</w:t>
-[...10 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t xml:space="preserve">FOR </w:t>
                           </w:r>
                           <w:r w:rsidR="00AE1DD3">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>CORRECTION TO PERSONAL HEALTH RECORD</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008607E6" w:rsidRPr="008607E6" w:rsidRDefault="007D50DB" w:rsidP="007D50DB">
+    <w:p w14:paraId="1F320114" w14:textId="77777777" w:rsidR="008607E6" w:rsidRPr="008607E6" w:rsidRDefault="007D50DB" w:rsidP="007D50DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1238" w:rsidRPr="007D50DB" w:rsidRDefault="009F1238" w:rsidP="007D50DB">
+    <w:p w14:paraId="5C602CD0" w14:textId="77777777" w:rsidR="009F1238" w:rsidRPr="007D50DB" w:rsidRDefault="009F1238" w:rsidP="007D50DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRPr="009B00F9" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="70A40B84" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRPr="009B00F9" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="72" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="3371"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRPr="009B00F9" w:rsidRDefault="004C4AE8">
+    <w:p w14:paraId="605AACA1" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRPr="009B00F9" w:rsidRDefault="004C4AE8">
       <w:pPr>
         <w:spacing w:before="4" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EA40C41" wp14:editId="4676D5B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>663575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2362200" cy="547370"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
@@ -1806,331 +1776,323 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2362200" cy="547370"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="009F40C9">
+                          <w:p w14:paraId="71B0A826" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="009F40C9">
                             <w:r w:rsidRPr="00BC23BC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                                 <w:noProof/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A6E724" wp14:editId="52FE323C">
                                   <wp:extent cx="1872615" cy="516842"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="11" name="Picture 11" descr="https://www.barcodesinc.com/generator/image.php?code=ROI-1&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 7" descr="https://www.barcodesinc.com/generator/image.php?code=ROI-1&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1872615" cy="516842"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                             <w:r w:rsidR="00856F5F">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:color w:val="3B619F"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B3C0CC7" wp14:editId="39C2FD31">
                                   <wp:extent cx="1905000" cy="523875"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="43" name="Picture 43" descr="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3">
-                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
+                                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
                                   </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1" descr="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3">
-                                            <a:hlinkClick r:id="rId17"/>
+                                            <a:hlinkClick r:id="rId16"/>
                                           </pic:cNvPr>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId18">
+                                          <a:blip r:embed="rId17">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1905000" cy="523875"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:52.25pt;margin-top:3.05pt;width:186pt;height:43.1pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUYusNIwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbHjJE1rxam6dJkm&#10;dS9Sux+AMY7RgGNAYme/fgdOs6j9Vo0PiOOOh7vnuVvdDlqRg3BegqnodJJTIgyHRppdRX8+bT9c&#10;U+IDMw1TYERFj8LT2/X7d6velqKADlQjHEEQ48veVrQLwZZZ5nknNPMTsMKgswWnWUDT7bLGsR7R&#10;tcqKPL/KenCNdcCF93h7PzrpOuG3reDhe9t6EYiqKOYW0u7SXsc9W69YuXPMdpKf0mBvyEIzafDT&#10;M9Q9C4zsnXwFpSV34KENEw46g7aVXKQasJpp/qKax45ZkWpBcrw90+T/Hyz/dvjhiGwqOsuXlBim&#10;UaQnMQTyEQZSRH5660sMe7QYGAa8Rp1Trd4+AP/liYFNx8xO3DkHfSdYg/lN48vs4umI4yNI3X+F&#10;Br9h+wAJaGidjuQhHQTRUafjWZuYCsfLYnZVoOCUcPQt5svZMomXsfL5tXU+fBagSTxU1KH2CZ0d&#10;HnyI2bDyOSR+5kHJZiuVSobb1RvlyIFhn2zTSgW8CFOG9BW9WRSLhGwgvk8tpGXAPlZSV/Q6j2vs&#10;rMjGJ9OkkMCkGs+YiTIneiIjIzdhqIekxJn1Gpoj8uVgbFscMzx04P5Q0mPLVtT/3jMnKFFfDHJ+&#10;M53PY48nY75YFmi4S0996WGGI1RFAyXjcRPSXEQ6DNyhNq1MtEURx0xOKWMrJjZPYxN7/dJOUf+G&#10;e/0XAAD//wMAUEsDBBQABgAIAAAAIQCY3QFK3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/R&#10;ToNAEEXfTfyHzZj4YuzSSsEiS6MmGl9b+wEDTIHIzhJ2W+jfOz7Zx5N7c+dMvp1tr840+s6xgeUi&#10;AkVcubrjxsDh++PxGZQPyDX2jsnAhTxsi9ubHLPaTbyj8z40SkbYZ2igDWHItPZVSxb9wg3Ekh3d&#10;aDEIjo2uR5xk3PZ6FUWJttixXGhxoPeWqp/9yRo4fk0P681UfoZDuouTN+zS0l2Mub+bX19ABZrD&#10;fxn+9EUdCnEq3Ylrr3rhKF5L1UCyBCV5nCbCpYHN6gl0kevrB4pfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJRi6w0jAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJjdAUrcAAAACAEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="0EA40C41" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:52.25pt;margin-top:3.05pt;width:186pt;height:43.1pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9ZHC2EQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk6Y14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3TgyCK5BF5eLS6GzrDDgq9Blvy2WTKmbISam13Jf/xffvu&#10;hjMfhK2FAatKflSe363fvln1rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgFOWnA1gJwKZuMtqFD2h&#10;dybLp9PrrAesHYJU3tPtw+jk64TfNEqGr03jVWCm5FRbSDumvYp7tl6JYofCtVqeyhD/UEUntKVH&#10;z1APIgi2R/0XVKclgocmTCR0GTSNlir1QN3Mpq+6eWqFU6kXIse7M03+/8HKL4cn9w1ZGN7DQANM&#10;TXj3CPKnZxY2rbA7dY8IfatETQ/PImVZ73xxSo1U+8JHkKr/DDUNWewDJKChwS6yQn0yQqcBHM+k&#10;qyEwSZf51XVOk+RMkm8xX14t01QyUTxnO/Tho4KOxUPJkYaa0MXh0YdYjSieQ+JjHoyut9qYZOCu&#10;2hhkB0EC2KaVGngVZizrS367yBcJ2ULMT9rodCCBGt2V/GYa1yiZyMYHW6eQILQZz1SJsSd6IiMj&#10;N2GoBqZrajXmRrYqqI/EF8KoR/o/dGgBf3PWkxZL7n/tBSrOzCdLnN/O5vMo3mTMF8ucDLz0VJce&#10;YSVBlTxwNh43IQk+0mHhnmbT6ETbSyWnkkljic3Tf4givrRT1MuvXf8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQCY3QFK3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RToNAEEXfTfyHzZj4YuzSSsEi&#10;S6MmGl9b+wEDTIHIzhJ2W+jfOz7Zx5N7c+dMvp1tr840+s6xgeUiAkVcubrjxsDh++PxGZQPyDX2&#10;jsnAhTxsi9ubHLPaTbyj8z40SkbYZ2igDWHItPZVSxb9wg3Ekh3daDEIjo2uR5xk3PZ6FUWJttix&#10;XGhxoPeWqp/9yRo4fk0P681UfoZDuouTN+zS0l2Mub+bX19ABZrDfxn+9EUdCnEq3Ylrr3rhKF5L&#10;1UCyBCV5nCbCpYHN6gl0kevrB4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD1kcLYR&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJjd&#10;AUrcAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="009F40C9">
+                    <w:p w14:paraId="71B0A826" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="009F40C9">
                       <w:r w:rsidRPr="00BC23BC">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                           <w:noProof/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
-                          <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A6E724" wp14:editId="52FE323C">
                             <wp:extent cx="1872615" cy="516842"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="11" name="Picture 11" descr="https://www.barcodesinc.com/generator/image.php?code=ROI-1&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 7" descr="https://www.barcodesinc.com/generator/image.php?code=ROI-1&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId19">
+                                    <a:blip r:embed="rId15">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1872615" cy="516842"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
-                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-                      <w:bookmarkEnd w:id="1"/>
                       <w:r w:rsidR="00856F5F">
                         <w:rPr>
                           <w:noProof/>
                           <w:color w:val="3B619F"/>
-                          <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B3C0CC7" wp14:editId="39C2FD31">
                             <wp:extent cx="1905000" cy="523875"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="43" name="Picture 43" descr="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3">
-                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId20"/>
+                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId16"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1" descr="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3">
-                                      <a:hlinkClick r:id="rId20"/>
+                                      <a:hlinkClick r:id="rId16"/>
                                     </pic:cNvPr>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId21">
+                                    <a:blip r:embed="rId17">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1905000" cy="523875"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="119D8910" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="639FE5DB" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00841FDE">
+    <w:p w14:paraId="0841E17F" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00841FDE">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C98397" wp14:editId="48CA082E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5111750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>34925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1743075" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="41" name="Text Box 41"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2146,148 +2108,147 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00141110">
+                          <w:p w14:paraId="3F72AB4D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00141110">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00141110">
                               <w:rPr>
                                 <w:i/>
                               </w:rPr>
                               <w:t>Patient Label</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 41" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:402.5pt;margin-top:2.75pt;width:137.25pt;height:19.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3GlfsjgIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm/VX4tbKOnITpaoU&#10;JVGdKmfMgo0KDAXsXffXd2B3bTfNJVUvu8C8mWEeb+byqjGa7IQPCmxJh2cDSoTlUCm7Lun3p9sP&#10;HykJkdmKabCipHsR6NX8/bvL2s3ECDagK+EJBrFhVruSbmJ0s6IIfCMMC2fghEWjBG9YxK1fF5Vn&#10;NUY3uhgNBhdFDb5yHrgIAU9vWiOd5/hSCh4fpAwiEl1SvFvMX5+/q/Qt5pdstvbMbRTvrsH+4RaG&#10;KYtJD6FuWGRk69VfoYziHgLIeMbBFCCl4iLXgNUMBy+qWW6YE7kWJCe4A03h/4Xl97tHT1RV0smQ&#10;EssMvtGTaCL5DA3BI+SndmGGsKVDYGzwHN+5Pw94mMpupDfpjwURtCPT+wO7KRpPTtPJeDA9p4Sj&#10;bTSZXpxn+oujt/MhfhFgSFqU1OPrZVLZ7i5EvAlCe0hKFkCr6lZpnTdJMeJae7Jj+NY65juixx8o&#10;bUld0osxpk5OFpJ7G1nbdCKyZrp0qfK2wryKey0SRttvQiJnudBXcjPOhT3kz+iEkpjqLY4d/nir&#10;tzi3daBHzgw2HpyNsuBz9bnJjpRVP3rKZItHwk/qTsvYrJoslnEvgBVUe9SFh7azguO3Ch/vjoX4&#10;yDy2EkoBx0N8wI/UgORDt6JkA/7Xa+cJjwpHKyU1tmZJw88t84IS/dWi9j8NJ5PUy3kzOZ+OcONP&#10;LatTi92aa0BFoLzxdnmZ8FH3S+nBPOMUWaSsaGKWY+6Sxn55HduBgVOIi8Uig7B7HYt3dul4Cp1Y&#10;TtJ8ap6Zd51+Iyr/HvomZrMXMm6xydPCYhtBqqzxxHPLasc/dn6Wfjel0mg53WfUcZbOfwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFyruP/hAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SFxQa0MbWkI2FUL8SNxoCoibGy9JRLyOYjcJb497gtusZjXzTbaZbCsG6n3jGOFyrkAQl840&#10;XCHsisfZGoQPmo1uHRPCD3nY5KcnmU6NG/mVhm2oRAxhn2qEOoQuldKXNVnt564jjt6X660O8ewr&#10;aXo9xnDbyiulrqXVDceGWnd0X1P5vT1YhM+L6uPFT09v4yJZdA/PQ7F6NwXi+dl0dwsi0BT+nuGI&#10;H9Ehj0x7d2DjRYuwVkncEhCSBMTRV6ubqPYIy2UCMs/k/wX5LwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD3GlfsjgIAAJMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBcq7j/4QAAAAkBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="37C98397" id="Text Box 41" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:402.5pt;margin-top:2.75pt;width:137.25pt;height:19.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVA1NMeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEQNqIDUpBVJUQ&#10;oIaKs+O1iVWvx7Un2U1/fcfezaOUC1Uv3rHn/e03c3HZ1pZtVIgGXMmHJwPOlJNQGfdc8u+PNx8+&#10;chZRuEpYcKrkWxX55ez9u4vGT9UIVmArFRgFcXHa+JKvEP20KKJcqVrEE/DKkVJDqAXSNTwXVRAN&#10;Ra9tMRoMzosGQuUDSBUjvV53Sj7L8bVWEu+1jgqZLTnVhvkM+Vyms5hdiOlzEH5lZF+G+IcqamEc&#10;Jd2HuhYo2DqYv0LVRgaIoPFEQl2A1kaq3AN1Mxy86GaxEl7lXgic6Pcwxf8XVt5tFv4hMGw/Q0s/&#10;MAHS+DiN9Jj6aXWo05cqZaQnCLd72FSLTCanyfh0MDnjTJJuNJ6cn2Vci4O3DxG/KKhZEkoe6Ldk&#10;tMTmNiJlJNOdSUoWwZrqxlibL4kK6soGthH0Ey3mGsnjDyvrWFPy81NKnZwcJPcusnXpRWUy9OkO&#10;HWYJt1YlG+u+Kc1MlRt9JbeQUrl9/mydrDSleotjb3+o6i3OXR/kkTODw71zbRyE3H2engNk1Y8d&#10;ZLqzJ8CP+k4itsuWGi/56Y4AS6i2xIsA3chEL28M/bxbEfFBBJoRogLNPd7ToS0Q+NBLnK0g/Hrt&#10;PdkTdUnLWUMzV/L4cy2C4sx+dUTqT8PxOA1pvozPJiO6hGPN8ljj1vUVECOGtGG8zGKyR7sTdYD6&#10;idbDPGUllXCScpccd+IVdpuA1otU83k2orH0Am/dwssUOqGcqPnYPonge/4iMf8OdtMppi9o3Nkm&#10;TwfzNYI2meMJ5w7VHn8a6Uz9fv2knXF8z1aHJTn7DQAA//8DAFBLAwQUAAYACAAAACEAXKu4/+EA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBrQxtaQjYVQvxI3GgKiJsb&#10;L0lEvI5iNwlvj3uC26xmNfNNtplsKwbqfeMY4XKuQBCXzjRcIeyKx9kahA+ajW4dE8IPedjkpyeZ&#10;To0b+ZWGbahEDGGfaoQ6hC6V0pc1We3nriOO3pfrrQ7x7Ctpej3GcNvKK6WupdUNx4Zad3RfU/m9&#10;PViEz4vq48VPT2/jIll0D89DsXo3BeL52XR3CyLQFP6e4Ygf0SGPTHt3YONFi7BWSdwSEJIExNFX&#10;q5uo9gjLZQIyz+T/BfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABUDU0x4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFyruP/hAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00141110">
+                    <w:p w14:paraId="3F72AB4D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00141110">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00141110">
                         <w:rPr>
                           <w:i/>
                         </w:rPr>
                         <w:t>Patient Label</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="62747DEE" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:sectPr w:rsidR="00AF6925">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRPr="007D50DB" w:rsidRDefault="00AF6925" w:rsidP="007D50DB">
+    <w:p w14:paraId="2A100787" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRPr="007D50DB" w:rsidRDefault="00AF6925" w:rsidP="007D50DB">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="1148" w:right="-32"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AF6925" w:rsidRPr="007D50DB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="2949" w:space="5174"/>
             <w:col w:w="3817"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00DE3506" w:rsidP="00141110">
+    <w:p w14:paraId="43FD8761" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00DE3506" w:rsidP="00141110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="975"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BAFB0DF" wp14:editId="5E213479">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>606425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>109220</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6732270" cy="7696200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="Text Box 35"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6732270" cy="7696200"/>
                         </a:xfrm>
@@ -2296,118 +2257,148 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="002B3BFD" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="1F465FA5" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="002B3BFD" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002B3BFD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Information and Instructions</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="69CFEF4A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="691BEC7B" w14:textId="16D8E23D" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00A71975" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A87859">
-[...3 lines deleted...]
-                              <w:t>TEGH will correct health record information if it is demonstrated, to our satisfaction, that the record is not correct or complete for the purpose for which TEGH collects, uses or discloses the information.  TEGH will make every effort to respond to your request in a timely fashion.  Please complete parts A and B of this Form.  Part C is for our internal use.  For information about our privacy protection practices, contact our Privacy Officer at (416) 469-6580, Extension 7781.</w:t>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE1DD3" w:rsidRPr="00A87859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">GH will correct health record information if it is demonstrated, to our satisfaction, that the record is not correct or complete for the purpose for which </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00391D6C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE1DD3" w:rsidRPr="00A87859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">GH collects, uses or discloses the information.  </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE1DD3" w:rsidRPr="00A87859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>GH will make every effort to respond to your request in a timely fashion.  Please complete parts A and B of this Form.  Part C is for our internal use.  For information about our privacy protection practices, contact our Privacy Officer at (416) 469-6580, Extension 7781.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="6F4C1B86" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="55C8D2A6" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="Heading2"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>PART A:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
@@ -2422,98 +2413,98 @@
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>REQUESTOR</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:i w:val="0"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>INFORMATION</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="14460499" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="5D2B1056" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">Patient Contact Information </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>(complete if addressograph not available</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>):</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="581E9A44" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="2911198B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>____________________________________</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
@@ -2543,51 +2534,51 @@
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">               </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">        </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>_______________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="100DA01F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Last Name</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
@@ -2666,70 +2657,70 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">           </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">       </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Initials</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="75C488B2" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>______________________________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="0FBD00CA" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Address</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
@@ -2792,51 +2783,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">       </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Postal Code</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="60D3FD0E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>_______________________</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">                  </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
@@ -2860,51 +2851,51 @@
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">_________________________                           </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                   </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>__________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="3F9FDA5A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Telephone Number</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
@@ -2923,175 +2914,157 @@
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Date of Birth (</w:t>
+                              <w:t>Date of Birth (dd/MMM/</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>dd</w:t>
+                              <w:t>yyyy</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellStart"/>
+                              <w:t xml:space="preserve">) </w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>yyyy</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:tab/>
+                            </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="00747FC0">
+                              <w:tab/>
+                              <w:t xml:space="preserve">                                  Health Record Number</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7288877C" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                            <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:tab/>
-[...17 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="7AC28340" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>If you are a substitute decision-maker, your contact information:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="13321AF9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="04418B84" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">____________________________________               </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> _________________________________                 </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>_____________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="6191FE40" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Last Name</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
@@ -3178,76 +3151,76 @@
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Initials</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="38D3B90A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>___________________________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>______________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="2D6E7BAB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Address</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
@@ -3294,409 +3267,437 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">             Postal Code</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="028B0A18" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>______________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="2B0EEC53" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Telephone Number</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="768CE912" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="16D63BDF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Note: Include copies of documents that provide your authority as a substitute decision-make</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>r.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="33C395E1" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="7159B798" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>PART B:  CORRECTION REQUEST</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="19E540C6" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="0AF2BDD4" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                               <w:t>1.  List or attach the correction requested, with reasons for the correction.</w:t>
                             </w:r>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="419" w:type="dxa"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="4746"/>
                               <w:gridCol w:w="4747"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidTr="00E51AA3">
+                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w14:paraId="1732CAF5" w14:textId="77777777" w:rsidTr="00E51AA3">
                               <w:trPr>
                                 <w:trHeight w:val="287"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4746" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                                <w:p w14:paraId="1D6935F3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="10080"/>
                                     </w:tabs>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00A87859">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Requested Correction</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4747" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                                <w:p w14:paraId="68476D23" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="10080"/>
                                     </w:tabs>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00A87859">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Reasons for Correction</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidTr="00E51AA3">
+                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w14:paraId="42F9D81D" w14:textId="77777777" w:rsidTr="00E51AA3">
                               <w:trPr>
                                 <w:trHeight w:val="1724"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4746" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                                <w:p w14:paraId="12A0DA6B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="10080"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4747" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                                <w:p w14:paraId="3FE8044D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="10080"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="05E497B9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">2.  How do you wish to receive notice of the </w:t>
-[...8 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
+                              <w:t>2.  How do you wish to receive notice of the correction</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="2D9D36C0" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="7"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                               <w:t>In writing</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="034A337A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="7"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                               <w:t>By telephone</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="50A58CFC" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="7A1E8C31" w14:textId="4F5344A6" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
-                              <w:t>3. Would you like TEGH to give notice of the correction, to the extent reasonably possible, to others to whom TEGH has disclosed the incorrect information?  (TEGH will only do so if this notice will affect your health care or otherwise benefit you.)</w:t>
+                              <w:t xml:space="preserve">3. Would you like </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A71975">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A87859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">GH to give notice of the correction, to the extent reasonably possible, to others to whom </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A71975">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A87859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                              <w:t>GH has disclosed the incorrect information?  (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A71975">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A87859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                              </w:rPr>
+                              <w:t>GH will only do so if this notice will affect your health care or otherwise benefit you.)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                          <w:p w14:paraId="00F5332F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="2160"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                          <w:p w14:paraId="59B93D75" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="12"/>
                               </w:numPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Yes</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">   No</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
+                          <w:p w14:paraId="327791DD" w14:textId="77777777" w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
+                          <w:p w14:paraId="3023A0DB" w14:textId="77777777" w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                          <w:p w14:paraId="61DEB5AB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Signature</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
@@ -3728,144 +3729,174 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Date</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859"/>
+                          <w:p w14:paraId="37EC3F3B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 35" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:47.75pt;margin-top:8.6pt;width:530.1pt;height:606pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe/QpcjwIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEkJSIDUpBVJUQ&#10;oIaKs+O1iVXb49pOdtNfz9i7m6SUC1Uvu/bMmxnPm4+Ly8ZoshU+KLAlHZ4MKBGWQ6Xsc0l/PN58&#10;+kxJiMxWTIMVJd2JQC/nHz9c1G4mRrAGXQlP0IkNs9qVdB2jmxVF4GthWDgBJywqJXjDIl79c1F5&#10;VqN3o4vRYDApavCV88BFCCi9bpV0nv1LKXi8lzKISHRJ8W0xf33+rtK3mF+w2bNnbq149wz2D68w&#10;TFkMund1zSIjG6/+cmUU9xBAxhMOpgApFRc5B8xmOHiVzXLNnMi5IDnB7WkK/88tv9s+eKKqkp6e&#10;UWKZwRo9iiaSL9AQFCE/tQszhC0dAmODcqxzLw8oTGk30pv0x4QI6pHp3Z7d5I2jcDI9HY2mqOKo&#10;m07OJ1i/5Kc4mDsf4lcBhqRDST2WL7PKtrchttAekqIF0Kq6UVrnS2oZcaU92TIsto75kej8D5S2&#10;pMannJ4NsmMLybz1rG1yI3LTdOFS6m2K+RR3WiSMtt+FRNJypm/EZpwLu4+f0QklMdR7DDv84VXv&#10;MW7zQIscGWzcGxtlwefs85QdKKt+9pTJFo+1Oco7HWOzanK3jPsOWEG1w8bw0I5WcPxGYfFuWYgP&#10;zOMsYcFxP8R7/EgNSD50J0rW4H+/JU94bHHUUlLjbJY0/NowLyjR3yw2//lwPE7DnC/js+kIL/5Y&#10;szrW2I25AuyIIW4ix/Mx4aPuj9KDecI1skhRUcUsx9gljf3xKrYbA9cQF4tFBuH4OhZv7dLx5Dqx&#10;nFrzsXli3nX9G7H176CfYjZ71cYtNllaWGwiSJV7PPHcstrxj6Ofp6RbU2m3HN8z6rBM5y8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBXTAzq4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUhcEHXqyqQNcSqE+JG40VAQNzdekojYjmI3CW/P9gS33Z3R7Df5drYdG3EIrXcKlosEGLrK&#10;m9bVCt7Kx+s1sBC1M7rzDhX8YIBtcX6W68z4yb3iuIs1oxAXMq2gibHPOA9Vg1aHhe/RkfblB6sj&#10;rUPNzaAnCrcdF0lyw61uHX1odI/3DVbfu6NV8HlVf7yE+Wk/reSqf3gey/TdlEpdXsx3t8AizvHP&#10;DCd8QoeCmA7+6ExgnYKNlOSkeyqAnfSllCmwA01CbATwIuf/OxS/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAB79ClyPAgAAlAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAFdMDOriAAAACwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="3BAFB0DF" id="Text Box 35" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:47.75pt;margin-top:8.6pt;width:530.1pt;height:606pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpx5YzeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEkJSIDUpBVJVQ&#10;QYWKs+O1iVWvx7Un2U1/fcfezaOUC1Uvu7bnm9c3j4vLtrZso0I04Eo+PBlwppyEyrjnkn9/vPnw&#10;kbOIwlXCglMl36rIL+fv3100fqZGsAJbqcDIiIuzxpd8hehnRRHlStUinoBXjoQaQi2QruG5qIJo&#10;yHpti9FgMCkaCJUPIFWM9HrdCfk829daSbzTOipktuQUG+ZvyN9l+hbzCzF7DsKvjOzDEP8QRS2M&#10;I6d7U9cCBVsH85ep2sgAETSeSKgL0NpIlXOgbIaDF9k8rIRXORciJ/o9TfH/mZVfNw/+PjBsP0FL&#10;BUyEND7OIj2mfFod6vSnSBnJicLtnjbVIpP0OJmejkZTEkmSTSfnEypMslMc1H2I+FlBzdKh5IHq&#10;kukSm9uIHXQHSd4iWFPdGGvzJfWCurKBbQRV0WIOkoz/gbKONRTK6dkgG3aQ1DvL1iUzKndD7+6Q&#10;Yj7h1qqEse6b0sxUOdNXfAspldv7z+iE0uTqLYo9/hDVW5S7PEgjewaHe+XaOAg5+zw+B8qqHzvK&#10;dIen2hzlnY7YLltKvOTjXQcsodpSYwToZiZ6eWOoeLci4r0INCRUcBp8vKOPtkDkQ3/ibAXh12vv&#10;CU+9S1LOGhq6ksefaxEUZ/aLo64+H47HaUrzZXw2HdElHEuWxxK3rq+AOmJIK8bLfEx4tLujDlA/&#10;0X5YJK8kEk6S75Lj7niF3Sqg/SLVYpFBNJde4K178DKZTiyn1nxsn0Twff8itf5X2I2nmL1o4w6b&#10;NB0s1gja5B5PPHes9vzTTOcp6fdPWhrH94w6bMn5bwAAAP//AwBQSwMEFAAGAAgAAAAhAFdMDOri&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQderKpA1xKoT4kbjRUBA3&#10;N16SiNiOYjcJb8/2BLfdndHsN/l2th0bcQitdwqWiwQYusqb1tUK3srH6zWwELUzuvMOFfxggG1x&#10;fpbrzPjJveK4izWjEBcyraCJsc84D1WDVoeF79GR9uUHqyOtQ83NoCcKtx0XSXLDrW4dfWh0j/cN&#10;Vt+7o1XweVV/vIT5aT+t5Kp/eB7L9N2USl1ezHe3wCLO8c8MJ3xCh4KYDv7oTGCdgo2U5KR7KoCd&#10;9KWUKbADTUJsBPAi5/87FL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6ceWM3kCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAV0wM6uIA&#10;AAALAQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="002B3BFD" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="1F465FA5" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="002B3BFD" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002B3BFD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Information and Instructions</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="69CFEF4A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="691BEC7B" w14:textId="16D8E23D" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00A71975" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A87859">
-[...3 lines deleted...]
-                        <w:t>TEGH will correct health record information if it is demonstrated, to our satisfaction, that the record is not correct or complete for the purpose for which TEGH collects, uses or discloses the information.  TEGH will make every effort to respond to your request in a timely fashion.  Please complete parts A and B of this Form.  Part C is for our internal use.  For information about our privacy protection practices, contact our Privacy Officer at (416) 469-6580, Extension 7781.</w:t>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AE1DD3" w:rsidRPr="00A87859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">GH will correct health record information if it is demonstrated, to our satisfaction, that the record is not correct or complete for the purpose for which </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00391D6C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AE1DD3" w:rsidRPr="00A87859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">GH collects, uses or discloses the information.  </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AE1DD3" w:rsidRPr="00A87859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>GH will make every effort to respond to your request in a timely fashion.  Please complete parts A and B of this Form.  Part C is for our internal use.  For information about our privacy protection practices, contact our Privacy Officer at (416) 469-6580, Extension 7781.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="6F4C1B86" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="Heading2"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="55C8D2A6" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="Heading2"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>PART A:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
@@ -3880,98 +3911,98 @@
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>REQUESTOR</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>INFORMATION</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="14460499" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="5D2B1056" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Patient Contact Information </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>(complete if addressograph not available</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>):</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="581E9A44" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="2911198B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>____________________________________</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
@@ -4001,51 +4032,51 @@
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">               </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">        </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>_______________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="100DA01F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Last Name</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
@@ -4124,70 +4155,70 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">           </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">       </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Initials</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="75C488B2" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>______________________________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="0FBD00CA" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Address</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
@@ -4250,51 +4281,51 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">       </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Postal Code</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="60D3FD0E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>_______________________</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">                  </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
@@ -4318,51 +4349,51 @@
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">_________________________                           </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                   </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>__________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="3F9FDA5A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Telephone Number</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
@@ -4381,175 +4412,157 @@
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Date of Birth (</w:t>
+                        <w:t>Date of Birth (dd/MMM/</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>dd</w:t>
+                        <w:t>yyyy</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="spellStart"/>
+                        <w:t xml:space="preserve">) </w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>yyyy</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
+                        <w:tab/>
+                      </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="00747FC0">
+                        <w:tab/>
+                        <w:t xml:space="preserve">                                  Health Record Number</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7288877C" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                      <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:tab/>
-[...17 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="7AC28340" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>If you are a substitute decision-maker, your contact information:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="13321AF9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="04418B84" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">____________________________________               </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> _________________________________                 </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>_____________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="6191FE40" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Last Name</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
@@ -4636,76 +4649,76 @@
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Initials</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="38D3B90A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>___________________________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>______________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="2D6E7BAB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Address</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
@@ -4752,409 +4765,437 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">             Postal Code</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="028B0A18" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>______________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="2B0EEC53" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00747FC0" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Telephone Number</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="768CE912" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="16D63BDF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Note: Include copies of documents that provide your authority as a substitute decision-make</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>r.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="33C395E1" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="7159B798" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>PART B:  CORRECTION REQUEST</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="19E540C6" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="0AF2BDD4" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                         <w:t>1.  List or attach the correction requested, with reasons for the correction.</w:t>
                       </w:r>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="419" w:type="dxa"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4746"/>
                         <w:gridCol w:w="4747"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidTr="00E51AA3">
+                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w14:paraId="1732CAF5" w14:textId="77777777" w:rsidTr="00E51AA3">
                         <w:trPr>
                           <w:trHeight w:val="287"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4746" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="1D6935F3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Requested Correction</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4747" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="68476D23" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A87859">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Reasons for Correction</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidTr="00E51AA3">
+                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w14:paraId="42F9D81D" w14:textId="77777777" w:rsidTr="00E51AA3">
                         <w:trPr>
                           <w:trHeight w:val="1724"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4746" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="12A0DA6B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4747" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                          <w:p w14:paraId="3FE8044D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="10080"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="05E497B9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">2.  How do you wish to receive notice of the </w:t>
-[...8 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
+                        <w:t>2.  How do you wish to receive notice of the correction</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="2D9D36C0" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="7"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                         <w:t>In writing</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="034A337A" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="7"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                         <w:t>By telephone</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="50A58CFC" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
+                    <w:p w14:paraId="7A1E8C31" w14:textId="4F5344A6" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="10080"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         </w:rPr>
-                        <w:t>3. Would you like TEGH to give notice of the correction, to the extent reasonably possible, to others to whom TEGH has disclosed the incorrect information?  (TEGH will only do so if this notice will affect your health care or otherwise benefit you.)</w:t>
+                        <w:t xml:space="preserve">3. Would you like </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A71975">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A87859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">GH to give notice of the correction, to the extent reasonably possible, to others to whom </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A71975">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A87859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        </w:rPr>
+                        <w:t>GH has disclosed the incorrect information?  (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A71975">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A87859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                        </w:rPr>
+                        <w:t>GH will only do so if this notice will affect your health care or otherwise benefit you.)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                    <w:p w14:paraId="00F5332F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="2160"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                    <w:p w14:paraId="59B93D75" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="12"/>
                         </w:numPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Yes</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">   No</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
+                    <w:p w14:paraId="327791DD" w14:textId="77777777" w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
+                    <w:p w14:paraId="3023A0DB" w14:textId="77777777" w:rsidR="00747FC0" w:rsidRDefault="00747FC0" w:rsidP="00F145A5">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                    <w:p w14:paraId="61DEB5AB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00A87859" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Signature</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
@@ -5186,392 +5227,392 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A87859">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Date</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859"/>
+                    <w:p w14:paraId="37EC3F3B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00A87859"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="703F7D0F" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="4EADAD12" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="009F1238" w:rsidP="009F1238">
+    <w:p w14:paraId="77D578DB" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="009F1238" w:rsidP="009F1238">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="538A6A49" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="001C4EC3" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="590632F4" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="5DDDA99C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="1BC0AE46" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="49EA7CC9" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="43C1FE31" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="0441691C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="5C69F956" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="688F51D9" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="007D50DB" w:rsidP="007D50DB">
+    <w:p w14:paraId="5D43EA77" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="007D50DB" w:rsidP="007D50DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4275"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="1186C202" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="79CD73FB" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="59E7594C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="1B598EDB" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="1" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AF6925">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="55CA1DA8" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="110" w:right="-44"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00017F99">
+    <w:p w14:paraId="45E0956A" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00017F99">
       <w:pPr>
         <w:spacing w:before="50"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AF6925">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="331" w:space="11282"/>
             <w:col w:w="327"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="53D0E61D" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="1018C1E0" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="11" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="20D271F6" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="453"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="446ABE10" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="4E0A4188" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="7A80D073" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="3AC9C802" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="6A0AD4DB" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="3C94D77C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="351B888A" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="7C51DD76" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="6BA9F512" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="722BA175" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="0EDDF154" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="737FE5AD" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="0C9B069A" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="3258F306" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="1970060C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="79A4BE2B" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="40206039" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="35183410" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="7C921CFB" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="0C6EBADA" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="0F0305CE" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="020263B1" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="30B72517" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="7D16A823" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="693D542D" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="70D34026" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="7350F108" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="033BAA3C" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="22FE69AF" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="152926A9" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="66BCE1D5" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="77308A4F" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="1C36E20D" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00747FC0">
+    <w:p w14:paraId="008ACF30" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00747FC0">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ECD4396" wp14:editId="33A6A14B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1539875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52070</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="76200" cy="76200"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Rectangle 33"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -5588,395 +5629,375 @@
                         <a:noFill/>
                         <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00D23510">
+                          <w:p w14:paraId="7F0E09C9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00D23510">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 33" o:spid="_x0000_s1031" style="position:absolute;margin-left:121.25pt;margin-top:4.1pt;width:6pt;height:6pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAO3yRWogIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47Tpu2MOkXQosOA&#10;oi3aDj0rshQbkEVNUmJnXz9Ksp2gK3YYloNDiuSjSD3y6rpvFdkJ6xrQJc1PZpQIzaFq9KakP17v&#10;vlxS4jzTFVOgRUn3wtHr5edPV50pxBxqUJWwBEG0KzpT0tp7U2SZ47VomTsBIzQaJdiWeVTtJqss&#10;6xC9Vdl8NjvPOrCVscCFc3h6m4x0GfGlFNw/SumEJ6qkeDcfvzZ+1+GbLa9YsbHM1A0frsH+4RYt&#10;azQmnaBumWdka5s/oNqGW3Ag/QmHNgMpGy5iDVhNPntXzUvNjIi1YHOcmdrk/h8sf9g9WdJUJT09&#10;pUSzFt/oGbvG9EYJgmfYoM64Av1ezJMdNIdiqLaXtg3/WAfpY1P3U1NF7wnHw4tzfCdKOFqSiBjZ&#10;IdRY578JaEkQSmoxd2wk2907n1xHl5BJw12jFJ6zQmnSIeUWlxeLGOFANVWwBmMkkLhRluwYPr3v&#10;81AJ5j3yQk1pPAz1pYqi5PdKJPxnIbE1WMM8JQikPGAyzoX2eTLVrBIp1WKGvzHZGBFTK42AAVni&#10;JSfsAWD0TCAjdrrz4B9CReT0FDz728VS8BQRM4P2U3DbaLAfASisasic/McmpdaELvl+3Ufa5LHW&#10;cLSGao9cspCGzBl+1+Cb3jPnn5jFqUIW4Kbwj/iRCvDtYJAoqcH++ug8+CPZ0UpJh1NaUvdzy6yg&#10;RH3XOAZf87OzMNZROVtczFGxx5b1sUVv2xtANuS4kwyPYvD3ahSlhfYNF8oqZEUT0xxzl5R7Oyo3&#10;Pm0PXElcrFbRDUfZMH+vXwwP4KHRgbOv/RuzZiC2x3l4gHGiWfGO38k3RGpYbT3IJpL/0NfhCXAN&#10;RC4NKyvsmWM9eh0W6/I3AAAA//8DAFBLAwQUAAYACAAAACEAPRNZ+NwAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTK62qEKeqENyQAiXc3XhJIux1FDtt4OtZTnDb0Yxm&#10;35T7xTtxxikOgTSsVxkIpDbYgToNzdvT3Q5ETIascYFQwxdG2FfXV6UpbLjQK56PqRNcQrEwGvqU&#10;xkLK2PboTVyFEYm9jzB5k1hOnbSTuXC5d1Jl2VZ6MxB/6M2IDz22n8fZa9jWdR3qpn1ZHx6fh1wG&#10;18zf71rf3iyHexAJl/QXhl98RoeKmU5hJhuF06ByteGohp0Cwb7a5KxPfGQKZFXK/wOqHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAO3yRWogIAAKAFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9E1n43AAAAAgBAAAPAAAAAAAAAAAAAAAAAPwE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.25pt">
+              <v:rect w14:anchorId="4ECD4396" id="Rectangle 33" o:spid="_x0000_s1031" style="position:absolute;margin-left:121.25pt;margin-top:4.1pt;width:6pt;height:6pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7PRlXiAIAAHcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9P2zAQf5+072D5faStKLCKFFVFTJMQ&#10;IGDi2XXsxpLj82y3Sffpd7aTtGJoD9Py4Jx9d7/7f9c3XaPJXjivwJR0ejahRBgOlTLbkv54vfty&#10;RYkPzFRMgxElPQhPb5afP123diFmUIOuhCMIYvyitSWtQ7CLovC8Fg3zZ2CFQaYE17CAV7ctKsda&#10;RG90MZtMLooWXGUdcOE9vt5mJl0mfCkFD49SehGILin6FtLp0rmJZ7G8ZoutY7ZWvHeD/YMXDVMG&#10;jY5QtywwsnPqD6hGcQceZDjj0BQgpeIixYDRTCfvonmpmRUpFkyOt2Oa/P+D5Q/7F/vkMA2t9QuP&#10;ZIyik66Jf/SPdClZhzFZoguE4+PlBeafEo6cTCJGcVS1zodvAhoSiZI6rERKENvf+5BFB5FoycCd&#10;0jpVQxvSYivNry7nScODVlXkRrnUGGKtHdkzLGnoprGEaPdECm/a4OMxokSFgxYRQptnIYmqMIZZ&#10;NhCb7YjJOBcmTDOrZpXIpuYT/AZjg0YynQAjskQnR+weYJDMIAN29rmXj6oi9eqoPPmbY1l51EiW&#10;wYRRuVEG3EcAGqPqLWf5IUk5NTFLodt0mJuSzqNkfNlAdXhyxEGeHW/5ncKS3jMfnpjDYcEmwAUQ&#10;HvGQGrB00FOU1OB+ffQe5bGHkUtJi8NXUv9zx5ygRH832N1fp+fncVrT5Xx+OcOLO+VsTjlm16wB&#10;m2GKq8byREb5oAdSOmjecE+solVkMcPRdkl5cMNlHfJSwE3DxWqVxHBCLQv35sXyCB7zHFv2tXtj&#10;zvZ9HXAcHmAYVLZ4195ZNmoaWO0CSJV6/5jXvgI43amV+k0U18fpPUkd9+XyNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAD0TWfjcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;UyutqhCnqhDckAIl3N14SSLsdRQ7beDrWU5w29GMZt+U+8U7ccYpDoE0rFcZCKQ22IE6Dc3b090O&#10;REyGrHGBUMMXRthX11elKWy40Cuej6kTXEKxMBr6lMZCytj26E1chRGJvY8weZNYTp20k7lwuXdS&#10;ZdlWejMQf+jNiA89tp/H2WvY1nUd6qZ9WR8en4dcBtfM3+9a394sh3sQCZf0F4ZffEaHiplOYSYb&#10;hdOgcrXhqIadAsG+2uSsT3xkCmRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ez0ZV4gCAAB3BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAPRNZ+NwAAAAIAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00D23510">
+                    <w:p w14:paraId="7F0E09C9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00D23510">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="683B1C55" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
+    <w:p w14:paraId="3EBAD60D" w14:textId="77777777" w:rsidR="00AF6925" w:rsidRDefault="00AF6925">
       <w:pPr>
         <w:spacing w:before="9" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D50DB" w:rsidRDefault="00747FC0">
+    <w:p w14:paraId="20B2889E" w14:textId="77777777" w:rsidR="007D50DB" w:rsidRDefault="00747FC0">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:w w:val="115"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C37D4D9" wp14:editId="34ED7A93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5530849</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1704975" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="42" name="Straight Connector 42"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1704975" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Straight Connector 42" o:spid="_x0000_s1026" style="position:absolute;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="435.5pt,6.9pt" to="569.75pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEpaKrtgEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudKbVwsKo0z10BRcE&#10;FQsfkM04nYgkjpzQTv8eJ21nESCEEBdPHPs9+zme9d3knTgAJYuhl8tFKwUEjYMN+15++fz2xWsp&#10;UlZhUA4D9PIESd5tnj9bH2MHKxzRDUCCSULqjrGXY86xa5qkR/AqLTBC4KBB8iqzS/tmIHVkdu+a&#10;Vdu+ao5IQyTUkBLf3p+DclP5jQGdPxqTIAvXS+4tV0vVPhbbbNaq25OKo9WXNtQ/dOGVDVx0prpX&#10;WYlvZH+h8lYTJjR5odE3aIzVUDWwmmX7k5qHUUWoWng4Kc5jSv+PVn847EjYoZc3KymC8vxGD5mU&#10;3Y9ZbDEEniCS4CBP6hhTx4Bt2NHFS3FHRfZkyJcvCxJTne5pni5MWWi+XN62N29uX0qhr7HmCRgp&#10;5XeAXpRDL50NRbjq1OF9ylyMU68p7JRGzqXrKZ8clGQXPoFhMaVYRdc1gq0jcVC8AMPXZZHBXDWz&#10;QIx1bga1fwZdcgsM6mr9LXDOrhUx5BnobUD6XdU8XVs15/yr6rPWIvsRh1N9iDoO3o+q7LLLZQF/&#10;9Cv86Y/bfAcAAP//AwBQSwMEFAAGAAgAAAAhAPDh+nfeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OhEAQhO8mvsOkTby5A24URIaN8ee0HhA9eJxlWiDL9BBmFnCf3t540GNXVarryzeL7cWE&#10;o+8cKYhXEQik2pmOGgUf7y9XKQgfNBndO0IF3+hhU5yf5TozbqY3nKrQCC4hn2kFbQhDJqWvW7Ta&#10;r9yAxN6XG60OfI6NNKOeudz28jqKbqXVHfGHVg/42GK9rw5WQfK8rcphfno9ljKRZTm5kO4/lbq8&#10;WB7uQQRcwl8YTvN5OhS8aecOZLzoFaRJzCyBjTUjnALx+u4GxO5XkUUu/yMUPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCEpaKrtgEAALkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDw4fp33gAAAAoBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="2F051A19" id="Straight Connector 42" o:spid="_x0000_s1026" style="position:absolute;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="435.5pt,6.9pt" to="569.75pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzR1U7mQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QrYCFqug+7ghcE&#10;Ky4f4HXGjYXtscamSf+esdumCBBCq31xfDnnzJyZyeZm9k7sgZLF0Mv1qpUCgsbBhl0vv3199+KN&#10;FCmrMCiHAXp5gCRvts+fbabYwRWO6AYgwSIhdVPs5Zhz7Jom6RG8SiuMEPjRIHmV+Ui7ZiA1sbp3&#10;zVXbvm4mpCESakiJb++Oj3Jb9Y0BnT8ZkyAL10vOLdeV6vpQ1ma7Ud2OVBytPqWhHpGFVzZw0EXq&#10;TmUlfpD9Q8pbTZjQ5JVG36AxVkP1wG7W7W9uvowqQvXCxUlxKVN6Oln9cX8b7onLMMXUpXhPxcVs&#10;yJcv5yfmWqzDUiyYs9B8ub5uX769fiWFPr81F2KklN8DelE2vXQ2FB+qU/sPKXMwhp4hfLiErrt8&#10;cFDALnwGI+xQglV2nQq4dST2ivs5fF+X/rFWRRaKsc4tpPbfpBO20KBOyv8SF3SNiCEvRG8D0t+i&#10;5vmcqjniz66PXovtBxwOtRG1HNzu6uw0mmWefj1X+uUH2v4EAAD//wMAUEsDBBQABgAIAAAAIQDw&#10;4fp33gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NToRAEITvJr7DpE28uQNuFESGjfHntB4Q&#10;PXicZVogy/QQZhZwn97eeNBjV1Wq68s3i+3FhKPvHCmIVxEIpNqZjhoFH+8vVykIHzQZ3TtCBd/o&#10;YVOcn+U6M26mN5yq0AguIZ9pBW0IQyalr1u02q/cgMTelxutDnyOjTSjnrnc9vI6im6l1R3xh1YP&#10;+Nhiva8OVkHyvK3KYX56PZYykWU5uZDuP5W6vFge7kEEXMJfGE7zeToUvGnnDmS86BWkScwsgY01&#10;I5wC8fruBsTuV5FFLv8jFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA80dVO5kBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8OH6d94A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1584290E" wp14:editId="0A27B4CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2692399</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2352675" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="40" name="Straight Connector 40"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2352675" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Straight Connector 40" o:spid="_x0000_s1026" style="position:absolute;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="212pt,6.9pt" to="397.25pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhSW4itwEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudNrCLmjU6R66gguC&#10;ioUPyGacTkQSR07oTP8eJ21nESCEEBdPHPvZfi+ezd3knTgCJYuhk6vFUgoIGnsbDp388vntizdS&#10;pKxCrxwG6OQJkrzbPn+2GWMLaxzQ9UCCi4TUjrGTQ86xbZqkB/AqLTBC4KBB8iqzS4emJzVyde+a&#10;9XJ524xIfSTUkBLf3p+DclvrGwM6fzQmQRaukzxbrpaqfSy22W5UeyAVB6svY6h/mMIrG7jpXOpe&#10;ZSW+kf2llLeaMKHJC42+QWOshsqB2ayWP7F5GFSEyoXFSXGWKf2/svrDcU/C9p18xfIE5fmNHjIp&#10;exiy2GEIrCCS4CArNcbUMmAX9nTxUtxToT0Z8uXLhMRU1T3N6sKUhebL9cub9e3rGyn0NdY8ASOl&#10;/A7Qi3LopLOhEFetOr5PmZtx6jWFnTLIuXU95ZODkuzCJzBMhputKrquEewciaPiBei/rgoNrlUz&#10;C8RY52bQ8s+gS26BQV2tvwXO2bUjhjwDvQ1Iv+uap+uo5px/ZX3mWmg/Yn+qD1Hl4P2ozC67XBbw&#10;R7/Cn/647XcAAAD//wMAUEsDBBQABgAIAAAAIQBpqxtQ3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSH0Haytxow4lNCXEqRA/JziEwIGjGy9J1HgdxW4SeHoWcaDHnRnNzpftZtuJ&#10;EQffOlJwuYpAIFXOtFQreH97utiC8EGT0Z0jVPCFHnb54izTqXETveJYhlpwCflUK2hC6FMpfdWg&#10;1X7leiT2Pt1gdeBzqKUZ9MTltpPrKNpIq1viD43u8b7B6lAerYLk8bks+unh5buQiSyK0YXt4UOp&#10;8+V8dwsi4Bz+w/A7n6dDzpv27kjGi05BvI6ZJbBxxQgcSG7iaxD7P0HmmTwlyH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAIUluIrcBAAC5AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAaasbUN4AAAAJAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="00BDB2D2" id="Straight Connector 40" o:spid="_x0000_s1026" style="position:absolute;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="212pt,6.9pt" to="397.25pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjTd/kmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RFu6Co6T7sCl4Q&#10;rLh8gNcZNxa2xxqbJv17xm6bIkAIIV4cX845M2dmsr2bvRMHoGQx9HK9aqWAoHGwYd/LL5/fvHgt&#10;RcoqDMphgF4eIcm73fNn2yl2sMER3QAkWCSkboq9HHOOXdMkPYJXaYURAj8aJK8yH2nfDKQmVveu&#10;2bTtbTMhDZFQQ0p8+3B6lLuqbwzo/MGYBFm4XnJuua5U16eyNrut6vak4mj1OQ31D1l4ZQMHXaQe&#10;VFbiG9lfpLzVhAlNXmn0DRpjNVQP7Gbd/uTm06giVC9cnBSXMqX/J6vfH+7DI3EZppi6FB+puJgN&#10;+fLl/MRci3VcigVzFpovNy9vNrevbqTQl7fmSoyU8ltAL8qml86G4kN16vAuZQ7G0AuED9fQdZeP&#10;DgrYhY9ghB042Lqy61TAvSNxUNzP4eu69I+1KrJQjHVuIbV/Jp2xhQZ1Uv6WuKBrRAx5IXobkH4X&#10;Nc+XVM0Jf3F98lpsP+FwrI2o5eB2V2fn0Szz9OO50q8/0O47AAAA//8DAFBLAwQUAAYACAAAACEA&#10;aasbUN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOJTQlxKkQPyc4&#10;hMCBoxsvSdR4HcVuEnh6FnGgx50Zzc6X7WbbiREH3zpScLmKQCBVzrRUK3h/e7rYgvBBk9GdI1Tw&#10;hR52+eIs06lxE73iWIZacAn5VCtoQuhTKX3VoNV+5Xok9j7dYHXgc6ilGfTE5baT6yjaSKtb4g+N&#10;7vG+wepQHq2C5PG5LPrp4eW7kIksitGF7eFDqfPlfHcLIuAc/sPwO5+nQ86b9u5IxotOQbyOmSWw&#10;ccUIHEhu4msQ+z9B5pk8Jch/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNN3+SaAQAA&#10;iAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGmrG1De&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304F4D6D" wp14:editId="6D5A103B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>663574</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1800225" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="38" name="Straight Connector 38"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1800225" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="Straight Connector 38" o:spid="_x0000_s1026" style="position:absolute;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="52.25pt,6.9pt" to="194pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCXuTWtgEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudKZFoNWo0z10BRcE&#10;FQsfkM04nYgkjpzQaf8eJ21n0YIQWu3FE8d+z36OZ3179E4cgJLF0MvlopUCgsbBhn0vv3/78OZG&#10;ipRVGJTDAL08QZK3m9ev1lPsYIUjugFIMElI3RR7OeYcu6ZJegSv0gIjBA4aJK8yu7RvBlITs3vX&#10;rNr2fTMhDZFQQ0p8e3cOyk3lNwZ0/mJMgixcL7m3XC1V+1Bss1mrbk8qjlZf2lDP6MIrG7joTHWn&#10;shI/yf5B5a0mTGjyQqNv0BiroWpgNcv2iZr7UUWoWng4Kc5jSi9Hqz8fdiTs0Mu3/FJBeX6j+0zK&#10;7scsthgCTxBJcJAnNcXUMWAbdnTxUtxRkX005MuXBYljne5pni4cs9B8ubxp29XqnRT6GmsegZFS&#10;/gjoRTn00tlQhKtOHT6lzMU49ZrCTmnkXLqe8slBSXbhKxgWU4pVdF0j2DoSB8ULMPxYFhnMVTML&#10;xFjnZlD7b9Alt8Cgrtb/AufsWhFDnoHeBqS/Vc3Ha6vmnH9VfdZaZD/gcKoPUcfB+1GVXXa5LODv&#10;foU//nGbXwAAAP//AwBQSwMEFAAGAAgAAAAhAIlc3azcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09PhEAMxe8mfodJTby5g666BBk2xj8nPSB68NhlKpBlOoSZBfTTW+NBb33ty+vv5dvF9Wqi&#10;MXSeDZyvElDEtbcdNwbeXh/PUlAhIlvsPZOBTwqwLY6Pcsysn/mFpio2SkI4ZGigjXHItA51Sw7D&#10;yg/Ecvvwo8Mocmy0HXGWcNfriyS51g47lg8tDnTXUr2vDs7A5uGpKof5/vmr1BtdlpOP6f7dmNOT&#10;5fYGVKQl/pnhB1/QoRCmnT+wDaoXnVxeiVWGtVQQwzpNpdzud6GLXP9vUHwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAgl7k1rYBAAC5AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAiVzdrNwAAAAJAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="4105FAC0" id="Straight Connector 38" o:spid="_x0000_s1026" style="position:absolute;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="52.25pt,6.9pt" to="194pt,6.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRIrWUmAEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SVQKuo6T7sCl4Q&#10;rLh8gNcZN9baHmtsmvTvGbttiliEENoXx5dzzsyZmWxvZ+/EAShZDL1cr1opIGgcbNj38vu3929u&#10;pEhZhUE5DNDLIyR5u3v9ajvFDjY4ohuABIuE1E2xl2POsWuapEfwKq0wQuBHg+RV5iPtm4HUxOre&#10;NZu2fddMSEMk1JAS396fHuWu6hsDOn82JkEWrpecW64r1fWxrM1uq7o9qThafU5D/UcWXtnAQRep&#10;e5WV+EH2mZS3mjChySuNvkFjrIbqgd2s29/cfB1VhOqFi5PiUqb0crL60+EuPBCXYYqpS/GBiovZ&#10;kC9fzk/MtVjHpVgwZ6H5cn3TtpvNWyn05a25EiOl/AHQi7LppbOh+FCdOnxMmYMx9ALhwzV03eWj&#10;gwJ24QsYYYcSrLLrVMCdI3FQ3M/haV36x1oVWSjGOreQ2r+TzthCgzop/0pc0DUihrwQvQ1If4qa&#10;50uq5oS/uD55LbYfcTjWRtRycLurs/Nolnn69Vzp1x9o9xMAAP//AwBQSwMEFAAGAAgAAAAhAIlc&#10;3azcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PhEAMxe8mfodJTby5g666BBk2xj8nPSB6&#10;8NhlKpBlOoSZBfTTW+NBb33ty+vv5dvF9WqiMXSeDZyvElDEtbcdNwbeXh/PUlAhIlvsPZOBTwqw&#10;LY6Pcsysn/mFpio2SkI4ZGigjXHItA51Sw7Dyg/Ecvvwo8Mocmy0HXGWcNfriyS51g47lg8tDnTX&#10;Ur2vDs7A5uGpKof5/vmr1BtdlpOP6f7dmNOT5fYGVKQl/pnhB1/QoRCmnT+wDaoXnVxeiVWGtVQQ&#10;wzpNpdzud6GLXP9vUHwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUSK1lJgBAACIAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiVzdrNwAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008607E6" w:rsidRDefault="008607E6">
+    <w:p w14:paraId="7C2FCB58" w14:textId="77777777" w:rsidR="008607E6" w:rsidRDefault="008607E6">
       <w:pPr>
         <w:ind w:left="5838" w:right="5818"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A87859" w:rsidRDefault="00A87859" w:rsidP="00C527FE">
+    <w:p w14:paraId="5098E6C7" w14:textId="77777777" w:rsidR="00A87859" w:rsidRDefault="00A87859" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008607E6" w:rsidRPr="00516365" w:rsidRDefault="00677913" w:rsidP="00C527FE">
+    <w:p w14:paraId="14DA4B38" w14:textId="77FDE954" w:rsidR="008607E6" w:rsidRPr="00516365" w:rsidRDefault="00677913" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SP-62 (</w:t>
       </w:r>
       <w:r w:rsidR="006119DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00A71975">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sept </w:t>
+        <w:t>Jun 2026</w:t>
       </w:r>
-      <w:r w:rsidR="006119DE">
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -5994,131 +6015,158 @@
       <w:r w:rsidR="006119DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003723CA" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Forms WG Approval Date 09/2015</w:t>
+        <w:t>Forms WG Approval Date 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:position w:val="3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:position w:val="3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71975">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:position w:val="3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="003723CA" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Page 1 of 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="00516365" w:rsidRDefault="00E22125" w:rsidP="008607E6">
+    <w:p w14:paraId="15845E8A" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="00516365" w:rsidRDefault="00E22125" w:rsidP="008607E6">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="008607E6">
+    <w:p w14:paraId="122B9AA5" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="008607E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="2DD85C7F" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="60614296" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:ind w:left="5665" w:right="5396"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE0C40" w:rsidRDefault="00E22125" w:rsidP="00AE0C40">
+    <w:p w14:paraId="0E445527" w14:textId="77777777" w:rsidR="00AE0C40" w:rsidRDefault="00E22125" w:rsidP="00AE0C40">
       <w:pPr>
         <w:spacing w:before="1" w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="78296E74" wp14:editId="687F5EB6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4264025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-158115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2743200" cy="1828800"/>
@@ -6142,87 +6190,87 @@
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
+                          <w:p w14:paraId="377F1F62" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 31" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:335.75pt;margin-top:-12.45pt;width:3in;height:2in;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQIvPymAIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEQNOIDUpBVJUQ&#10;oELF2fHaZIXX49pOsvTX99m7CYFyoepl1555M55583Fy2jaGrZUPNdmSDw8GnCkrqartQ8l/3l18&#10;mnAWorCVMGRVyZ9U4Kezjx9ONm6qRrQkUynP4MSG6caVfBmjmxZFkEvViHBATlkoNflGRFz9Q1F5&#10;sYH3xhSjweC42JCvnCepQoD0vFPyWfavtZLxWuugIjMlR2wxf33+LtK3mJ2I6YMXblnLPgzxD1E0&#10;orZ4dOfqXETBVr7+y1VTS0+BdDyQ1BSkdS1VzgHZDAevsrldCqdyLiAnuB1N4f+5lVfrG8/qquSH&#10;Q86saFCjO9VG9pVaBhH42bgwBezWARhbyFHnrTxAmNJutW/SHwkx6MH0047d5E1COPo8PkTJOJPQ&#10;DSejyQQX+C+ezZ0P8ZuihqVDyT3Kl1kV68sQO+gWkl4LZOrqojYmX1LLqDPj2Vqg2CbmIOH8BcpY&#10;tin58eHRIDt+oUuud/YLI+RjH94eCv6MTc+p3Fx9WImijop8ik9GJYyxP5QGuZmRN2IUUiq7izOj&#10;E0ojo/cY9vjnqN5j3OUBi/wy2bgzbmpLvmPpJbXV45Za3eFRw7280zG2izZ31dG2UxZUPaGBPHUj&#10;GJy8qMH3pQjxRnjMHBoDeyRe46MNoUjUnzhbkv/9ljzhMQrQcrbBDJc8/FoJrzgz3y2G5MtwPE5D&#10;ny/jo88jXPy+ZrGvsavmjNA5mANEl48JH832qD0191g38/QqVMJKvF3yuD2exW6zYF1JNZ9nEMbc&#10;iXhpb51MrhPLqc/u2nvhXd/nESNyRdtpF9NX7d5hk6Wl+SqSrvMsJJ47Vnv+sSLyNPXrLO2g/XtG&#10;PS/d2R8AAAD//wMAUEsDBBQABgAIAAAAIQBXwe5I3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuW9oOSlfqToAGl50YiHPWeElEk1RN1pW3JzvB0fan39/fbGbbs4nGYLxD&#10;yJcZMHKdl8YphM+P10UFLEThpOi9I4QfCrBpr68aUUt/du807aNiKcSFWiDoGIea89BpsiIs/UAu&#10;3Y5+tCKmcVRcjuKcwm3PiywruRXGpQ9aDPSiqfvenyzC9lmtVVeJUW8racw0fx136g3x9mZ+egQW&#10;aY5/MFz0kzq0yengT04G1iOUD/l9QhEWxd0a2IXIs1VaHRCKcpUDbxv+v0T7CwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABAi8/KYAgAAvAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFfB7kjfAAAADAEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="78296E74" id="Text Box 31" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:335.75pt;margin-top:-12.45pt;width:3in;height:2in;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQo5rjgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7i2FNZVXFEHYpqE&#10;AA0mntNcQiNycZa4vev++jm56w8YL0x7ubPjz479xfbZeVtbtlYhGnAlHx4NOFNOQmXcU8l/Plx9&#10;mnAWUbhKWHCq5BsV+fns44ezxk/VCJZgKxUYBXFx2viSLxH9tCiiXKpaxCPwypFRQ6gFkhqeiiqI&#10;hqLXthgNBqdFA6HyAaSKkU4vOyOf5fhaK4m3WkeFzJaccsP8Dfm7SN9idiamT0H4pZF9GuIfsqiF&#10;cXTpLtSlQMFWwfwVqjYyQASNRxLqArQ2UuUaqJrh4FU190vhVa6FyIl+R1P8f2Hlzfre3wWG7Vdo&#10;6QETIY2P00iHqZ5Whzr9KVNGdqJws6NNtcgkHY4+j4/pLTiTZBtORpMJKRSn2Lv7EPGbgpoloeSB&#10;3iXTJdbXETvoFpJui2BNdWWszUrqBXVhA1sLekWLOUkK/gJlHWtKfnp8MsiBX9hS6J3/wgr53Kd3&#10;gKJ41qXrVO6aPq09FVnCjVUJY90PpZmpMiNv5CikVG6XZ0YnlKaK3uPY4/dZvce5q4M88s3gcOdc&#10;GwehY+kltdXzllrd4ekND+pOIraLlgonpredsoBqQw0UoJut6OWVIb6vRcQ7EWiYqDFoQeAtfbQF&#10;eiToJc6WEH6/dZ7w1ONk5ayh4Sx5/LUSQXFmvzvq/i/D8ThNc1bGJ59HpIRDy+LQ4lb1BVDnDGkV&#10;eZnFhEe7FXWA+pH2yDzdSibhJN1dctyKF9itDNpDUs3nGUTz6wVeu3svU+jEcuqzh/ZRBN/3OdKI&#10;3MB2jMX0Vbt32OTpYL5C0CbPQuK5Y7Xnn2Y/T1O/p9JyOdQzar9NZ38AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBXwe5I3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9oOSlfq&#10;ToAGl50YiHPWeElEk1RN1pW3JzvB0fan39/fbGbbs4nGYLxDyJcZMHKdl8YphM+P10UFLEThpOi9&#10;I4QfCrBpr68aUUt/du807aNiKcSFWiDoGIea89BpsiIs/UAu3Y5+tCKmcVRcjuKcwm3PiywruRXG&#10;pQ9aDPSiqfvenyzC9lmtVVeJUW8racw0fx136g3x9mZ+egQWaY5/MFz0kzq0yengT04G1iOUD/l9&#10;QhEWxd0a2IXIs1VaHRCKcpUDbxv+v0T7CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFCj&#10;muODAgAAlQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFfB7kjfAAAADAEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
+                    <w:p w14:paraId="377F1F62" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="00AE0C40" w:rsidRDefault="00C94F27" w:rsidP="00C94F27">
+    <w:p w14:paraId="6E8378C8" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="00AE0C40" w:rsidRDefault="00C94F27" w:rsidP="00C94F27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251698176" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="6D31D480" wp14:editId="2BB21854">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
@@ -6234,140 +6282,140 @@
             <wp:extent cx="1336040" cy="493395"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20849"/>
                 <wp:lineTo x="21251" y="20849"/>
                 <wp:lineTo x="21251" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1336040" cy="493395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="008607E6" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="44BD72AA" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="008607E6" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="007D50DB" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="32E4ADB7" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="007D50DB" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="009B00F9" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="09E903AD" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="009B00F9" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="72" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="3371"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="009B00F9" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="4B3EAE2F" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="009B00F9" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="4" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="3EAD0C9A" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="0FC94D62" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125">
+    <w:p w14:paraId="38AA6F7C" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02A455B6" wp14:editId="7578CD7A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>406400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>59690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3714750" cy="600075"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Text Box 34"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -6395,236 +6443,234 @@
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="ar-SA"/>
                               </w:rPr>
                               <w:id w:val="997465295"/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                              <w:p w14:paraId="18187D5F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                                 <w:pPr>
                                   <w:spacing w:line="276" w:lineRule="auto"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00F145A5">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">PART C:  CORRECTION REQUEST RESPONSE </w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                              <w:p w14:paraId="7E8E6D24" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                                 <w:pPr>
                                   <w:spacing w:line="276" w:lineRule="auto"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00F145A5">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>(For Internal Use Only)</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00903B49" w:rsidP="00DD63E3">
+                              <w:p w14:paraId="38FDF0CB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00000000" w:rsidP="00DD63E3">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                     <w:lang w:eastAsia="ar-SA"/>
                                   </w:rPr>
                                 </w:pPr>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00AE1DD3" w:rsidP="00DD63E3">
+                          <w:p w14:paraId="010B7930" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00AE1DD3" w:rsidP="00DD63E3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 34" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:32pt;margin-top:4.7pt;width:292.5pt;height:47.25pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjkiMzjgIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kabMFcYqsRYcB&#10;RVusHXpWZKkRJomapMTOfv0o2U6yrpcOu9gS+UiKjx/zi9ZoshU+KLAVHZ2UlAjLoVb2uaLfH68/&#10;fKQkRGZrpsGKiu5EoBeL9+/mjZuJMaxB18ITdGLDrHEVXcfoZkUR+FoYFk7ACYtKCd6wiFf/XNSe&#10;Nejd6GJcludFA752HrgIAaVXnZIusn8pBY93UgYRia4ovi3mr8/fVfoWizmbPXvm1or3z2D/8ArD&#10;lMWge1dXLDKy8eovV0ZxDwFkPOFgCpBScZFzwGxG5YtsHtbMiZwLkhPcnqbw/9zy2+29J6qu6OmE&#10;EssM1uhRtJF8hpagCPlpXJgh7MEhMLYoxzoP8oDClHYrvUl/TIigHpne7dlN3jgKT6ejyfQMVRx1&#10;52VZTs+Sm+Jg7XyIXwQYkg4V9Vi9TCrb3oTYQQdIChZAq/paaZ0vqWPEpfZky7DWOuY3ovM/UNqS&#10;BoOf4jOSkYVk3nnWNklE7pk+XMq8yzCf4k6LhNH2m5DIWU70ldiMc2H38TM6oSSGeothjz+86i3G&#10;XR5okSODjXtjoyz4nH0esgNl9Y+BMtnhsTZHeadjbFdtbpbp0AArqHfYFx66yQqOXyss3g0L8Z55&#10;HCWsN66HeIcfqQHJh/5EyRr8r9fkCY8djlpKGhzNioafG+YFJfqrxd7/NJpM0izny+RsOsaLP9as&#10;jjV2Yy4BO2KEi8jxfEz4qIej9GCecIssU1RUMcsxdkXjcLyM3cLALcTFcplBOL2OxRv74HhynVhO&#10;rfnYPjHv+v6N2Pm3MAwxm71o4w6bLC0sNxGkyj2eeO5Y7fnHyc9T0m+ptFqO7xl12KWL3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAC883OneAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09PhDAUxO8m&#10;fofmmXgxblGQFaRsjPFP4s1l1Xjr0icQ6SuhXcBv7/Okx8lMZn5TbBbbiwlH3zlScLGKQCDVznTU&#10;KNhVD+fXIHzQZHTvCBV8o4dNeXxU6Ny4mV5w2oZGcAn5XCtoQxhyKX3dotV+5QYk9j7daHVgOTbS&#10;jHrmctvLyyhKpdUd8UKrB7xrsf7aHqyCj7Pm/dkvj69zfBUP909TtX4zlVKnJ8vtDYiAS/gLwy8+&#10;o0PJTHt3IONFryBN+EpQkCUg2E6TjPWec1GcgSwL+f9A+QMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAjkiMzjgIAAJMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAvPNzp3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="02A455B6" id="Text Box 34" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:32pt;margin-top:4.7pt;width:292.5pt;height:47.25pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8G4ZBeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7uBQNqIDUpBVJUQ&#10;oELF2fHaxKrX49qT7Ka/vmPv5lHKhaqX3bHnm9fnmTm/6BrL1ipEA67io6OSM+Uk1MY9V/z74/WH&#10;j5xFFK4WFpyq+EZFfjF7/+689VN1DEuwtQqMnLg4bX3Fl4h+WhRRLlUj4hF45UipITQC6RieizqI&#10;lrw3tjguy7OihVD7AFLFSLdXvZLPsn+tlcQ7raNCZitOuWH+hvxdpG8xOxfT5yD80sghDfEPWTTC&#10;OAq6c3UlULBVMH+5aowMEEHjkYSmAK2NVLkGqmZUvqjmYSm8yrUQOdHvaIr/z628XT/4+8Cw+wwd&#10;PWAipPVxGuky1dPp0KQ/ZcpITxRudrSpDpmky5PJaDw5JZUk3VlZlpPT5KbYW/sQ8YuChiWh4oGe&#10;JbMl1jcRe+gWkoJFsKa+NtbmQ2oFdWkDWwt6RIs5R3L+B8o61lLwE0ojGTlI5r1n69KNys0whNtX&#10;mCXcWJUw1n1Tmpk6F/pKbCGlcrv4GZ1QmkK9xXDA77N6i3FfB1nkyOBwZ9wYByFXn6dnT1n9Y0uZ&#10;7vH0Ngd1JxG7RUeFV3yybYAF1BvqiwD9yEQvrw093o2IeC8CzQi9N8093tFHWyDyYZA4W0L49dp9&#10;wlPrkpazlmau4vHnSgTFmf3qqKk/jcbjNKT5MD6dHNMhHGoWhxq3ai6BOmJEG8bLLCY82q2oAzRP&#10;tB7mKSqphJMUu+K4FS+x3wS0XqSazzOIxtILvHEPXibXieXUmo/dkwh+6F+kzr+F7XSK6Ys27rHJ&#10;0sF8haBN7vHEc8/qwD+NdJ6SYf2knXF4zqj9kpz9BgAA//8DAFBLAwQUAAYACAAAACEALzzc6d4A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+EMBTE7yZ+h+aZeDFuUZAVpGyM8U/izWXVeOvS&#10;JxDpK6FdwG/v86THyUxmflNsFtuLCUffOVJwsYpAINXOdNQo2FUP59cgfNBkdO8IFXyjh015fFTo&#10;3LiZXnDahkZwCflcK2hDGHIpfd2i1X7lBiT2Pt1odWA5NtKMeuZy28vLKEql1R3xQqsHvGux/toe&#10;rIKPs+b92S+Pr3N8FQ/3T1O1fjOVUqcny+0NiIBL+AvDLz6jQ8lMe3cg40WvIE34SlCQJSDYTpOM&#10;9Z5zUZyBLAv5/0D5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALwbhkF4AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC883OneAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="ar-SA"/>
                         </w:rPr>
                         <w:id w:val="997465295"/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                        <w:p w14:paraId="18187D5F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                           <w:pPr>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F145A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve">PART C:  CORRECTION REQUEST RESPONSE </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                        <w:p w14:paraId="7E8E6D24" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                           <w:pPr>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F145A5">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>(For Internal Use Only)</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00F00368" w:rsidP="00DD63E3">
+                        <w:p w14:paraId="38FDF0CB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00000000" w:rsidP="00DD63E3">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w:lang w:eastAsia="ar-SA"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00AE1DD3" w:rsidP="00DD63E3">
+                    <w:p w14:paraId="010B7930" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00C31446" w:rsidRDefault="00AE1DD3" w:rsidP="00DD63E3">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="7D83BB70" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F3C4BB" wp14:editId="6FCF04C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2012950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1371600" cy="347345"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="39" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -6634,88 +6680,88 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1371600" cy="347345"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
+                          <w:p w14:paraId="73C17866" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-158.5pt;margin-top:5.35pt;width:108pt;height:27.35pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQRCqRJgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5NY0Rp+jSZRjQ&#10;XYB2HyDLcixMEjVJiZ19fSk5TbPbyzA/CKRIHZKHpFc3vVbkIJyXYEo6HuWUCMOhlmZX0q+P2zfX&#10;lPjATM0UGFHSo/D0Zv361aqzhZhAC6oWjiCI8UVnS9qGYIss87wVmvkRWGHQ2IDTLKDqdlntWIfo&#10;WmWTPL/KOnC1dcCF93h7NxjpOuE3jeDhc9N4EYgqKeYW0unSWcUzW69YsXPMtpKf0mD/kIVm0mDQ&#10;M9QdC4zsnfwNSkvuwEMTRhx0Bk0juUg1YDXj/JdqHlpmRaoFyfH2TJP/f7D80+GLI7Iu6XRJiWEa&#10;e/Qo+kDeQk8mkZ7O+gK9Hiz6hR6vsc2pVG/vgX/zxMCmZWYnbp2DrhWsxvTG8WV28XTA8RGk6j5C&#10;jWHYPkAC6hunI3fIBkF0bNPx3JqYCo8hp4vxVY4mjrbpbDGdzVMIVjy/ts6H9wI0iUJJHbY+obPD&#10;vQ8xG1Y8u8RgHpSst1KppLhdtVGOHBiOyTZ9J/Sf3JQhXUmX88l8IOCvEHn6/gShZcB5V1KX9Prs&#10;xIpI2ztTp2kMTKpBxpSVOfEYqRtIDH3Vp44tYoDIcQX1EYl1MIw3riMKLbgflHQ42iX13/fMCUrU&#10;B4PNWY5ns7gLSZnNFxNU3KWlurQwwxGqpIGSQdyEtD+RNwO32MRGJn5fMjmljCObaD+tV9yJSz15&#10;vfwE1k8AAAD//wMAUEsDBBQABgAIAAAAIQBuBRzA4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcUGqHlqSEOBVCAsENCoKrG2+TCP8E203D27Oc4Lgzo9lv6s1sDZswxME7&#10;CflCAEPXej24TsLb6322BhaTcloZ71DCN0bYNKcntaq0P7oXnLapY1TiYqUk9CmNFeex7dGquPAj&#10;OvL2PliV6Awd10EdqdwafilEwa0aHH3o1Yh3Pbaf24OVsF49Th/xafn83hZ7c50uyunhK0h5fjbf&#10;3gBLOKe/MPziEzo0xLTzB6cjMxKyZV7SmESOKIFRIstFTspOQnG1At7U/P+G5gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBQRCqRJgIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBuBRzA4AAAAAsBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="31F3C4BB" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-158.5pt;margin-top:5.35pt;width:108pt;height:27.35pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJrjq+EwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5Na0Rp+jSZRjQ&#10;XYBuHyBLcixMFjVJiZ19/SjZTbPbyzA/CKJJHZKHh+vbvtXkKJ1XYEo6neSUSMNBKLMv6ZfPu1fX&#10;lPjAjGAajCzpSXp6u3n5Yt3ZQs6gAS2kIwhifNHZkjYh2CLLPG9ky/wErDTorMG1LKDp9plwrEP0&#10;VmezPL/KOnDCOuDSe/x7PzjpJuHXteThY117GYguKdYW0unSWcUz26xZsXfMNoqPZbB/qKJlymDS&#10;M9Q9C4wcnPoNqlXcgYc6TDi0GdS14jL1gN1M81+6eWyYlakXJMfbM03+/8HyD8dH+8mR0L+GHgeY&#10;mvD2AfhXTwxsG2b28s456BrJBCaeRsqyzvpifBqp9oWPIFX3HgQOmR0CJKC+dm1kBfskiI4DOJ1J&#10;l30gPKacr6ZXObo4+uaL1XyxTClY8fTaOh/eSmhJvJTU4VATOjs++BCrYcVTSEzmQSuxU1onw+2r&#10;rXbkyFAAu/SN6D+FaUO6kt4sZ8uBgL9C5On7E0SrAipZq7ak1+cgVkTa3hiRdBaY0sMdS9Zm5DFS&#10;N5AY+qonSiBATBBprUCckFgHg3Bx0fDSgPtOSYeiLan/dmBOUqLfGRzOzXSxiCpPxmK5mqHhLj3V&#10;pYcZjlAlDZQM121ImxF5M3CHQ6xV4ve5krFkFGOifVycqPZLO0U9r/fmBwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAG4FHMDgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQaoeW&#10;pIQ4FUICwQ0Kgqsbb5MI/wTbTcPbs5zguDOj2W/qzWwNmzDEwTsJ+UIAQ9d6PbhOwtvrfbYGFpNy&#10;WhnvUMI3Rtg0pye1qrQ/uhectqljVOJipST0KY0V57Ht0aq48CM68vY+WJXoDB3XQR2p3Bp+KUTB&#10;rRocfejViHc9tp/bg5WwXj1OH/Fp+fzeFntznS7K6eErSHl+Nt/eAEs4p78w/OITOjTEtPMHpyMz&#10;ErJlXtKYRI4ogVEiy0VOyk5CcbUC3tT8/4bmBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEmuOr4TAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG4FHMDgAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
+                    <w:p w14:paraId="73C17866" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="41BABE42" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00841FDE" w:rsidP="00E22125">
+    <w:p w14:paraId="3421CC82" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00841FDE" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17EB5526" wp14:editId="3A2E4083">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4845050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1743075" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="37" name="Text Box 37"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -6731,145 +6777,144 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125">
+                          <w:p w14:paraId="64A0460E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00141110">
                               <w:rPr>
                                 <w:i/>
                               </w:rPr>
                               <w:t>Patient Label</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 37" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:381.5pt;margin-top:.85pt;width:137.25pt;height:19.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsd6ZljwIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqOE6eW15GbKFWl&#10;KImaVDljFmxUYChg77pfn4Hdtd00l1S97ALzZoZ5vJnZZWM02QofFNiSDk8GlAjLoVJ2VdIfTzef&#10;LigJkdmKabCipDsR6OX844dZ7aZiBGvQlfAEg9gwrV1J1zG6aVEEvhaGhRNwwqJRgjcs4tavisqz&#10;GqMbXYwGg/OiBl85D1yEgKfXrZHOc3wpBY/3UgYRiS4p3i3mr8/fZfoW8xmbrjxza8W7a7B/uIVh&#10;ymLSfahrFhnZePVXKKO4hwAynnAwBUipuMg1YDXDwatqHtfMiVwLkhPcnqbw/8Lyu+2DJ6oq6emE&#10;EssMvtGTaCL5Ag3BI+SndmGKsEeHwNjgOb5zfx7wMJXdSG/SHwsiaEemd3t2UzSenCbj08HkjBKO&#10;ttF4cn6W6S8O3s6H+FWAIWlRUo+vl0ll29sQ8SYI7SEpWQCtqhuldd4kxYgr7cmW4VvrmO+IHn+g&#10;tCV1Sc9PMXVyspDc28japhORNdOlS5W3FeZV3GmRMNp+FxI5y4W+kZtxLuw+f0YnlMRU73Hs8Idb&#10;vce5rQM9cmawce9slAWfq89NdqCs+tlTJls8En5Ud1rGZtlksVz0AlhCtUNdeGg7Kzh+o/DxblmI&#10;D8xjK6EUcDzEe/xIDUg+dCtK1uB/v3We8KhwtFJSY2uWNPzaMC8o0d8sav/zcDxOvZw347PJCDf+&#10;2LI8ttiNuQJUxBAHkeN5mfBR90vpwTzjFFmkrGhilmPuksZ+eRXbgYFTiIvFIoOwex2Lt/bR8RQ6&#10;sZyk+dQ8M+86/UZU/h30Tcymr2TcYpOnhcUmglRZ44nnltWOf+z8LP1uSqXRcrzPqMMsnb8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBm1NuH4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUhsELUhtK5CnAohHhK7NrQVOzcekoh4HMVuEv4ed0WXozO699xsNdmWDdj7xpGCu5kAhlQ6&#10;01Cl4LN4vV0C80GT0a0jVPCLHlb55UWmU+NGWuOwCRWLIeRTraAOoUs592WNVvuZ65Ai+3a91SGe&#10;fcVNr8cYblt+L8SCW91QbKh1h881lj+bo1XwdVPtP/z0th2TedK9vA+F3JlCqeur6ekRWMAp/D/D&#10;ST+qQx6dDu5IxrNWgVwkcUuIQAI7cZHIObCDggchgecZP1+Q/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAsd6ZljwIAAJMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBm1NuH4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="17EB5526" id="Text Box 37" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:381.5pt;margin-top:.85pt;width:137.25pt;height:19.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX7XUheAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEQErEBqUgqkoI&#10;UKHi7HhtYtXrce1JdtNfz9i7eZRyoerFO/a8v/1mzi/a2rK1CtGAK/nwaMCZchIq455L/uPx+tNn&#10;ziIKVwkLTpV8oyK/mH38cN74qRrBEmylAqMgLk4bX/Ilop8WRZRLVYt4BF45UmoItUC6hueiCqKh&#10;6LUtRoPBadFAqHwAqWKk16tOyWc5vtZK4p3WUSGzJafaMJ8hn4t0FrNzMX0Owi+N7MsQ/1BFLYyj&#10;pLtQVwIFWwXzV6jayAARNB5JqAvQ2kiVe6BuhoNX3TwshVe5FwIn+h1M8f+FlbfrB38fGLZfoKUf&#10;mABpfJxGekz9tDrU6UuVMtIThJsdbKpFJpPTZHw8mJxwJkk3Gk9OTzKuxd7bh4hfFdQsCSUP9Fsy&#10;WmJ9E5EykunWJCWLYE11bazNl0QFdWkDWwv6iRZzjeTxh5V1rCn56TGlTk4OknsX2br0ojIZ+nT7&#10;DrOEG6uSjXXflWamyo2+kVtIqdwuf7ZOVppSvcext99X9R7nrg/yyJnB4c65Ng5C7j5Pzx6y6ucW&#10;Mt3ZE+AHfScR20VLjZf8bEuABVQb4kWAbmSil9eGft6NiHgvAs0IUYHmHu/o0BYIfOglzpYQfr/1&#10;nuyJuqTlrKGZK3n8tRJBcWa/OSL12XA8TkOaL+OTyYgu4VCzONS4VX0JxIghbRgvs5js0W5FHaB+&#10;ovUwT1lJJZyk3CXHrXiJ3Sag9SLVfJ6NaCy9wBv34GUKnVBO1Hxsn0TwPX+RmH8L2+kU01c07myT&#10;p4P5CkGbzPGEc4dqjz+NdKZ+v37Szji8Z6v9kpy9AAAA//8DAFBLAwQUAAYACAAAACEAZtTbh+AA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBC1IbSuQpwKIR4Suza0FTs3&#10;HpKIeBzFbhL+HndFl6MzuvfcbDXZlg3Y+8aRgruZAIZUOtNQpeCzeL1dAvNBk9GtI1Twix5W+eVF&#10;plPjRlrjsAkViyHkU62gDqFLOfdljVb7meuQIvt2vdUhnn3FTa/HGG5bfi/EglvdUGyodYfPNZY/&#10;m6NV8HVT7T/89LYdk3nSvbwPhdyZQqnrq+npEVjAKfw/w0k/qkMenQ7uSMazVoFcJHFLiEACO3GR&#10;yDmwg4IHIYHnGT9fkP8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF+11IXgCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZtTbh+AAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125">
+                    <w:p w14:paraId="64A0460E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00141110" w:rsidRDefault="00AE1DD3" w:rsidP="00E22125">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00141110">
                         <w:rPr>
                           <w:i/>
                         </w:rPr>
                         <w:t>Patient Label</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="0FAF6B99" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="57BF944A" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:sectPr w:rsidR="00E22125" w:rsidSect="00E22125">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="007D50DB" w:rsidRDefault="00C31446" w:rsidP="00E22125">
+    <w:p w14:paraId="6BA8AE33" w14:textId="77777777" w:rsidR="00E22125" w:rsidRPr="007D50DB" w:rsidRDefault="00C31446" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="1148" w:right="-32"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E22125" w:rsidRPr="007D50DB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="2949" w:space="5174"/>
             <w:col w:w="3817"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E7E386" wp14:editId="25107C13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>406400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>72390</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6629400" cy="7419975"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="44" name="Text Box 44"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6629400" cy="7419975"/>
                         </a:xfrm>
@@ -6878,133 +6923,133 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="39B2B761" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="10"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Correction made</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="1831D457" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="4AABC7C0" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">___________________________________                                        </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> _________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>__________</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="3B1AE8CB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Print Name (Reviewed by)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
@@ -7019,290 +7064,272 @@
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t xml:space="preserve">    Date Request Received (</w:t>
+                              <w:t xml:space="preserve">    Date Request Received (dd/MMM/</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>dd</w:t>
+                              <w:t>yyyy</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellStart"/>
+                              <w:t>)</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>yyyy</w:t>
-[...2 lines deleted...]
-                            <w:r w:rsidRPr="00AE1DD3">
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="126177A2" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>)</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="00AE1DD3">
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="40374B0F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:tab/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AE1DD3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Comments:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="244743AF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00AE1DD3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>_________________________________________________________________________________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00747FC0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>____________</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="5CFC641E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AE1DD3">
+                          </w:p>
+                          <w:p w14:paraId="5999C10B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>Comments:</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AE1DD3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>_________________________________________________________________________________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00747FC0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>____________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="7A8F9D48" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AE1DD3">
+                          </w:p>
+                          <w:p w14:paraId="7291CEA3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>_________________________________________________________________________________________</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00747FC0">
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
+                              <w:t>_________________________________________________________________________________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00747FC0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
                               <w:t>____________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="5EB12A3D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
-[...71 lines deleted...]
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="4DAE5D12" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="10"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Correction not made</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="35355F7F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="5B9D4A73" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">       ______________________________________                                        __________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="3C3E0A46" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Print Name (Reviewed by)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
@@ -7317,759 +7344,701 @@
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
-                              <w:t xml:space="preserve">   Date Request Received (</w:t>
+                              <w:t xml:space="preserve">   Date Request Received (dd/MMM/</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>dd</w:t>
+                              <w:t>yyyy</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellStart"/>
+                              <w:t>)</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>yyyy</w:t>
-[...2 lines deleted...]
-                            <w:r w:rsidRPr="00AE1DD3">
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="331CF9DF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>)</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="00AE1DD3">
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="79AA9CB3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:tab/>
-[...4 lines deleted...]
-                              <w:ind w:left="360"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                            </w:pPr>
+                              <w:t>Reasons:</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
-[...17 lines deleted...]
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="214A842D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="42BD83A5" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_________________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>____________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="7B702DD9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="199BE707" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_________________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>____________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="0CFAC180" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="0ADE09B2" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_________________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>____________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="03269C01" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="4968"/>
                               <w:gridCol w:w="4968"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00F145A5">
+                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="51407391" w14:textId="77777777" w:rsidTr="00F145A5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4968" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                                <w:p w14:paraId="7B3B7786" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="15"/>
                                     </w:numPr>
                                     <w:ind w:left="540"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>Refusal letter (with reasons) sent</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4968" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                                <w:p w14:paraId="3365537B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="14"/>
                                     </w:numPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>Statement of Disagreement attached to record</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00F145A5">
+                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="291B042B" w14:textId="77777777" w:rsidTr="00F145A5">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4968" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                                <w:p w14:paraId="309E725F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                                   <w:pPr>
                                     <w:ind w:left="540"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4968" w:type="dxa"/>
-                                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                                <w:p w14:paraId="4996612E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                                   <w:pPr>
                                     <w:numPr>
                                       <w:ilvl w:val="0"/>
                                       <w:numId w:val="14"/>
                                     </w:numPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="0C7BB307" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>1.  If an extension to the correction request response was required, please indicate:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="008FB903" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="3395"/>
                               <w:gridCol w:w="3396"/>
                               <w:gridCol w:w="3396"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00737B65">
+                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="64ADE0CF" w14:textId="77777777" w:rsidTr="00737B65">
                               <w:trPr>
                                 <w:trHeight w:val="392"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3395" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="24B954AD" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>Date of Extension</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="74F2273E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
-                                    <w:t>(</w:t>
-[...17 lines deleted...]
-                                    <w:t>/MMM/</w:t>
+                                    <w:t>(dd/MMM/</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>yyy</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3396" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="08D87C49" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>Reason for Extension</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3396" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="7424B709" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>Date Patient Notified</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="3F8ECF27" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
-                                    <w:t>(</w:t>
-[...17 lines deleted...]
-                                    <w:t>/MMM/</w:t>
+                                    <w:t>(dd/MMM/</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>yyy</w:t>
                                   </w:r>
                                   <w:proofErr w:type="spellEnd"/>
                                   <w:r w:rsidRPr="00AE1DD3">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00737B65">
+                            <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="2783D68A" w14:textId="77777777" w:rsidTr="00737B65">
                               <w:trPr>
                                 <w:trHeight w:val="1337"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3395" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="7D9656A3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3396" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="0B86AB92" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3396" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                                <w:p w14:paraId="4870B95C" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                       <w:sz w:val="21"/>
                                       <w:szCs w:val="21"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="07CA36FD" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="73AC4CFE" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>2.  Notice of correction provided to others to whom incorrect information was disclosed.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                          <w:p w14:paraId="3412983F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     List Names:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                          <w:p w14:paraId="486778FC" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     _____________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                          <w:p w14:paraId="44993C0E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                             <w:pPr>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     _____________________________________________________________________________________</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="45A1BD20" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>3.  Processed by:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="68E15EDF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="29018095" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">_____________________________        </w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
@@ -8115,51 +8084,51 @@
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_</w:t>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>_____________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="39AE995D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Signature</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
@@ -8206,256 +8175,238 @@
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00747FC0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>Date Request Received (</w:t>
+                              <w:t>Date Request Received (dd/MMM/</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>dd</w:t>
+                              <w:t>yyyy</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellStart"/>
+                              <w:t>)</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>yyyy</w:t>
-[...15 lines deleted...]
-                              </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                          <w:p w14:paraId="7A3E5854" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="360"/>
                               </w:tabs>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="44CF7CA9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
+                          <w:p w14:paraId="66EE39D5" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
                             <w:pPr>
                               <w:keepNext/>
                               <w:numPr>
                                 <w:ilvl w:val="3"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="-360"/>
                                 <w:tab w:val="num" w:pos="0"/>
                               </w:tabs>
                               <w:suppressAutoHyphens/>
                               <w:ind w:left="-360"/>
                               <w:outlineLvl w:val="3"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3">
+                          <w:p w14:paraId="5C2D836F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 44" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:32pt;margin-top:5.7pt;width:522pt;height:584.25pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApHziZjQIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzfySZh25Komyq0CkKq&#10;2ooU9ex47cbC9hjbyW749Yy9mwellyIuu+OZb96Py6vWaLIVPiiwFR0NhpQIy6FW9rmi3x8XHz5R&#10;EiKzNdNgRUV3ItCr2ft3l42bijGsQdfCEzRiw7RxFV3H6KZFEfhaGBYG4IRFoQRvWMSnfy5qzxq0&#10;bnQxHg7PiwZ87TxwEQJybzohnWX7Ugoe76UMIhJdUYwt5q/P31X6FrNLNn32zK0V78Ng/xCFYcqi&#10;04OpGxYZ2Xj1lymjuIcAMg44mAKkVFzkHDCb0fBFNss1cyLngsUJ7lCm8P/M8rvtgyeqrmhZUmKZ&#10;wR49ijaSz9ASZGF9GhemCFs6BMYW+djnPT8gM6XdSm/SHxMiKMdK7w7VTdY4Ms/Px5NyiCKOsoty&#10;NJlcnCU7xVHd+RC/CDAkERX12L5cVba9DbGD7iHJWwCt6oXSOj/SyIhr7cmWYbN1zEGi8T9Q2pIG&#10;Q/l4NsyGLST1zrK2yYzIQ9O7S6l3KWYq7rRIGG2/CYlFy5m+4ptxLuzBf0YnlERXb1Hs8ceo3qLc&#10;5YEa2TPYeFA2yoLP2ectO5as/rEvmezw2JuTvBMZ21Wbp2WUVyexVlDvcDI8dLsVHF8o7N4tC/GB&#10;eVwm7DgeiHiPH6kBqw89Rcka/K/X+AmPM45SShpczoqGnxvmBSX6q8Xpn4zKMm1zfpRnF2N8+FPJ&#10;6lRiN+YacCRGeIocz2TCR70npQfzhHdknryiiFmOvisa9+R17E4G3iEu5vMMwv11LN7apePJdCpz&#10;ms3H9ol51w9wxNm/g/0as+mLOe6wSdPCfBNBqjzkx6r2DcDdz2vS36l0XE7fGXW8prPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAMfDFfuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8&#10;B2uRuCDqhJY+QpwKIR4SN5oWxM2NlyQiXkexm4R/z+YEt92Z1ew36Xa0jeix87UjBfEsAoFUOFNT&#10;qWCfP12vQfigyejGESr4QQ/b7Pws1YlxA71hvwul4BDyiVZQhdAmUvqiQqv9zLVI7H25zurAa1dK&#10;0+mBw20jb6JoKa2uiT9UusWHCovv3ckq+LwqP179+HwY5rfz9vGlz1fvJlfq8mK8vwMRcAx/xzDh&#10;MzpkzHR0JzJeNAqWC64SWI8XICY/jtasHKdptdmAzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACkfOJmNAgAAlQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHwxX7hAAAACwEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="52E7E386" id="Text Box 44" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:32pt;margin-top:5.7pt;width:522pt;height:584.25pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3NU0PdwIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukAZqIDUpBVJUQ&#10;oIaKs+O1iVWvx7Un2U1/fcfezaOUC1Uv9tjzzftxcdnWlm1UiAZcyYcnA86Uk1AZ91zy7483Hz5x&#10;FlG4SlhwquRbFfnl7P27i8ZP1QhWYCsVGClxcdr4kq8Q/bQoolypWsQT8MoRU0OoBdIzPBdVEA1p&#10;r20xGgzOigZC5QNIFSP9XndMPsv6tVYS77WOCpktOfmG+Qz5XKazmF2I6XMQfmVk74b4By9qYRwZ&#10;3au6FijYOpi/VNVGBoig8URCXYDWRqocA0UzHLyIZrESXuVYKDnR79MU/59aebdZ+IfAsP0MLRUw&#10;JaTxcRrpM8XT6lCnmzxlxKcUbvdpUy0ySZ9nZ6PJeEAsSbzz8XAyOT9NeoqDuA8RvyioWSJKHqgu&#10;OV1icxuxg+4gyVoEa6obY21+pF5QVzawjaAqWsxOkvI/UNaxhlz5eDrIih0k8U6zdUmNyt3QmzuE&#10;mCncWpUw1n1TmpkqR/qKbSGlcnv7GZ1Qmky9RbDHH7x6i3AXB0lky+BwL1wbByFHn8fnkLLqxy5l&#10;usNTbY7iTiS2y5YCpw7IM5G+llBtqTMCdEMTvbwxVL1bEfFBBJoSqjhNPt7ToS1Q9qGnOFtB+PXa&#10;f8JT8xKXs4amruTx51oExZn96qitJ8PxOI1pfoxPz0f0CMec5THHresroJYY0o7xMpMJj3ZH6gD1&#10;Ey2IebJKLOEk2S457sgr7HYBLRip5vMMosH0Am/dwsukOqU59eZj+ySC7xsYqffvYDefYvqijzts&#10;knQwXyNok5v8kNW+ADTUeUz6BZS2xvE7ow5rcvYbAAD//wMAUEsDBBQABgAIAAAAIQAx8MV+4QAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4IOqElj5CnAohHhI3mhbEzY2X&#10;JCJeR7GbhH/P5gS33ZnV7DfpdrSN6LHztSMF8SwCgVQ4U1OpYJ8/Xa9B+KDJ6MYRKvhBD9vs/CzV&#10;iXEDvWG/C6XgEPKJVlCF0CZS+qJCq/3MtUjsfbnO6sBrV0rT6YHDbSNvomgpra6JP1S6xYcKi+/d&#10;ySr4vCo/Xv34fBjmt/P28aXPV+8mV+ryYry/AxFwDH/HMOEzOmTMdHQnMl40CpYLrhJYjxcgJj+O&#10;1qwcp2m12YDMUvm/Q/YLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdzVND3cCAABuBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMfDFfuEAAAAL&#10;AQAADwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="39B2B761" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="10"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Correction made</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="1831D457" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="4AABC7C0" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">___________________________________                                        </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> _________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>__________</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="3B1AE8CB" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Print Name (Reviewed by)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
@@ -8470,290 +8421,272 @@
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
-                        <w:t xml:space="preserve">    Date Request Received (</w:t>
+                        <w:t xml:space="preserve">    Date Request Received (dd/MMM/</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>dd</w:t>
+                        <w:t>yyyy</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="spellStart"/>
+                        <w:t>)</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>yyyy</w:t>
-[...2 lines deleted...]
-                      <w:r w:rsidRPr="00AE1DD3">
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="126177A2" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>)</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="00AE1DD3">
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="40374B0F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:tab/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AE1DD3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Comments:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="244743AF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00AE1DD3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>_________________________________________________________________________________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00747FC0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>____________</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="5CFC641E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AE1DD3">
+                    </w:p>
+                    <w:p w14:paraId="5999C10B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>Comments:</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AE1DD3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>_________________________________________________________________________________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00747FC0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>____________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="7A8F9D48" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AE1DD3">
+                    </w:p>
+                    <w:p w14:paraId="7291CEA3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>_________________________________________________________________________________________</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00747FC0">
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
+                        <w:t>_________________________________________________________________________________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00747FC0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
                         <w:t>____________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="5EB12A3D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
-[...71 lines deleted...]
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="4DAE5D12" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="10"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Correction not made</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="35355F7F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="5B9D4A73" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">       ______________________________________                                        __________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="3C3E0A46" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Print Name (Reviewed by)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
@@ -8768,759 +8701,701 @@
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
-                        <w:t xml:space="preserve">   Date Request Received (</w:t>
+                        <w:t xml:space="preserve">   Date Request Received (dd/MMM/</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>dd</w:t>
+                        <w:t>yyyy</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="spellStart"/>
+                        <w:t>)</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>yyyy</w:t>
-[...2 lines deleted...]
-                      <w:r w:rsidRPr="00AE1DD3">
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="331CF9DF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>)</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="00AE1DD3">
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="79AA9CB3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:tab/>
-[...4 lines deleted...]
-                        <w:ind w:left="360"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                      </w:pPr>
+                        <w:t>Reasons:</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
-[...17 lines deleted...]
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="214A842D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="42BD83A5" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_________________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>____________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="7B702DD9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="199BE707" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_________________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>____________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="0CFAC180" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="0ADE09B2" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_________________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>____________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                    <w:p w14:paraId="03269C01" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4968"/>
                         <w:gridCol w:w="4968"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00F145A5">
+                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="51407391" w14:textId="77777777" w:rsidTr="00F145A5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4968" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="7B3B7786" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="15"/>
                               </w:numPr>
                               <w:ind w:left="540"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Refusal letter (with reasons) sent</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4968" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
+                          <w:p w14:paraId="3365537B" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="0093470A">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="14"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Statement of Disagreement attached to record</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00F145A5">
+                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="291B042B" w14:textId="77777777" w:rsidTr="00F145A5">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4968" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                          <w:p w14:paraId="309E725F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:ind w:left="540"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4968" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
+                          <w:p w14:paraId="4996612E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00F145A5">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="14"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                    <w:p w14:paraId="0C7BB307" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>1.  If an extension to the correction request response was required, please indicate:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                    <w:p w14:paraId="008FB903" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="3395"/>
                         <w:gridCol w:w="3396"/>
                         <w:gridCol w:w="3396"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00737B65">
+                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="64ADE0CF" w14:textId="77777777" w:rsidTr="00737B65">
                         <w:trPr>
                           <w:trHeight w:val="392"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3395" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="24B954AD" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Date of Extension</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="74F2273E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>(</w:t>
-[...17 lines deleted...]
-                              <w:t>/MMM/</w:t>
+                              <w:t>(dd/MMM/</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>yyy</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3396" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="08D87C49" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Reason for Extension</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3396" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="7424B709" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>Date Patient Notified</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="3F8ECF27" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>(</w:t>
-[...17 lines deleted...]
-                              <w:t>/MMM/</w:t>
+                              <w:t>(dd/MMM/</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>yyy</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE1DD3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidTr="00737B65">
+                      <w:tr w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w14:paraId="2783D68A" w14:textId="77777777" w:rsidTr="00737B65">
                         <w:trPr>
                           <w:trHeight w:val="1337"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3395" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="7D9656A3" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3396" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="0B86AB92" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3396" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                          <w:p w14:paraId="4870B95C" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="07CA36FD" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="73AC4CFE" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>2.  Notice of correction provided to others to whom incorrect information was disclosed.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                    <w:p w14:paraId="3412983F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     List Names:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                    <w:p w14:paraId="486778FC" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     _____________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
+                    <w:p w14:paraId="44993C0E" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00AE1DD3">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     _____________________________________________________________________________________</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="45A1BD20" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>3.  Processed by:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="68E15EDF" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="29018095" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">_____________________________        </w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
@@ -9566,51 +9441,51 @@
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_</w:t>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>_____________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="39AE995D" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Signature</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
@@ -9657,319 +9532,301 @@
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00747FC0">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>Date Request Received (</w:t>
+                        <w:t>Date Request Received (dd/MMM/</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>dd</w:t>
+                        <w:t>yyyy</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>/MMM/</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="spellStart"/>
+                        <w:t>)</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00AE1DD3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>yyyy</w:t>
-[...15 lines deleted...]
-                        </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
+                    <w:p w14:paraId="7A3E5854" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00677913">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="360"/>
                         </w:tabs>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
+                    <w:p w14:paraId="44CF7CA9" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00737B65">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
+                    <w:p w14:paraId="66EE39D5" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
                       <w:pPr>
                         <w:keepNext/>
                         <w:numPr>
                           <w:ilvl w:val="3"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="-360"/>
                           <w:tab w:val="num" w:pos="0"/>
                         </w:tabs>
                         <w:suppressAutoHyphens/>
                         <w:ind w:left="-360"/>
                         <w:outlineLvl w:val="3"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3">
+                    <w:p w14:paraId="5C2D836F" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRPr="00F145A5" w:rsidRDefault="00AE1DD3">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="412FDA21" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="975"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="63D00AB7" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="3F37E972" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="5F038185" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="248CB39E" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="44D3883E" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="021E962F" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="6A742C83" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="05DC9A94" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="7B22C2FB" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="7F9EFF41" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="11B36C5C" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="2B50AFC2" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="51737101" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="54C310CC" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4275"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="5A684F5B" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="6EB92974" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="50782759" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="2C8A63DD" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="1" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E22125">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="5425E9A7" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="110" w:right="-44"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="4D8199BD" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="50"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E22125">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="331" w:space="11282"/>
             <w:col w:w="327"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="7FF3BAFA" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="4459086C" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="11" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="26A4FDF7" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="453"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B02A35B" wp14:editId="4F418F8F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>335280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>220980</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7101840" cy="9616440"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10850,51 +10707,51 @@
                                                   <a:headEnd/>
                                                   <a:tailEnd/>
                                                 </a:ln>
                                                 <a:extLst>
                                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                       <a:solidFill>
                                                         <a:srgbClr val="FFFFFF"/>
                                                       </a:solidFill>
                                                     </a14:hiddenFill>
                                                   </a:ext>
                                                 </a:extLst>
                                               </wps:spPr>
                                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                                 <a:noAutofit/>
                                               </wps:bodyPr>
                                             </wps:wsp>
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="293" name="Picture 20"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId9">
+                                                <a:blip r:embed="rId8">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="1260" y="406"/>
                                                   <a:ext cx="2338" cy="718"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:extLst>
                                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                       <a:solidFill>
                                                         <a:srgbClr val="FFFFFF"/>
@@ -11075,91 +10932,91 @@
                                                       <a:headEnd/>
                                                       <a:tailEnd/>
                                                     </a:ln>
                                                     <a:extLst>
                                                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                           <a:solidFill>
                                                             <a:srgbClr val="FFFFFF"/>
                                                           </a:solidFill>
                                                         </a14:hiddenFill>
                                                       </a:ext>
                                                     </a:extLst>
                                                   </wps:spPr>
                                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                                     <a:noAutofit/>
                                                   </wps:bodyPr>
                                                 </wps:wsp>
                                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                                   <pic:nvPicPr>
                                                     <pic:cNvPr id="298" name="Picture 17"/>
                                                     <pic:cNvPicPr>
                                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                     </pic:cNvPicPr>
                                                   </pic:nvPicPr>
                                                   <pic:blipFill>
-                                                    <a:blip r:embed="rId10">
+                                                    <a:blip r:embed="rId9">
                                                       <a:extLst>
                                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                         </a:ext>
                                                       </a:extLst>
                                                     </a:blip>
                                                     <a:srcRect/>
                                                     <a:stretch>
                                                       <a:fillRect/>
                                                     </a:stretch>
                                                   </pic:blipFill>
                                                   <pic:spPr bwMode="auto">
                                                     <a:xfrm>
                                                       <a:off x="9346" y="768"/>
                                                       <a:ext cx="1836" cy="446"/>
                                                     </a:xfrm>
                                                     <a:prstGeom prst="rect">
                                                       <a:avLst/>
                                                     </a:prstGeom>
                                                     <a:noFill/>
                                                     <a:extLst>
                                                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                           <a:solidFill>
                                                             <a:srgbClr val="FFFFFF"/>
                                                           </a:solidFill>
                                                         </a14:hiddenFill>
                                                       </a:ext>
                                                     </a:extLst>
                                                   </pic:spPr>
                                                 </pic:pic>
                                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                                   <pic:nvPicPr>
                                                     <pic:cNvPr id="299" name="Picture 16"/>
                                                     <pic:cNvPicPr>
                                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                     </pic:cNvPicPr>
                                                   </pic:nvPicPr>
                                                   <pic:blipFill>
-                                                    <a:blip r:embed="rId11">
+                                                    <a:blip r:embed="rId10">
                                                       <a:extLst>
                                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                         </a:ext>
                                                       </a:extLst>
                                                     </a:blip>
                                                     <a:srcRect/>
                                                     <a:stretch>
                                                       <a:fillRect/>
                                                     </a:stretch>
                                                   </pic:blipFill>
                                                   <pic:spPr bwMode="auto">
                                                     <a:xfrm>
                                                       <a:off x="1246" y="2026"/>
                                                       <a:ext cx="1836" cy="446"/>
                                                     </a:xfrm>
                                                     <a:prstGeom prst="rect">
                                                       <a:avLst/>
                                                     </a:prstGeom>
                                                     <a:noFill/>
                                                     <a:extLst>
                                                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                           <a:solidFill>
                                                             <a:srgbClr val="FFFFFF"/>
@@ -11174,379 +11031,363 @@
                                           </wpg:grpSp>
                                         </wpg:grpSp>
                                       </wpg:grpSp>
                                     </wpg:grpSp>
                                   </wpg:grpSp>
                                 </wpg:grpSp>
                               </wpg:grpSp>
                             </wpg:grpSp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.4pt;margin-top:17.4pt;width:559.2pt;height:757.2pt;z-index:-251627520;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="528,348" coordsize="11184,15144" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKDRDVeoDAAABWcAAA4AAABkcnMvZTJvRG9jLnhtbOxd627juhH+X6Dv&#10;IPhni6wt+W5s9mCby8EBTttFj/sAiizbwrEtVVLi3VP03fvN8CKKlnJR7Hg3UADHsjWkhkNyvpkh&#10;Of7409ftxnkI0yyKd5cd90Ov44S7IF5Eu9Vl59/z24tJx8lyf7fwN/EuvOx8C7POT5/+/KeP+2QW&#10;evE63izC1EElu2y2Ty476zxPZt1uFqzDrZ99iJNwh5vLON36OT6mq+4i9feofbvper3eqLuP00WS&#10;xkGYZfj2WtzsfOL6l8swyP+5XGZh7mwuO+At5/8p/7+j/91PH/3ZKvWTdRRINvwGXGz9aIeH6qqu&#10;/dx37tPooKptFKRxFi/zD0G87cbLZRSE3Aa0xu1Zrfk5je8Tbstqtl8lWkwQrSWnxtUG/3j4kjrR&#10;4rIzGHacnb9FH/FjHY9ks09WM5D8nCa/JV9S0UBc/hoHv2e43bXv0+eVIHbu9n+PF6jOv89jls3X&#10;ZbqlKtBq5yt3wTfdBeHX3Anw5djtuZMBeirAvenIHQ3wgTspWKMnqdzQw5jC3f5gou7cyNKui8Ki&#10;rDt0BwO63/Vn4sHMrGROtIw/6EYqOYzLcuifWg5Dai61ZyRbqmSB1uArlgRa4x3IwS4XrA05HJSs&#10;lQMmXlaMrex1Y+u3tZ+EPGQzGjhKpugxMbZu0zCk2ez0XSFXJlODKzNHlnFnn2SzDAPwyTH1Illq&#10;ifiz4D7Lfw5jHp7+w69ZzkNutcAVD/qFZH+O/lhuN1ARf71weg4eRy8xDFeayFVEf+k6856zd0RP&#10;yjpVVZ6i4qrQ+44eAUVVfUWEqohk7RhDoSDDoH+aLUxwQURsDerYGikqZssdDiaVjGGW6MoEUQ1r&#10;6HqDNdcd9yplNlVkxNykjjm3LP9a7lyzCw7YQ8frrvXXqreDrzvZ3bhyfAKwHuutJM5I78xRJ6bp&#10;nBUCqgAVjY0aYgibiMdSBT1OjMYTMbgWCoupxSMkSymQzMawtOMAw+7E6Ev8nFpCHNGlswcaC/2x&#10;xhWrD7q3jR/CecxUuaWE8bzi7mZ3SKVHHijVffWecG3yiWjLIS0KEWOskDWz1EZj6u3i22iz4Xmy&#10;2XEThh6mF7Fr3AIq7hZMtA79xY28zv1oI66ZPSoDRSpFQiqV4fi/0970ZnIzGVwMvNHNxaB3fX3x&#10;+fZqcDG6dcfD6/711dW1+z96ojuYraPFItwRS8o0cAfPU4/SSBGgro2DLN5EC6qOmMvS1d3VJnUe&#10;fJgmt/wne98g65bZYOGhLeqdWwdcE9qRkCyb3cWLb9CUaSxsHdhmuFjH6R8dZw8757KT/efeT8OO&#10;s/llB2U/BUxiUuX8YTAcA2ac1LxzZ97xdwGquuzkHUwQurzKhTF1n6TRao0nubK3PgP1lxHpUeZP&#10;cCU/AG8eA2DMBtMQGUxJLralQabWsSyRF6EGRqy2REhyGOxab3+/CDwEpzYCM27RkAFQtwjM8Kp7&#10;soDWRghcC3NNMJhwv4IxE4GJpMVfUqsKrN8V/ha4ynO2xV8jRFDp+rb42xx/h7BzTfwdnhp+3d7E&#10;wlEy1ygagK8pDqCNSQN7DwsV4GsXw3ypDgG8ges7hJtnAa8nDZrjAu+hQOqkqMVRNr5f4PfWIJLp&#10;dD2CSGXHt9aHM4H3SC6cGGZw5MgsResf8+AkbcnbE2WaumQndMTAWOtctc4VGfOPO1dDzCpTuY9O&#10;rdzHfaXcyZNnr13ppUGfnE1S8PKGdqwqChXa3SqmtZkd330L5Y64m63cOSh9bK+qQiA1UtTiaKzc&#10;6VkOP5B7q/CETPXOYU3uCYvIUu4c7quqzNTucw/xPlUZGtA8OKfM40c1OyJ45LWXaPFUlGmq2RFs&#10;Y/bJASliaCImJnBEPay4W46ciUFtcCVug63X6HUjkmQFnHr8J3GwRNZG1951dG0Ix9gEAA5QnzK4&#10;Vqgue31LKn9vAoRgLVKh/1WZQv1bpbS+O4f6x1qJrf6lPI9r2z9bhloajbX/s037otsKhCgr/z4Q&#10;vypwZap+plk7qjLw30D5CxV7RrOe2W+u/AX/hgxa5c+7P9rQDkVAjri0MrT2Nkhb9XR7PLTicic9&#10;qeRr7FYoLLWsUlGoUP/CUNJOg1Z451D/h7saPOlPnUj9PylFLY7G+p+E31r/L11q/46s/34P+6J4&#10;gbl2tbne+E/SLL/2s7VYld6s6FrYZq1b8L7dAmvR/eRr7uOxvXiugEEZ+LT5zXILDsoUuGCV0orw&#10;DLhAW+9st0AuohwZFw7kUSNDLY3GsPB8t0B3W51b4A29J90CpoFbUFFZeaub57n9Kh/DXGdnmqIy&#10;COMMPgYkX7mrDGMFUZ85jw9wxoEr8d40GIVlBpbbq/0RKXxwo2JV6t2MbLkTxJQxTzUZLl4es2pR&#10;i/d/t1vF1AY2DKinVzNG1lI1todiJJ40mqVULmkoAU9K5/anpPi1Z4K5rB2aw0IFcFnFMHvOtlY9&#10;qlir5j30R1/OOBRIjRS1OBojFxkaDlsbbEwUqHSwnME9YRGVI1piW1dVZWZMi5czVGVoQAO0kXuN&#10;eYShhrdfzmD2myOIGNTHWc5ooaGFBokGL9hFPMKMNNc5xN76U0LDFNEZNuZoDzWrEaXT2ByrRIbD&#10;MgUwWKW0JjyDR4PQtJKmPsDjyYNRx3VpDgVSI0QtjsbA4Lp9IAM/0FL6B8hQ5YeUkYGqqazrABhU&#10;XT8oMDD7VcAghquh8uuWusUkUdD2iqWOVwFDG8961/Esb2IFtNyTn2d9jurShwW1b3BYqgoBZDmt&#10;9M6BAVNMXDusJYX69hhgC6QxCtQq7gYgAOB3NPgXjoYJAUSyrjozWg5r1XJlxrX4DKeCE3IzZPfM&#10;rSOcHg6HVLBlnh9xiaaSL/v4Zh1mYrrp86B8frOKMfv4Zg1n5dObJdZehZo/ztFNAaaI5NE4r0Lb&#10;Mog+DrXFXFHxO/Uu4ngauW1CCPuNI3ktKr9vVJ7aATvpRJxuBwJb+dVuGeYQRevkqAeCqHhdRZkC&#10;lMulzovIFfG6k6RVqBCIcstqxNEYj2sw1ETjWgwtu2SMaRW4Z8JxGfeagYtQxWfcfXYKjGhVf0We&#10;nvZU4ZOnCpMomOEl8yXg6iBfwtMpnVAqv6cMBSIt1PZZdWz99Pf75AJZlWCyRHfRJsq/cYYomE/E&#10;1O7hSxRQCiP6UGSm8aY6Toj79FhHRO8UmSgEQygKOOuRs4uv1kgOEn7OEuTkoIQHxVdpGu8pJwXy&#10;KogzZuVauvSxxMjdJkpUQgi6lk1GTgUrwVOF1ETyqOs4uN+Gu1xkw0rDDVof77J1lGRI5DALt3fh&#10;4rKT/rIQiRmgtuW6MilwkRLDm3zu9abe3y6uhr0rpMQY31x8ng7GF+PeDdZOBhP3yr1SKTHusxBi&#10;8DfXSfT6nBhil5GKBIGhsvHjz0gkZP1mafAvCJvDdFmehnmAPCL+bIlUGvJ76Ct9g8VcSJaE/qzk&#10;QQQGbCkMeryNjxOI8DlUr9+HH0TGwtjlPZMa9jEwsGWKUgc5dAFJg0+22NVxStKkkoR4NvKYVPXF&#10;O0xPouSPzqVLvB5J/uFN9ZEqkYbMlQuQJ7QQ1fFjd6oOItDcoPPHwjOqMRIPixVG4kFBPWDOErnR&#10;Zz509N497RnkZ4hSS6SxqchnB/jY8+vj995g6joF10UsxbQWmagySlKO3tQy1iR6g0FZyVgpfENE&#10;lYxZ4RuMWadKYo2iN3WclcM3tawhIlvKDFbHm2t2wdyls4I8vexOL/cB7yCr6lDX7AS5z0y7gEW/&#10;u+UgWm2XumY/zN1RHXfljqjnzuyJMneYMM13ErxZ6AuzuXKf25y6EQA6h/zRc2jM45saSK5MzopK&#10;kYv3pjvjcExTKOZHAmuCgMICOhtbXXRNkyoLRoXV1Lu5Te45NHb8rdh4d4pAHWX+YkuldPyzlJas&#10;fqN4G6gr26q0Q4qMTDJt1Ba2HzgHmzfVRxulGfZ2WWCMbC/KDnN7I3hllTsodNoTo1hhh9kFoT/O&#10;trvOm0KlWQtowps49va6KpnUiVJLpLEZRk+rNCrMmB3nCxC9YeG2ZQVwwoAqE6VkBZARoGtDE5oD&#10;o9LLj6ORwK4S7auhSPDffHFHjm1AleJL4A4Ye+NVm/bUEDJ6vuNUndJt/4GCerC2hab9IoN6MCeh&#10;d6ghFPt7N0E9jw24qkBSG9QT2eKn/QFMGSjJ8Ygjd0VQz530cYeCOwOQCJ9EGAdFxK4N6rFmo0zK&#10;ZXuXZpKwd4ugHn2H1w+kJvQeMWgEjv3D63+PaqLfqoknfozC9aSa8HriDH+rJ46Sm7xKTxQhcOgU&#10;2pEvf4fju7nGb62wtpO/C0M/5mJ+Zq5nofr1mk//BwAA//8DAFBLAwQUAAYACAAAACEAoKYnq84A&#10;AAAsAgAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kctqwzAQRfeF/IOYfSw/IIQSOZtQ&#10;yLakHzBIY1mJ9UBSS/P3FRRKDSbZeTkz3HMPzOH4bSf2RTEZ7wQ0VQ2MnPTKOC3g4/K23QNLGZ3C&#10;yTsScKcEx37zcninCXMJpdGExArFJQFjzuGV8yRHspgqH8iVy+CjxVzGqHlAeUNNvK3rHY//GdDP&#10;mOysBMSz6oBd7qE0P2f7YTCSTl5+WnJ5oYIbW7oLEKOmLMCSMvi77KprIA18WaJdR6J9KNGsI9H8&#10;SfDZj/sfAAAA//8DAFBLAwQKAAAAAAAAACEAaA+ULNkeAADZHgAAFQAAAGRycy9tZWRpYS9pbWFn&#10;ZTMuanBlZ//Y/+AAEEpGSUYAAQEBDsQOxAAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcG&#10;CAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0L&#10;DRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgA&#10;XQD/AwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMC&#10;BAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYn&#10;KCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeY&#10;mZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5&#10;+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwAB&#10;AgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpD&#10;REVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ip&#10;qrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMR&#10;AD8A+rP2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYq+0/wBkP/ku/wC1F/2OUH/pIlfF&#10;n7Qn/JuX7Wn/AGVOD/0GKgDxmH/lFLd/9lHi/wDSV69Y/Z//AOTI/gT/ANly0/8A9CNeTw/8opbv&#10;/so8X/pK9esfs/8A/JkfwJ/7Llp//oRoA8/8d/8AKXm2/wCyi6b/AOjoKu6L/wApfx/2PMn/ALNV&#10;Lx3/AMpebb/soum/+joKu6L/AMpfx/2PMn/s1AH6F/8ABP3/AJB3xr/7KPq//oa18t2n/JEvAX/Z&#10;yT/+j56+pP8Agn7/AMg741/9lH1f/wBDWvlu0/5Il4C/7OSf/wBHz0AeHeL/APlL3B/2USx/9GxV&#10;6r+0f/ybV+1v/wBlXh/9t68q8X/8pe4P+yiWP/o2KvVf2j/+Tav2t/8Asq8P/tvQBxP7Pv8AyYFo&#10;3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FfBv7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/&#10;APRdxQB8x/Gb/klv7Y//AGUvRv8A0ptK8A/4KLf8pAI/9zQ//RMNe/8Axm/5Jb+2P/2UvRv/AEpt&#10;K8A/4KLf8pAI/wDc0P8A9Ew0Afo//wAFI/8AkjPhD/seNE/9KK/PL9oD/lLDF/2Nemfyhr9Df+Ck&#10;f/JGfCH/AGPGif8ApRX55ftAf8pYYv8Asa9M/lDQBQ1X/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1&#10;P/QrevI9V/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3oA9n/4Io/8m2+MP+xsm/8ASO1ry/R/&#10;+SHeEv8As4aX/wBGvXqH/BFH/k23xh/2Nk3/AKR2teX6P/yQ7wl/2cNL/wCjXoA8V8Sf8peT/wBj&#10;7B/6ElM0f/lL3J/2USf/ANHPT/En/KXk/wDY+wf+hJTNH/5S9yf9lEn/APRz0Afot+1h/wAnQfss&#10;/wDYw3//AKSV8r2H/JEdA/7OHf8A9HV9UftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HUAR&#10;/tCf8kk/bb/7HTTv/adek/8ABE//AJIH42/7GL/23irzb9oT/kkn7bf/AGOmnf8AtOvSf+CJ/wDy&#10;QPxt/wBjF/7bxUAeGftAf8mZftD/APZb7v8AlHWZ+z7/AMmPfCn/ALLXY/zhrT/aA/5My/aH/wCy&#10;33f8o6zP2ff+THvhT/2Wux/nDQB91/sgf8nCftT/APY22v8A6TV8R/tBf8m0ftYf9lnk/wDRtfbn&#10;7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm0ftYf9lnk/8ARtAHmfh//lEz4o/7KLD/AOk8VVov+UUT&#10;/wDZSn/9JIqs+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0kioA/Tj9kP/ku/wC1F/2OUH/pIlfF&#10;n7Qn/JuX7Wn/AGVOD/0GKvtP9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKgDxmH/lFL&#10;d/8AZR4v/SV69Y/Z/wD+TI/gT/2XLT//AEI15PD/AMopbv8A7KPF/wCkr16x+z//AMmR/An/ALLl&#10;p/8A6EaAPP8Ax3/yl5tv+yi6b/6Ogq7ov/KX8f8AY8yf+zVS8d/8pebb/soum/8Ao6Crui/8pfx/&#10;2PMn/s1AH6F/8E/f+Qd8a/8Aso+r/wDoa18t2n/JEvAX/ZyT/wDo+evqT/gn7/yDvjX/ANlH1f8A&#10;9DWvlu0/5Il4C/7OSf8A9Hz0AeHeL/8AlL3B/wBlEsf/AEbFXqv7R/8AybV+1v8A9lXh/wDbevKv&#10;F/8Ayl7g/wCyiWP/AKNir1X9o/8A5Nq/a3/7KvD/AO29AHE/s+/8mBaN/wBle0v/ANp195f8FCv+&#10;PD4Df9lS0f8A9F3FfBv7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF3FAHzH8Zv+SW/tj/&#10;APZS9G/9KbSvAP8Agot/ykAj/wBzQ/8A0TDXv/xm/wCSW/tj/wDZS9G/9KbSvAP+Ci3/ACkAj/3N&#10;D/8ARMNAH6P/APBSP/kjPhD/ALHjRP8A0or88v2gP+UsMX/Y16Z/KGv0N/4KR/8AJGfCH/Y8aJ/6&#10;UV+eX7QH/KWGL/sa9M/lDQBQ1X/lLp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQrevI9V/5S6f91Fj&#10;/wDR6165+0h/ybT+13/2V1P/AEK3oA9n/wCCKP8Aybb4w/7Gyb/0jta8v0f/AJId4S/7OGl/9GvX&#10;qH/BFH/k23xh/wBjZN/6R2teX6P/AMkO8Jf9nDS/+jXoA8V8Sf8AKXk/9j7B/wChJTNH/wCUvcn/&#10;AGUSf/0c9P8AEn/KXk/9j7B/6ElM0f8A5S9yf9lEn/8ARz0Afot+1h/ydB+yz/2MN/8A+klfK9h/&#10;yRHQP+zh3/8AR1fVH7WH/J0H7LP/AGMN/wD+klfK9h/yRHQP+zh3/wDR1AEf7Qn/ACST9tv/ALHT&#10;Tv8A2nXpP/BE/wD5IH42/wCxi/8AbeKvNv2hP+SSftt/9jpp3/tOvSf+CJ//ACQPxt/2MX/tvFQB&#10;4Z+0B/yZl+0P/wBlvu/5R1mfs+/8mPfCn/stdj/OGtP9oD/kzL9of/st93/KOsz9n3/kx74U/wDZ&#10;a7H+cNAH3X+yB/ycJ+1P/wBjba/+k1fEf7QX/JtH7WH/AGWeT/0bX25+yB/ycJ+1P/2Ntr/6TV8R&#10;/tBf8m0ftYf9lnk/9G0AeZ+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKrPh/8A5RM+KP8A&#10;sosP/pPFVaL/AJRRP/2Up/8A0kioA/Tj9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKv&#10;tP8AZD/5Lv8AtRf9jlB/6SJXxZ+0J/ybl+1p/wBlTg/9BioA8Zh/5RS3f/ZR4v8A0levWP2f/wDk&#10;yP4E/wDZctP/APQjXk8P/KKW7/7KPF/6SvXrH7P/APyZH8Cf+y5af/6EaAPP/Hf/ACl5tv8Asoum&#10;/wDo6Crui/8AKX8f9jzJ/wCzVS8d/wDKXm2/7KLpv/o6Crui/wDKX8f9jzJ/7NQB+hf/AAT9/wCQ&#10;d8a/+yj6v/6GtfLdp/yRLwF/2ck//o+evqT/AIJ+/wDIO+Nf/ZR9X/8AQ1r5btP+SJeAv+zkn/8A&#10;R89AHh3i/wD5S9wf9lEsf/RsVeq/tH/8m1ftb/8AZV4f/bevKvF//KXuD/solj/6Nir1X9o//k2r&#10;9rf/ALKvD/7b0AcT+z7/AMmBaN/2V7S//adfeX/BQr/jw+A3/ZUtH/8ARdxXwb+z7/yYFo3/AGV7&#10;S/8A2nX3l/wUK/48PgN/2VLR/wD0XcUAfMfxm/5Jb+2P/wBlL0b/ANKbSvAP+Ci3/KQCP/c0P/0T&#10;DXv/AMZv+SW/tj/9lL0b/wBKbSvAP+Ci3/KQCP8A3ND/APRMNAH6P/8ABSP/AJIz4Q/7HjRP/Siv&#10;zy/aA/5Swxf9jXpn8oa/Q3/gpH/yRnwh/wBjxon/AKUV+eX7QH/KWGL/ALGvTP5Q0AUNV/5S6f8A&#10;dRY//R6165+0h/ybT+13/wBldT/0K3ryPVf+Uun/AHUWP/0eteuftIf8m0/td/8AZXU/9Ct6APZ/&#10;+CKP/JtvjD/sbJv/AEjta8v0f/kh3hL/ALOGl/8ARr16h/wRR/5Nt8Yf9jZN/wCkdrXl+j/8kO8J&#10;f9nDS/8Ao16APFfEn/KXk/8AY+wf+hJTNH/5S9yf9lEn/wDRz0/xJ/yl5P8A2PsH/oSUzR/+Uvcn&#10;/ZRJ/wD0c9AH6LftYf8AJ0H7LP8A2MN//wCklfK9h/yRHQP+zh3/APR1fVH7WH/J0H7LP/Yw3/8A&#10;6SV8r2H/ACRHQP8As4d//R1AEf7Qn/JJP22/+x007/2nXpP/AARP/wCSB+Nv+xi/9t4q82/aE/5J&#10;J+23/wBjpp3/ALTr0n/gif8A8kD8bf8AYxf+28VAHhn7QH/JmX7Q/wD2W+7/AJR1mfs+/wDJj3wp&#10;/wCy12P84a0/2gP+TMv2h/8Ast93/KOsz9n3/kx74U/9lrsf5w0Afdf7IH/Jwn7U/wD2Ntr/AOk1&#10;fEf7QX/JtH7WH/ZZ5P8A0bX25+yB/wAnCftT/wDY22v/AKTV8R/tBf8AJtH7WH/ZZ5P/AEbQB5n4&#10;f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSKrPh//lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqA&#10;P04/ZD/5Lv8AtRf9jlB/6SJXxZ+0J/ybl+1p/wBlTg/9Bir7T/ZD/wCS7/tRf9jlB/6SJXxZ+0J/&#10;ybl+1p/2VOD/ANBioA8Zh/5RS3f/AGUeL/0levWP2f8A/kyP4E/9ly0//wBCNeTw/wDKKW7/AOyj&#10;xf8ApK9esfs//wDJkfwJ/wCy5af/AOhGgDz/AMd/8pebb/soum/+joKu6L/yl/H/AGPMn/s1UvHf&#10;/KXm2/7KLpv/AKOgq7ov/KX8f9jzJ/7NQB+hf/BP3/kHfGv/ALKPq/8A6GtfLdp/yRLwF/2ck/8A&#10;6Pnr6k/4J+/8g741/wDZR9X/APQ1r5btP+SJeAv+zkn/APR89AHh3i//AJS9wf8AZRLH/wBGxV6r&#10;+0f/AMm1ftb/APZV4f8A23ryrxf/AMpe4P8Asolj/wCjYq9V/aP/AOTav2t/+yrw/wDtvQBxP7Pv&#10;/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/APRdxXwb+z7/AMmBaN/2V7S//adfeX/BQr/jw+A3&#10;/ZUtH/8ARdxQB8x/Gb/klv7Y/wD2UvRv/Sm0rwD/AIKLf8pAI/8Ac0P/ANEw17/8Zv8Aklv7Y/8A&#10;2UvRv/Sm0rwD/got/wApAI/9zQ//AETDQB+j/wDwUj/5Iz4Q/wCx40T/ANKK/PL9oD/lLDF/2Nem&#10;fyhr9Df+Ckf/ACRnwh/2PGif+lFfnl+0B/ylhi/7GvTP5Q0AUNV/5S6f91Fj/wDR6165+0h/ybT+&#10;13/2V1P/AEK3ryPVf+Uun/dRY/8A0eteuftIf8m0/td/9ldT/wBCt6APZ/8Agij/AMm2+MP+xsm/&#10;9I7WvL9H/wCSHeEv+zhpf/Rr16h/wRR/5Nt8Yf8AY2Tf+kdrXl+j/wDJDvCX/Zw0v/o16APFfEn/&#10;ACl5P/Y+wf8AoSUzR/8AlL3J/wBlEn/9HPT/ABJ/yl5P/Y+wf+hJTNH/AOUvcn/ZRJ//AEc9AH6L&#10;ftYf8nQfss/9jDf/APpJXyvYf8kR0D/s4d//AEdX1R+1h/ydB+yz/wBjDf8A/pJXyvYf8kR0D/s4&#10;d/8A0dQBH+0J/wAkk/bb/wCx007/ANp16T/wRP8A+SB+Nv8AsYv/AG3irzb9oT/kkn7bf/Y6ad/7&#10;Tr0n/gif/wAkD8bf9jF/7bxUAeGftAf8mZftD/8AZb7v+UdZn7Pv/Jj3wp/7LXY/zhrT/aA/5My/&#10;aH/7Lfd/yjrM/Z9/5Me+FP8A2Wux/nDQB91/sgf8nCftT/8AY22v/pNXxH+0F/ybR+1h/wBlnk/9&#10;G19ufsgf8nCftT/9jba/+k1fEf7QX/JtH7WH/ZZ5P/RtAHmfh/8A5RM+KP8AsosP/pPFVaL/AJRR&#10;P/2Up/8A0kiqz4f/AOUTPij/ALKLD/6TxVWi/wCUUT/9lKf/ANJIqAP04/ZD/wCS7/tRf9jlB/6S&#10;JXxZ+0J/ybl+1p/2VOD/ANBir9H/AISfBqP4RfEH4neIJ9eivW8ea4mqQ2jQiFrcrCE8oEsfMPyk&#10;5AHHbvXjHxI/YKj8YfDP4u+G7jxyumw+OfFKeJ3vXsAVsVQL+6IMg3fd+9lfpQB+cMP/ACilu/8A&#10;so8X/pK9esfs/wD/ACZH8Cf+y5af/wChGvpDTv8Agmdaah+ydL8ILP4lxXdtJ4lXXxrcGnK6/LE0&#10;Zh2CUj+LO7d26V1ngz9gSL4cfArwP4FuPH0TW/hXx1b+NG1OawESzCM8W5Uy4XOfv5P+7QB8B+O/&#10;+UvNt/2UXTf/AEdBV3Rf+Uv4/wCx5k/9mr7R1L/gm1B4p/ayg+O9t8RY3i/4SS28QJpcOmiRGWKR&#10;G8oTCXnPlkbtvGenFQRf8E/tG0b9sR/jVc/FSyjuY9ebWW0GS0RCuc/ujIZsjr12/hQB6D/wT9/5&#10;B3xr/wCyj6v/AOhrXy3af8kS8Bf9nJP/AOj56+9/2dPgjH8FrDxkYdeTX4fE/iO78QpLHCI1hE5B&#10;8sEM27GPvcZ9K8Yj/ZJ0a28FaF4ck+JemCTSPiY/j9pvJQF/3kjfZNvm8Eb8F89vu0Afn94v/wCU&#10;vcH/AGUSx/8ARsVeq/tH/wDJtX7W/wD2VeH/ANt6+g7j/gnHaeKf2tl+Otl8SYJ1j8Swa6dJt9PE&#10;i/u2RvJMom6nb97b36V1Pjj9h21+KPw4+MXhG38f26/8Jv4vTxI9zb2YlOnlfLH2dlEvzHMZ+bK9&#10;enFAHw7+z7/yYFo3/ZXtL/8AadfeX/BQr/jw+A3/AGVLR/8A0XcVyvg3/gnzZ/DT4C6d8Mbn4jQF&#10;l8Y2viiK/nsViMph2/6OIzLyTgfMDxnpX0B+0Z8C1+OFn4E366uhR+FPFFp4meR4PNE4t0lBiPzL&#10;sz5md3OMdKAPg34zf8kt/bH/AOyl6N/6U2leAf8ABRb/AJSAR/7mh/8AomGv0h8XfsRt418IfGPS&#10;4vGccMfxG8TWXiOO5Sw3iyWCSGTyv9Z+83eVjdlcbhwcc8J+0X/wTJPx8+Px+Jn/AAsAaMwFgF07&#10;+yvOA+zoinL+av3tmenGe9AHc/8ABSP/AJIz4Q/7HjRP/Sivzy/aA/5Swxf9jXpn8oa/WT9pL4En&#10;9oLwZo+gjWf7E/s/XLLWfP8As/nb/s8m/wAvG5cbumc8ehr55+IX/BNX/hOv2rV+NA8fGycata6m&#10;NI/sveP3Oz5PM80ddnXbxnpQB8Jar/yl0/7qLH/6PWvXP2kP+Taf2u/+yup/6Fb19FXn/BMwXP7X&#10;H/C7h4/Kt/wki6//AGMdLzwHDeV5vm+2N238K6z4jfsEt8QPht8XvCbeMxZjx/4wXxULoadv+xAG&#10;M+Rt8wb/APV/eyvXpQB5h/wRR/5Nt8Yf9jZN/wCkdrXl+j/8kO8Jf9nDS/8Ao16+1f2Kv2Th+yB8&#10;N9Z8KDxIfE41DVn1P7UbT7N5e6GKPZt3tn/VZznv7Vyln+wu1r4G0jw7/wAJju+wfER/Hn2j+z/v&#10;7nZvsu3zOPvffz2+7QB+dfiT/lLyf+x9g/8AQkpmj/8AKXuT/sok/wD6OevuTU/+CaX9oftdf8Lv&#10;Hj4o3/CQJrf9jf2XkYUg+V5vm+33tv4U2z/4JoG0/a7Pxw/4T/cx8SSa/wD2N/ZfG1nLeV5vm9ec&#10;btv4UAdp+1h/ydB+yz/2MN//AOklfK9h/wAkR0D/ALOHf/0dX3/8WfgSfif8UfhX4wGs/wBnDwPq&#10;Nxf/AGT7P5n2zzYvL27tw2Y65wa8qt/2GGg8D6f4e/4THP2X4iN48+0f2f8Aey+77Lt8zj035/4D&#10;QB8o/tCf8kk/bb/7HTTv/adek/8ABE//AJIH42/7GL/23ir2P4hfsLHx34S+N2if8Jj9jHxJ1u21&#10;jzv7P3/YPK2/u8eYPMzt6/LjPSun/Yo/ZIH7H/gPXPDY8THxOupaj9vFwbP7N5f7tU243tn7uc57&#10;0AfAX7QH/JmX7Q//AGW+7/lHWZ+z7/yY98Kf+y12P84a+1PH3/BPpvHHwa+IfgJvGwtB4t8cy+Mv&#10;tw03d9mD7f8AR9nmDdjb9/I69Kr+Af8Agnb/AMIN8EPCvw8XxybsaH42g8YC/Om7fO8vZ/o+zzDj&#10;Oz7+T16UAb/7IH/Jwn7U/wD2Ntr/AOk1fEf7QX/JtH7WH/ZZ5P8A0bX6ZfB74FH4VfEP4qeKDrP9&#10;pf8ACcavFqn2b7P5f2PZFs2btx3565wPpXiXxB/4J7/8J18Nfiv4T/4Tc2Y8d+NG8XG6Onb/ALHl&#10;9xg2+YN/+9kfSgD87vD/APyiZ8Uf9lFh/wDSeKq0X/KKJ/8AspT/APpJFX3pYf8ABMX7D+yfqnwV&#10;HxB3re+JE1/+2P7KwUCxqnleX5vP3c7t3fpUJ/4JfMv7KD/BdPiGBnxMfEI1htJzjMKx+V5Xm/7O&#10;d27v0oA7r9qr9m34p/Ff4l6X4h8EeMbzRdP0i2W8itW1Tyg97kwlbceS/wBmY28k2ZRuy7J8vyk1&#10;oaz8Pbf9oT9oTW/Bni29vdR8AfD3S9PX+wZLlwmr3tzGzma8IP79URFAVsAszEgivqevjv8AaU8f&#10;3X7LP7RvhLx7pEC6tafEJE8P61oszmJS9sGeC6jkGdrhZGQgqdygcjFAHq3hv9lbw58M/iXovir4&#10;byL4EsYopbbWfD+nxsbDVYWGUJi3hIpUf5hIq5IJByK4Xwr8OtL/AGrfiX498R/EW0OueFvDOtT+&#10;GtA8MXExNjH5Kp9ouZ4RhZZXkb5S+4KqrgA81leFv2h/EP7QH7Sug+BtPkm8E6FoFl/wkeoiznE8&#10;ur4by0tXYqvlxAtubAJbAHAqp44+KNz+yR+0nJoOm2a674Y+I63PiF9Nlk8htMvo1RJnikAbck2F&#10;YoVGGBIPOKAN3xp4I0b9kj4hfDvxD8P7STRPDPinxBaeFNa8L2kpFi5udy291FE3EUkbj5imNysQ&#10;QTXNfCD4CfDr4wfHn9ou98beDNH8UXln4thgt59TthM0UZsLdtik9Bkk496seCvibJ+11+0bZ6Hq&#10;mnR6J4b+HJh8Rx6eshuG1G/O6OCR3IUIsOWcKFJLYO4YxXO/Dv47j4TftAftEWP9h/2qbrxZDN5n&#10;2vydv+gQDGPLbPTrmgD0rRPBunfs2ftQeEPD3g5JNN8E/EDTb+OXw5FK7WtlfWaRyrcQozERB4nK&#10;MiDBIU46187/AAIk/Ze/4RTWz8TvD+i6h4w/4SbWhdXF7oVxdysv9oTbMyJEwOF2gYPFe2fAj4iy&#10;/tN/tQ+IPEupWS6VZfDmx/szSdMWTz8z3iq8900hC4bYixhQvAJ5Oa4b9mP9pJPh18PdW0I+GhqJ&#10;t/E+tn7Qb7y927UJ2+75Rx1x1oA978IfDj4cfET4D6voPwgu28C+GNbnaOe+8N2bWU2QyrMFEiqV&#10;ZlXZvxkA5FeErpfw28C/tP8Aw48JfCjw7qPw41uw1iW31rXLm1nsdO1u0WFjLZCST5b2eRxGyHkj&#10;Y7BuufXfF37RWva3+z38RPGHhe1tvDWs+GIBdQm6H26KYIBI6MuI8blDJnORnPOMV5l4o+Pc37S3&#10;i/4ReBf7GTw3FqWtW2vTX4uPtTr9jQ3IiRSibS7Kql8nC54OeADX8N+Cfh18aPjv8Z7n4w2ul6pr&#10;3h/VU0/S9M1y4CR2GkrbxyRXMMTMNhkZ3ZpR1KjkYxWV4P0XxR+0P+y/4k8L+BfGmpMul+LLzQ9I&#10;1y41AqZtJEgT/SCY2NwiwSsAjAFwqHcDzVD44fFfQNE+NvxAsPHfw48O/ES78K29vqmialdW6W89&#10;tBLEXFq52SeYFeMkMcfe+7xmvev2MNEaz+BGl6/c3AutT8W3Nx4kvZFiEarLcyFxGqg4ComxBjGQ&#10;mcc0Aaf7LXwv8U/CP4Yr4f8AF+u3XiDVbe6kijup7zz4vsqYjt/KTYohXy1T92AcHPJzmvYKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAP/9lQSwMECgAAAAAAAAAhAMrmeqev&#10;HgAArx4AABUAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZWf/2P/gABBKRklGAAEBAQ7EDsQAAP/bAEMA&#10;AwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcY&#10;FhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIAF0A/wMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAA&#10;AAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGR&#10;oQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdo&#10;aWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU&#10;1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJ&#10;Cgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVi&#10;ctEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqC&#10;g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl&#10;5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/APqz9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU&#10;4P8A0GKvtP8AZD/5Lv8AtRf9jlB/6SJXxZ+0J/ybl+1p/wBlTg/9BioA8Zh/5RS3f/ZR4v8A0lev&#10;WP2f/wDkyP4E/wDZctP/APQjXk8P/KKW7/7KPF/6SvXrH7P/APyZH8Cf+y5af/6EaAPP/Hf/ACl5&#10;tv8Asoum/wDo6Crui/8AKX8f9jzJ/wCzVS8d/wDKXm2/7KLpv/o6Crui/wDKX8f9jzJ/7NQB+hf/&#10;AAT9/wCQd8a/+yj6v/6GtfLdp/yRLwF/2ck//o+evqT/AIJ+/wDIO+Nf/ZR9X/8AQ1r5btP+SJeA&#10;v+zkn/8AR89AHh3i/wD5S9wf9lEsf/RsVeq/tH/8m1ftb/8AZV4f/bevKvF//KXuD/solj/6Nir1&#10;X9o//k2r9rf/ALKvD/7b0AcT+z7/AMmBaN/2V7S//adfeX/BQr/jw+A3/ZUtH/8ARdxXwb+z7/yY&#10;Fo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR/wD0XcUAfMfxm/5Jb+2P/wBlL0b/ANKbSvAP+Ci3/KQC&#10;P/c0P/0TDXv/AMZv+SW/tj/9lL0b/wBKbSvAP+Ci3/KQCP8A3ND/APRMNAH6P/8ABSP/AJIz4Q/7&#10;HjRP/Sivzy/aA/5Swxf9jXpn8oa/Q3/gpH/yRnwh/wBjxon/AKUV+eX7QH/KWGL/ALGvTP5Q0AUN&#10;V/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3ryPVf+Uun/AHUWP/0eteuftIf8m0/td/8AZXU/&#10;9Ct6APZ/+CKP/JtvjD/sbJv/AEjta8v0f/kh3hL/ALOGl/8ARr16h/wRR/5Nt8Yf9jZN/wCkdrXl&#10;+j/8kO8Jf9nDS/8Ao16APFfEn/KXk/8AY+wf+hJTNH/5S9yf9lEn/wDRz0/xJ/yl5P8A2PsH/oSU&#10;zR/+Uvcn/ZRJ/wD0c9AH6LftYf8AJ0H7LP8A2MN//wCklfK9h/yRHQP+zh3/APR1fVH7WH/J0H7L&#10;P/Yw3/8A6SV8r2H/ACRHQP8As4d//R1AEf7Qn/JJP22/+x007/2nXpP/AARP/wCSB+Nv+xi/9t4q&#10;82/aE/5JJ+23/wBjpp3/ALTr0n/gif8A8kD8bf8AYxf+28VAHhn7QH/JmX7Q/wD2W+7/AJR1mfs+&#10;/wDJjvwq/wCy2WP84a0/2gP+TMv2h/8Ast93/KOsz9n3/kx34Vf9lssf5w0Afdf7IH/Jwn7U/wD2&#10;Ntr/AOk1fEf7QX/JtH7WH/ZZ5P8A0bX25+yB/wAnCftT/wDY22v/AKTV8R/tBf8AJtH7WH/ZZ5P/&#10;AEbQB5n4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSKrPh//lEz4o/7KLD/AOk8VVov+UUT/wDZ&#10;Sn/9JIqAP04/ZD/5Lv8AtRf9jlB/6SJXxZ+0J/ybl+1p/wBlTg/9Bir7T/ZD/wCS7/tRf9jlB/6S&#10;JXxZ+0J/ybl+1p/2VOD/ANBioA8Zh/5RS3f/AGUeL/0levWP2f8A/kyP4E/9ly0//wBCNeTw/wDK&#10;KW7/AOyjxf8ApK9esfs//wDJkfwJ/wCy5af/AOhGgDz/AMd/8pebb/soum/+joKu6L/yl/H/AGPM&#10;n/s1UvHf/KXm2/7KLpv/AKOgq7ov/KX8f9jzJ/7NQB+hf/BP3/kHfGv/ALKPq/8A6GtfLdp/yRLw&#10;F/2ck/8A6Pnr6k/4J+/8g741/wDZR9X/APQ1r5btP+SJeAv+zkn/APR89AHh3i//AJS9wf8AZRLH&#10;/wBGxV6r+0f/AMm1ftb/APZV4f8A23ryrxf/AMpe4P8Asolj/wCjYq9V/aP/AOTav2t/+yrw/wDt&#10;vQBxP7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/APRdxXwb+z7/AMmBaN/2V7S//adfeX/B&#10;Qr/jw+A3/ZUtH/8ARdxQB8x/Gb/klv7Y/wD2UvRv/Sm0rwD/AIKLf8pAI/8Ac0P/ANEw17/8Zv8A&#10;klv7Y/8A2UvRv/Sm0rwD/got/wApAI/9zQ//AETDQB+j/wDwUj/5Iz4Q/wCx40T/ANKK/PL9oD/l&#10;LDF/2Nemfyhr9Df+Ckf/ACRnwh/2PGif+lFfnl+0B/ylhi/7GvTP5Q0AUNV/5S6f91Fj/wDR6165&#10;+0h/ybT+13/2V1P/AEK3ryPVf+Uun/dRY/8A0eteuftIf8m0/td/9ldT/wBCt6APZ/8Agij/AMm2&#10;+MP+xsm/9I7WvL9H/wCSHeEv+zhpf/Rr16h/wRR/5Nt8Yf8AY2Tf+kdrXl+j/wDJDvCX/Zw0v/o1&#10;6APFfEn/ACl5P/Y+wf8AoSUzR/8AlL3J/wBlEn/9HPT/ABJ/yl5P/Y+wf+hJTNH/AOUvcn/ZRJ//&#10;AEc9AH6LftYf8nQfss/9jDf/APpJXyvYf8kR0D/s4d//AEdX1R+1h/ydB+yz/wBjDf8A/pJXyvYf&#10;8kR0D/s4d/8A0dQBH+0J/wAkk/bb/wCx007/ANp16T/wRP8A+SB+Nv8AsYv/AG3irzb9oT/kkn7b&#10;f/Y6ad/7Tr0n/gif/wAkD8bf9jF/7bxUAeGftAf8mZftD/8AZb7v+UdZn7Pv/Jjvwq/7LZY/zhrT&#10;/aA/5My/aH/7Lfd/yjrM/Z9/5Md+FX/ZbLH+cNAH3X+yB/ycJ+1P/wBjba/+k1fEf7QX/JtH7WH/&#10;AGWeT/0bX25+yB/ycJ+1P/2Ntr/6TV8R/tBf8m0ftYf9lnk/9G0AeZ+H/wDlEz4o/wCyiw/+k8VV&#10;ov8AlFE//ZSn/wDSSKrPh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kioA/Tj9kP/AJLv+1F/&#10;2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKvtP8AZD/5Lv8AtRf9jlB/6SJXxZ+0J/ybl+1p/wBlTg/9&#10;BioA8Zh/5RS3f/ZR4v8A0levWP2f/wDkyP4E/wDZctP/APQjXk8P/KKW7/7KPF/6SvXrH7P/APyZ&#10;H8Cf+y5af/6EaAPP/Hf/ACl5tv8Asoum/wDo6Crui/8AKX8f9jzJ/wCzVS8d/wDKXm2/7KLpv/o6&#10;Crui/wDKX8f9jzJ/7NQB+hf/AAT9/wCQd8a/+yj6v/6GtfLdp/yRLwF/2ck//o+evqT/AIJ+/wDI&#10;O+Nf/ZR9X/8AQ1r5btP+SJeAv+zkn/8AR89AHh3i/wD5S9wf9lEsf/RsVeq/tH/8m1ftb/8AZV4f&#10;/bevKvF//KXuD/solj/6Nir1X9o//k2r9rf/ALKvD/7b0AcT+z7/AMmBaN/2V7S//adfeX/BQr/j&#10;w+A3/ZUtH/8ARdxXwb+z7/yYFo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR/wD0XcUAfMfxm/5Jb+2P&#10;/wBlL0b/ANKbSvAP+Ci3/KQCP/c0P/0TDXv/AMZv+SW/tj/9lL0b/wBKbSvAP+Ci3/KQCP8A3ND/&#10;APRMNAH6P/8ABSP/AJIz4Q/7HjRP/Sivzy/aA/5Swxf9jXpn8oa/Q3/gpH/yRnwh/wBjxon/AKUV&#10;+eX7QH/KWGL/ALGvTP5Q0AUNV/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3ryPVf+Uun/AHUW&#10;P/0eteuftIf8m0/td/8AZXU/9Ct6APZ/+CKP/JtvjD/sbJv/AEjta8v0f/kh3hL/ALOGl/8ARr16&#10;h/wRR/5Nt8Yf9jZN/wCkdrXl+j/8kO8Jf9nDS/8Ao16APFfEn/KXk/8AY+wf+hJTNH/5S9yf9lEn&#10;/wDRz0/xJ/yl5P8A2PsH/oSUzR/+Uvcn/ZRJ/wD0c9AH6LftYf8AJ0H7LP8A2MN//wCklfK9h/yR&#10;HQP+zh3/APR1fVH7WH/J0H7LP/Yw3/8A6SV8r2H/ACRHQP8As4d//R1AEf7Qn/JJP22/+x007/2n&#10;XpP/AARP/wCSB+Nv+xi/9t4q82/aE/5JJ+23/wBjpp3/ALTr0n/gif8A8kD8bf8AYxf+28VAHhn7&#10;QH/JmX7Q/wD2W+7/AJR1mfs+/wDJjvwq/wCy2WP84a0/2gP+TMv2h/8Ast93/KOsz9n3/kx34Vf9&#10;lssf5w0Afdf7IH/Jwn7U/wD2Ntr/AOk1fEf7QX/JtH7WH/ZZ5P8A0bX25+yB/wAnCftT/wDY22v/&#10;AKTV8R/tBf8AJtH7WH/ZZ5P/AEbQB5n4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSKrPh//lEz&#10;4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqAP04/ZD/5Lv8AtRf9jlB/6SJXxZ+0J/ybl+1p/wBlTg/9&#10;Bir7T/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBioA8Zh/5RS3f/AGUeL/0levWP2f8A&#10;/kyP4E/9ly0//wBCNeTw/wDKKW7/AOyjxf8ApK9esfs//wDJkfwJ/wCy5af/AOhGgDz/AMd/8peb&#10;b/soum/+joKu6L/yl/H/AGPMn/s1UvHf/KXm2/7KLpv/AKOgq7ov/KX8f9jzJ/7NQB+hf/BP3/kH&#10;fGv/ALKPq/8A6GtfLdp/yRLwF/2ck/8A6Pnr6k/4J+/8g741/wDZR9X/APQ1r5btP+SJeAv+zkn/&#10;APR89AHh3i//AJS9wf8AZRLH/wBGxV6r+0f/AMm1ftb/APZV4f8A23ryrxf/AMpe4P8Asolj/wCj&#10;Yq9V/aP/AOTav2t/+yrw/wDtvQBxP7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/APRdxXwb&#10;+z7/AMmBaN/2V7S//adfeX/BQr/jw+A3/ZUtH/8ARdxQB8x/Gb/klv7Y/wD2UvRv/Sm0rwD/AIKL&#10;f8pAI/8Ac0P/ANEw17/8Zv8Aklv7Y/8A2UvRv/Sm0rwD/got/wApAI/9zQ//AETDQB+j/wDwUj/5&#10;Iz4Q/wCx40T/ANKK/PL9oD/lLDF/2Nemfyhr9Df+Ckf/ACRnwh/2PGif+lFfnl+0B/ylhi/7GvTP&#10;5Q0AUNV/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3ryPVf+Uun/dRY/8A0eteuftIf8m0/td/&#10;9ldT/wBCt6APZ/8Agij/AMm2+MP+xsm/9I7WvL9H/wCSHeEv+zhpf/Rr16h/wRR/5Nt8Yf8AY2Tf&#10;+kdrXl+j/wDJDvCX/Zw0v/o16APFfEn/ACl5P/Y+wf8AoSUzR/8AlL3J/wBlEn/9HPT/ABJ/yl5P&#10;/Y+wf+hJTNH/AOUvcn/ZRJ//AEc9AH6LftYf8nQfss/9jDf/APpJXyvYf8kR0D/s4d//AEdX1R+1&#10;h/ydB+yz/wBjDf8A/pJXyvYf8kR0D/s4d/8A0dQBH+0J/wAkk/bb/wCx007/ANp16T/wRP8A+SB+&#10;Nv8AsYv/AG3irzb9oT/kkn7bf/Y6ad/7Tr0n/gif/wAkD8bf9jF/7bxUAeGftAf8mZftD/8AZb7v&#10;+UdZn7Pv/Jjvwq/7LZY/zhrT/aA/5My/aH/7Lfd/yjrM/Z9/5Md+FX/ZbLH+cNAH3X+yB/ycJ+1P&#10;/wBjba/+k1fEf7QX/JtH7WH/AGWeT/0bX25+yB/ycJ+1P/2Ntr/6TV8R/tBf8m0ftYf9lnk/9G0A&#10;eZ+H/wDlEz4o/wCyiw/+k8VVov8AlFE//ZSn/wDSSKrPh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2U&#10;p/8A0kioA/Tj9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKv0Z+CfwT1D4W/EX4u+Ir3&#10;UrW9t/Guux6rawwKwe3RYRGUfPBORnivCfiT+wR4h8c/C/4zeFofFWmWk/jvxfH4ktriS3kZLWJQ&#10;v7twOS3y9RxQB+e0P/KKW7/7KPF/6SvXrH7P/wDyZH8Cf+y5af8A+hGveIv+CY3igfsfTfBv/hNt&#10;I/tF/FKa+NTFrL5PliFo/L25zuy2c9OK7D4c/wDBP/xJ4H+Anw9+H83ivSrm78MfEK28ZTXiQSCO&#10;eCInMKg8hznqeKAPhfx3/wApebb/ALKLpv8A6Ogq7ov/ACl/H/Y8yf8As1fXPiH/AIJreJ9b/bSi&#10;+N0fjLSI9MTxTa69/ZRtpTMYopI2Me77u4hCPTmptP8A+Cb/AIls/wBtb/hd7+M9JbTB4hfWf7KF&#10;tJ5/lnPybum7nr0oA9M/4J+/8g741/8AZR9X/wDQ1r5btP8AkiXgL/s5J/8A0fPX3f8As1/AzUPg&#10;fa+PYtQ1S11Q+I/FF7r8Jto2TyY52BWNs9WGOSOK8fg/Yk8QR+APDnh8+JtLE+l/FRvH8kwikKvb&#10;GSR/s47iT5xz04NAH5/+L/8AlL3B/wBlEsf/AEbFXqv7R/8AybV+1v8A9lXh/wDbevbtZ/4JseJ9&#10;W/bTj+N6eMtITTE8UW+u/wBlG3lMxijdGMe77u4hSPSuw+J37CHiH4gfCz40eE4fFGl2k/jvxkni&#10;W2uXhkZbWJfLzE4HJb92eRxzQB8V/s+/8mBaN/2V7S//AGnX3l/wUK/48PgN/wBlS0f/ANF3FcH8&#10;Of8AgnZ4k8C/s5WXw1m8YaVc31v42s/FP25LeRY2ih25i2nncdvB6c19EftM/ArUfjpbfDqPTtUt&#10;dLPhfxfZeJJzdIzedFAkoaNdvRj5gwTxwaAPhf4zf8kt/bH/AOyl6N/6U2leAf8ABRb/AJSAR/7m&#10;h/8AomGv0O8dfsS+IfFvg/45aPD4k0yCX4g+K7HxBZyvFIVtYoJYXaOTHViIiBjjkV5z+07/AME0&#10;fFPx5/aP/wCFl2HjPSNLslXTwtjc20ryH7PGitlhxyUJH1oA9X/4KR/8kZ8If9jxon/pRX55ftAf&#10;8pYYv+xr0z+UNfqz+1L8DNQ+P/gXRNB07U7bSprDxBYaw810jOrpbyb2QBe57Gvmb4lf8E3PE/jj&#10;9sRfjPbeMtJtdOGs2mpjTJbaUzbIdmV3DjJ2H86APjDVf+Uun/dRY/8A0eteuftIf8m0/td/9ldT&#10;/wBCt69svf8Agml4nuf20P8AhdieM9JGmf8ACUJr39lNbS+d5YkDmPd93dxjPSuy+KH7B/iHx/8A&#10;Cz41eE4fFGmWk/j3xsvii1uZIZGW1hBjPlOByX+Q8jjmgDiP+CKP/JtvjD/sbJv/AEjta8v0f/kh&#10;3hL/ALOGl/8ARr19ifsG/spat+yH8Ltc8Kavr1n4gn1DWX1NLiyheNUVoIY9pDc5zET+IrjrL9h3&#10;xBa/D7RfDx8T6aZ7D4mv47eYQSbXt2dm+zgdd/zdelAHwF4k/wCUvJ/7H2D/ANCSmaP/AMpe5P8A&#10;sok//o56+x9V/wCCbHia/wD20v8AhdqeMtJXTP8AhI49b/spraXzvLUg7N33d3HXpTLH/gmv4otP&#10;202+Nx8ZaQ2mHxRJrv8AZQtpfO8pnZgm7puwcelAHqX7WH/J0H7LP/Yw3/8A6SV8r2H/ACRHQP8A&#10;s4d//R1fenxl+BmofE34t/CHxfaanbWVr4J1O5vrm2mRme5WSHywqEcAg88149b/ALD3iCDwBpvh&#10;8+J9NM9r8TW8dtN5Em1rcvu+zgdd/v0oA+aP2hP+SSftt/8AY6ad/wC069J/4In/APJA/G3/AGMX&#10;/tvFXpvxK/Yb8QeOvBnx80SDxPptrJ8SNetdXtJZIJCLNItuUkA+8Tt6jiur/YM/ZL1f9kP4d+IP&#10;Desa/ZeIJdS1P7fHPZQvGqL5SJtIbvlc/jQB8KftAf8AJmX7Q/8A2W+7/lHWZ+z7/wAmO/Cr/stl&#10;j/OGvrv4i/sAeI/HHwM+JngOLxXpdtd+LPiBN4xgu3t5DHbwOFxCwHJcbeo4qr8OP+CefiTwN8Af&#10;CHw9l8XaXdXmh+PrfxfJepbyCOWGPy8wgHkOdh56c0Ad1+yB/wAnCftT/wDY22v/AKTV8R/tBf8A&#10;JtH7WH/ZZ5P/AEbX6TfBL4G6h8LPiZ8X/E95qdtfW/jfWotUtoIEZXtlSLYVcngk9eK8E+JP/BP3&#10;xF44+Fnxj8JweLNMtp/HXjtvFttcSW8hW1hL7vJcDkv7jigD4I8P/wDKJnxR/wBlFh/9J4qrRf8A&#10;KKJ/+ylP/wCkkVfaum/8EzPFNj+xxq/wXPjTSH1K98UR68uqC2lEKxLEiGMr13ZUn0qH/h2N4qT9&#10;jp/g0vjTR21M+Km8QDUzbSiHyzCkfl7fvbsqTnpzQB6t+1b8IPjh44+J+jaz8OfEV1aaLo8C6its&#10;8tqmLvJgaO13pkSGCSWQtNuj3LHgda2PEnhPUP2gvjrqvw91vxFqsPw+8DaXZHU7Cyu2tZtfvblC&#10;w+0yRbSYlRASqFdzO2RgCvqKvk74k+MLj4EftreE57CP+0bD4qWI03UrKRzGLa4sgTFcowzklJNh&#10;UjooIIoA77wj+zMnwh+Iuiax8NtavNA8KFJYNd8K397cXtndKRmOa3ErsYZ1fqwOGU4I6GuN0jwW&#10;P2tfiP46v/Gd3qn/AAr3wvqsvhzSvC9nqEtpBeTRKhuLq68llaQ+YQI1LbVCA4yTWz43+MniLWv2&#10;ofh98L9GuP8AhH9Oktptf1S9RVnkvoYeBaAMB5asxBZwSSBgAdaxPCXi6b4J/tc+JPhnaQjUfD/j&#10;O2k8ZQ728uTTbokR3EYOD5iSMgcZ2lSSOQeABdf8L2/7IXj/AMAX3hG91VfAHirW7fwtqHha6vZb&#10;yC1uLjcLa6tjM7NFiQYdQ20q2cZFch8MfgD4F+OPx4/aEvPG+kT65cab4qhtbNm1K6hEMRsYHKKs&#10;UqjG4k9O9db428Sn43ftZ+D/AIb39stnoXg+NPGrlXMj313E3l2ynpsWNn8z+LcVA4FS/s16t/Z/&#10;xu/aUTyvM3eMYDndj/mH2/tQBZ8L+Hz+zd+0h4V8GaFqWpT/AA/8c6Ze/ZNDv72W8GlX9mqSFoGl&#10;YskMkTkFNxG9QQBk186fBDTP2ZNZ8Ma3dfFXW9LTxofEuspcrf8AiC7t5gi38wjBRJlUDZtxgDiv&#10;oTw94lb4v/txaha31uLWz+Geg7tPiVt5nudQwJJmOBt2xx7AvP3ic9qrfsWJpjfBu/8AtOj2l3KP&#10;FOvZlliQsf8AiZT9ypoA6/wf8NvBfiH4E6xovwJ8VL4Y0nWZ2X/hINIuZL94mDKsxieZ2KvsUqDn&#10;5ScgZFeF6Sfhv8Pv2nvAvgX4K63q9h4vt9Vli8XxahfXcljf2Kws06SG6YpNdb/KZDBlhmQnjOPo&#10;f9oL4pX3wY+APizxj4Y07T4bzQ0juUtLiEtBKDKgdSEKEEqSN2eDg4PSuE/aR8Tnxxc/BHQ0tIrC&#10;fWfF1hfJfsfNktPIje5Kx/d5cJ5ZbIwrNwc4oAxvDnw58NftKfGv4u3vxJnv7q48I6wujaRoi6tc&#10;WcOnWiwRyreIkciHfMXJMhyMIAOlY+jXHxD+OH7MniXQPAfjW81bV9I8UXvhuy155YCNR04SeV5l&#10;07Kd6rDKctHh2MYIOTzo6va+Cvin8Z/i3J418AaTrWr+BHgFnqltJLaTXlrJbiZYLjax83aVIy2V&#10;II+UY5779hOwST4AWfiTZDDceK9Svddmt7aIRQ25lmYJDGi8BUREXgAHbnAzigDo/wBlbwT468Af&#10;C2LR/iFq9zq+u2tw9tG8jQmFbaLEcHk+WoIRkRWxIS+WbJr2KiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigD//ZUEsDBAoAAAAAAAAAIQDkhkodxIUAAMSFAAAVAAAAZHJzL21l&#10;ZGlhL2ltYWdlMS5qcGVn/9j/4AAQSkZJRgABAQEOxA7EAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgF&#10;BQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUE&#10;BQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBT/wAARCAESAuoDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QA&#10;tRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkK&#10;FhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJ&#10;ipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx&#10;8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcF&#10;BAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygp&#10;KjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJma&#10;oqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oA&#10;DAMBAAIRAxEAPwD9U6KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoorzzx5+0B8NvhcW&#10;Txb468PeH5VXd9nvtRijm4x0jzub7y9BQB22parZ6JZS3eoXcFjaR8vcXMqxxr9WbAr50+Jn/BRX&#10;4C/DB5ILjxxb+IdQRihsfDSHUJMjr8yfux+L1478Vv2w/wBjPUvED33ie7T4i33mspin0671O1iy&#10;B9yOf9wF9Ngrhof+CsfwA8EQ258GfCXVbdo1+zhItOsbARRDoqmN2446UAXfFv8AwV11TVbd5fhx&#10;8EPEGt2m4rFqWqb1QkEZ/dwI/wD6MrwLxp/wUg/az8TM39leGH8JwHoNM8MSzN1z96cSfSvXdX/4&#10;LfaXaXWzSfhFdXFnt+9ea4lu+e/yrA4/WqP/AA/J/wCqN/8Alyf/AHLQB8deNv2lv2oL6D7br/jT&#10;4g6ZbRsR5yPcWEYLdj5YRfpXiOueOfE2vWy2uta7qupwK3mCG/u5Jl3dM4cmv1O0r/gtz4bmtG/t&#10;f4Varbz7uI7TVIp02/Vo05/Cuttv+CnH7LvxRbyPGXhK7tfMRIJG1/w/b3kexvvLmMyHYv0oA/GO&#10;iv20tv2ev2Jf2o8HwpN4eg1W4Yukfh3U2027G7k/6KxH97/nl7V4F8b/APgi5rulRS33ws8XRa7G&#10;pLLpHiBFtp9vYLOnyO3+8qUAfnBoXirWfDMksmj6tf6VJMu13sLl4CwHY7CM16p4Q/bP+OPgWWF9&#10;I+KXidVhVFS3vdQe7hVV+6PLm3rj8K4H4kfCvxb8IPEUuheMvDl/4c1WP/l3v4Sm8f3kbo6/7SnF&#10;cjQB96fDj/gsZ8ZfCoSHxRpug+NbdcbpJ7c2Vy3/AAOHCf8AkOvs34N/8Fc/g98Q3gs/FcV/8PdT&#10;f7zaivn2Wcdp4+f++0Wvw+ooA/qT8PeJdL8XaRb6toup2mr6VdJ5lve2EqzQyr6q6kg1q1/Nh8D/&#10;ANp34j/s6ayl/wCBvElzpkBkD3GmSuZbK6/66Qn5T/vfe9Gr9f8A9j3/AIKU+DP2jpLTwz4jSHwb&#10;8QJTsSylm/0PUGyABbSN/Gc/6pvm/u7qAPtCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiqGq6xZaBptxf6ld2+n2Nuhea6upViiiUd2ZsBRQBfpruEUsx2qOpNfAf7RP/BXX4dfDp7jSvh1&#10;ZN8RdZT5WvkdoNNib/rpjdL/AMAG3/br81Pjp+3H8Yf2g5rqLxH4qubTRpm40LRma0slXn5SqndJ&#10;1/jZqAP2T+NX/BQz4IfA8XFvqXi1PEGsxf8AMH8OqLyfPoWBEaf8DcV8K/Fb/gtJ4x1N5bf4e+C9&#10;N8O2jfKLzW3a8ufqFTYi/jvr816KAPZviX+2J8Z/i9I//CUfEXW7u2k4aztbj7Jbf9+YdifpXjbu&#10;ztuZtx9abVvT9PuNUvIrS1glurmZgkdvAheSRj0CqOSaAKlFfafwI/4JTfGP4uNb33iK3i+HWgyM&#10;Mza2jNeshGcpbLz/AN/DHX6C/B7/AIJR/BD4aLb3WuafefEDV4+s2uS7bbdj+G3jwu32ffQB+KPg&#10;X4Y+LfidqJsPCfhrV/Et2uN0Wk2MlyUz/e2A7fxr6Z8Af8EqP2gvG7K134e0/wAJW7ruE2vaiidc&#10;/wAEPmOOnda/c/w94Y0jwhpcWm6HpVno2nQ8R2dhbpBEv0VABWtQB+TnhL/giJqjhX8S/FOztxuT&#10;fBpWlNNuX+LEkkiYPp8tem6D/wAEUvhnaSy/2v468U6hGV+RbVbe2ZT6kmN81+i1FAH566n/AMEW&#10;vhI9ky6b4v8AGdle8eXcT3FrMqc/3RCn/oVexfDH9m34x/AprW28L/GuTxt4djVI30Hx5p7T7VHB&#10;8m7jk8yL5ei7WWvqiigDg/il8H/Cfxy8FTeGvHfh+01rTp0+aOTloX/vRScMjDsy4r8X/wBu7/gn&#10;9rH7L+oL4k8PSXOvfDm7k8tbuRN0+muT8sU+3jaf4ZO/Q8/e/dysvxD4e07xbo17o+sWUOpaTexN&#10;b3VndIJIp42GGVlNAH8tdFfTH7eX7Kd3+yx8ZbiwsoZm8F6zvvdCuXBO2Ld89uzHq8ROPddjfxV8&#10;z0AFWLa6ks5kmhdop42DJIjYZGHQgiq9FAH7R/8ABNb9vmf43WkHwz+IF4snju0ty2nanK2G1eFB&#10;llf/AKbooyf7689Q1foLX8uPhHxZqvgTxPpniDRLx7DWNMuY7y0u4vvRyodytX9Hv7Nfxms/2gPg&#10;n4U8d2iCJtVswbmBf+WNyhKTJ+Eitj2oA9RooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK4b4u/Gbwf8&#10;C/B114m8ba1b6JpEA+/L8zzN2SOMZZ2PoBX47/td/wDBUPxv8cpLrw/4EN54E8EsWQtDLt1K/X/p&#10;rIn+rU/880P+8zUAffP7U3/BTL4bfs9zXWh6QR478Zxlo303TpQLa0fH/LefkD/cTc3rtr8jv2hP&#10;2wfib+0zqIl8Z66W0uN2e20SwXyLGD6RjO9v9pyzV4hRQAUUUUAFWLW1kvJkhhRpZXYKkaLuZmPY&#10;Cvc/2aP2NviF+1NrYi8L6d9j0GF1W81++VktIBu5Ab/lo/8AsJ+lfsb+y5/wT9+Gn7MtrZX9vYp4&#10;n8aRLuk8SapEpkjfGD9nj5EK/T5vVzQB+cf7Mn/BKX4jfFr7Drfjpz8PvC0oSby7hPM1K5Q8/JD/&#10;AMs8jvJ/3w1fqh8Cv2PvhT+zrbxv4M8KW0GqrHsfWbz/AEi+k9f3rfdz6JtFe2UUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQB8s/8FGvgTB8cv2YPEqxW/m694cibXdMdV+ffCpMqe++LeMf3ttfz+1/VBcW8&#10;d7C8MqLLFIpV0blWU8EV/Mp8YvCSeAPiv4y8MR7Nmj61eaeNjkriKZ0HJ/3aAOKooooAK/Wn/gih&#10;8S3vfC3xD8CXEzlbG6g1i1jblcSqYpccccxx9/4q/JavvT/gjX4hj0r9qTVdPk83/iaeHLmGNU+5&#10;vSWCTLf8BRqAP20ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr5d/bE/bs8H/sqaM9kxTX/HdxAZLLQIJfudMS&#10;XLD/AFSc8fxN/D61d/bN+K/xb8EeEl0X4M+AtV8TeLNSRs61BbpJa6UmcbsOcSSn+FcbR95v7rfj&#10;34s/Yy/aS8RapqXiDX/ht4p1LUrp3u729mi8+eZz8zMcMWZqAPOfjp8fvG37RHjOTxJ421mTUrsB&#10;kt7dfktrSLP+rhj6Iv6nvmvNq9W/4ZO+Nn/RIvHP/hO3f/xuj/hk742f9Ei8c/8AhO3f/wAboA8p&#10;or1b/hk/41/9Ei8b/wDhPXf/AMbq1oP7JXxj13xbpfhpPhr4ns9W1JgtvHf6TNbR7c4MjvIoCIvd&#10;m6UAeT21tJfTpDCjSzyMESNFyzseAABX6Yfsb/8ABJm+8QnT/F/xoWbStN3rNB4Qi+S5nAP/AC9N&#10;/wAs1P8AzzX5ufvJX1P+xd/wTt8Lfs0W1t4j8QtbeKfiMVD/ANpGMtbaaSCClqG57nMjDcf9mvsm&#10;gDI8MeGNK8F6FZaLoen22k6RZRCG2sbOIRQxIOyqvSteiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAr+dP9vC2hsv2v/ivFbxLFGNclfbGuBuYKzH8WJNf0VnC5NfzK/HfxRB44+Nfj7xJa7fs2ra/&#10;fX0Wxty7JLh3XBwM8GgDgqKKKACvvn/gjR4eXVP2nta1GSKV00zw3cSRzJnYkrzQRgN9UMlfA1fr&#10;f/wRP+Gclh4M+InjydUKaheQaPasV+bbChkl5/usZ4v+/dAH6c0UUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAch8Wb7VtL+F/i&#10;6/0G6hstctdIu7ixuriLzEimWF2RmX+IBscV+GP/AA9D/aY/6KN/5RdP/wDjFfvbrdhb6rpN9Z3U&#10;SXFrcQPDLE/3XRlIYH6iv5bblAtzKq/dVmoA+pf+HoX7S/8A0UX/AMo1h/8AGKP+HoX7S/8A0UX/&#10;AMo1h/8AGK+VKKAPrnR/+Cqf7SOmXnnT+NbTVY9pX7PeaNaeX9f3cSN+tbv/AA93/aF/6CPh7/wU&#10;p/jXxTRQB9rf8Pef2hf+gj4f/wDBQn+NH/D3n9oX/oI+H/8AwUJ/jXxTRQB9z6J/wWJ+PGkyyNeW&#10;/hbWFZdqpdaY6BT6jypUrZ/4fSfGv/oWfBH/AIA3f/yTX5/10HhfRF8STT6fC5/tWRc2UZxtncZJ&#10;i/3mH3fVvl70AfcH/D6T41/9Cz4I/wDAG7/+Sa6C/wD+Cu/xrTwfpviG18NeCXtXnewu/wDQbv8A&#10;dXC/Oo/4+ejocj/cevzhdCjMrDaw7V7N+zRp9t4+13V/hjeNHEfGlt9l0yaUqqwatFmSxbcfu75N&#10;1uf9m5NAH1DpX/Bab4uw30Tal4Q8G3loud8NvDdQu3HGHM74/KvV/GX/AAVu8ceF/h74C8VwfDvR&#10;bmx8SW94JGkvJgsV3bXLxyRLxyBG1s//AG1r8qtQ0+40m9uLO7he3u7eRoZoZF2tG6nDKR6g19De&#10;EtEi8f8A7D/jfy4YTqHw/wDFVnrXmMVWRbO/i+yzAc5b97b2x9qAPpn/AIfdeOO/w18Pf+B01d78&#10;eP8Agrp4m+FHxZ8R+F9J8C6PqulWE6ra3l1dzRzSxNEkillH3Th6/Jivo39vXRm0r9ou7k+zC3gv&#10;NC0S6i2ptEudMtgz/i6vmgD7U+C//BXTxd8TfGzaVf8AgLR9O0230zUNUu7u2uLiZ44rS0muThff&#10;ytv/AAKuH/4fd+OP+iaeHv8AwNnr5y/Y2sHsvCX7QPilIIp30n4e31nEsufle7eOBmwOv7ozV8x0&#10;AfqNpn/BXb4k+IvB3ivxHB4L8MaTY6HbxRxtcPcT/ab2eULBEMSJ/wAs0uZD/wBcu1ec/wDD6X41&#10;/wDQteB//AG7/wDkmvAPitpTfDD9mb4WeGmbZqfjCW58aalD/F9n/wCPTTwfbYl1IP8ArvXz+BuO&#10;BQB+gsP/AAWY+OFzHLJH4V8EskOC7Cxu8Jk45/0mof8Ah9L8a/8AoWvA/wD4A3f/AMk18k/FPQIv&#10;hza6Z4NkiQa9DEl9rj/xRXUi7ktun/LGNlDD/no8o/hrzWgD7+/4fS/Gv/oW/A//AIA3f/yTWNrn&#10;/BYb486ncLJZxeFtHjC7TDa6Yzqzf3v3sjt+tfDVFAH2t/w93/aF/wCgj4e/8FKf40f8Pd/2hf8A&#10;oI+Hv/BSn+NfFNekfs+fB7U/j58YPDXgTSt6T6tdrHNMo3fZrcfNNMf9xAxoA/WLwz+1R8Qk/wCC&#10;dfjP4v8AxJu7P+3NWiubXw/Da24tl2SbbaBtoJLMZDJJ/urX4q1+iP8AwVd+L2kaRdeDv2f/AAeq&#10;2/hnwVbRTXkMX3VuPJ2QRfVIW3H3mr87qACiiigDQ0fR7zxDqtrpun273eoXk6W9vbxrueWV22qg&#10;HqSa/o7/AGVvgpD+z18CfCXgaNYWvNPtVbUJovuyXb/PM3/fTYHsBX5i/wDBJH9lmTx58RpPi1rl&#10;ox8P+F5fL0tZE+W61Ar94e0Ktu/32T+7X7L0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFADXVZEKt0NfzA/E20g074jeKrO1&#10;jWC2ttVu4Yo0+6iCZwAPoK/qAr+Z79ozRY/Dfx++JGkQytLFY+JNRtlkf7zBbqQZOKAPOKKKKACi&#10;iigAooooAsT20tusTSI6LIu9Ny7dy9Mj8qLO8m0+5iuLeV4Z42DpJG21lYHIINeg/DHWvC2psfDf&#10;j6e7tfD9wCtprNmPMm0aZuk3l/8ALWAn/WRD5sfMnz8Nl/E74UeIPhLra6dr1unlXEf2jT9StH82&#10;y1K2P3Li1mHEsbf3h9Dg8UAd98RPCUXxO+G5+L2hKi3dvcpY+MdNiQL9ku3C+TfIoP8Aqbr5t3GE&#10;m8wfdeOvGtK1W70TUrS/spnt721lS4hmT70bq25WH0Nejfs8fGRvgr4+TUbyyOseFtSt30rxDojv&#10;hNQ06X5Zoj/tfxKf4WUVvftU/s9P8CvGFnc6Rdf238PPEsA1Twtr8f8Aq720ZVbafSSPeqsDz0P8&#10;VAHYftp+E7XxM3g7456FbpFoXxJsftd/HBjbaa1H8l9EcdNzjzB67nrc/wCCb9tB46+IHxC+F13I&#10;iQeO/B1/pcPm42rdIqywyc8nZtc4FdR+xRY2/wC0z+z/APFL9nnUJU/tpU/4Svwg0rf6u9jG2SNc&#10;9A/yA/7MkhrxD9jvxbcfCL9rP4daleb9Pe11+LT7xZfkMaSsbeUNwegds0AeJ6hp8+lXs9ndRNDc&#10;wSNFJG64KOpwQc19cf8ABTjRI9K+L3w/u0kZn1LwDo9w6n+EqJIsD8I64v8A4KDfC9fhN+1r490u&#10;GJIbC+u/7YtFi+6sVyPNwB2w5cfhXu3/AAVf0J4LL4Baz9kVI7rwglr9pGN0hiWJtp78ed/4/QBx&#10;PwR02Pw5/wAE4P2g/EM00ts+va1pGi20iN8srwyxzMnHI+SZs54r5v8AgV8Lrz40fFzwl4HsyyS6&#10;5qMVo8ipu8qInMsn/AEDN+FfYPjrS5PAP/BIXwUPsieb4t8X/a52eLymRc3BRv8AbytqmD/dasz/&#10;AIJq+E4/AmifFz4/6nEn2PwLoFzDpTy/9BCSIn5f9oJ+7/7eKAPFP26/HNn44/ab8WjSREnh/QXj&#10;8PaXHB/q1t7NBAu09xuRj+NH7M3g+18PaX4k+M3iS1S58OeBvKbT7O4U+XqmtyZ+w2/beiN++kH9&#10;yP8A268o8IeE9f8Ai94+03QdHjfU/Emu3ywwrI/zSTyP1Zj09Sxr6I/bk1fRfhm3hn9n7wbc/aPD&#10;/gJGk1i8U/8AIS1uVR9pmb/cXEa/3fnWgD5d1zWr3xJqt7qmpXEl7qF5O91c3Mrbnlldtzux9Sxr&#10;pvh54BXxbb6vq+o3R0vwxosSSalfbNzZckRQRL/HLIy4VfZnb5UatP4F/BbWvjn41XRtMkTT9NtY&#10;WvtZ1u4H+i6RYJzPdTMSAFRe2fm6VrfHr4ieH9burLwh4At3svhz4eeSPTvOGLjVJjhZdRuTgEyy&#10;7Fwp/wBWm1B3oA8y1nVP7UvTIsfkW0f7uCDfu8uMH5Vzxux61mUVt33hq803SrO+uhHbR3eWghdx&#10;5rp/f2dQvoT17UAYlfqV+yl4S0n9gT9lbW/j741tYW8d+KLZbfw7pVxhZRE67oY/VTL/AK1/SNF7&#10;147/AME7/wBj7TviHdT/ABg+JckOlfCzwrK1wx1HMcOoTRDOSxwPIjOCx7t8n96vM/27f2ur79qn&#10;4qy3VnJPb+CNHZrbQ7GQ7fk/juHX+/IRn/ZXatAHz74t8Van458Tan4g1u7e/wBY1S5kvLy7l+9L&#10;K7bmb86xaKKACvaP2VP2avEf7UXxSs/C2iRyQ2EbRz6tqQHyWNpuw8nPVuyL3auS+Dfwb8U/Hfx9&#10;pvhDwjprX+rXjc5G2KGIffllb+FF7n+tfo38c/jJ4G/4J0/Cd/gn8Hplv/idqkSjXvEvyie0Z1x5&#10;rsOkuG/dRj/Vj5jz98A/SX4ZfDXQvhD4E0Xwh4YsksNE0mAQQQr165ZmPdmYsxPqa62oLT/j3h/3&#10;V/lU9ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRWbr2vWHhjRb7WNVu4dP02xge6urqdtscMSLud2PoAKAOZ1v4s6FofxO8MeA&#10;rhnk8Qa/bXd5bQxAMscNuqb3k5+UHfhfWv55f2sf+Tovi7/2N2q/+lclfcP7H3x6vP2kv+Cn2p+N&#10;pmddOuNMv7fSreT/AJYWUaBYVx2JX5m/2naviv8AbB0q60f9qf4tW94nlTt4o1Cbbu3fI87yIePV&#10;GFAHjlFFFABRRRQBPbLG8yeczLFuG9l5YD2rqtQ+G2ox+HG8RaXImteH0ZY5r615a0c/wzx/ei9i&#10;3yN/CzVx1dH4H8e698O/EUGt+HdUuNK1SEbRPA33lP3kdTkOjdCjAq3egDnK+hfgJ8W/DmraRbfC&#10;j4t+dc/DK8uvMs9WR/8ATPDF0/8Ay82zYP7pj/rYsbW+994c6+h6F8Kf2mYzBBc6b8Gvie42xQy7&#10;o/DOsycdCctYytzxzD0xtzXj/wAXfgp41+BfieXQfHHh680HUFZtn2iL9zcKDjfDIPlkX/aU0AdP&#10;+0R+zN4r/Z08Uix1lU1Hw9e/vtH8TWC+ZYapAV3K8UgyM7SMpnj6fNX0H+xT4q8O/tEfDLWf2YvH&#10;90Lb7c0uo+CNYn5/s3UMFjCv+y5y+z+L96vVlrmv2V/2p/D3/CH3HwR+OFu2u/CPVjttL5zuufDt&#10;wc7Z4WwSEDHJA+7/ALpZWwv2qP2R/GP7IPjiy1/Rbm51bwVNPFe6B4vs0+VG3b41kZOElHbs/VfR&#10;QDmPhxq/ib9if9q/SrjX7Waw1bwtqqxalb8gS2rfLJjH3keF9y/Va9u/4Kg/A5fhT8cNL+KfhQ7P&#10;DPjfbq0Fza/KsV8uHk2kdN+UmHuz+le0/FHwXp//AAUx/ZXsPin4W0+KH40eEIGs9XsbVNr6gUTc&#10;8IUAlt6/vIfd2jrb/Z+0mP8Abm/4J0ax8Mb/AAfG/gh/slg04KvFNEpayJ3dNyb4G+jUAed/8Fav&#10;DcXjvwN8FfjXYxJ5Gt6THY3Miqf+WkYurfkj/buOtan/AAVf0q3vf2ev2eNcjm3mGzNrEFwyOklp&#10;bvuz/wBsq6vSfDl18fP+CRN5o9zFNJ4i8FLc5hZB5kUthOzeXtzn/j3Oz19q0/2mfhzJ8S/2CP2W&#10;9NtbITyz33hexaZXRZI0uLPyflY9NzvHQB5j/wAFFdJi+Hf7FP7NvgxbpIpUtY5pLOKQlZ3SyTfL&#10;g+jzn/v5R+0Xpafsvf8ABMn4e/DhoksvEvju8TUdXt2TbKw4uZdwP8Uf+hxfhX0F+3B8MB8fP2vP&#10;2dPh5PZPLotjHfa1qcyfMptEeEujDHAPkKmf+m1eZftieAdR/bP/AOCgXhj4SWktwnhnwhpUdxrk&#10;6dLVZSJp2X/adGtYx/tUAeS/sY+DbT9lb9nHxl+1D4nto31ma2fSfBNpP/y0mkZozNtPq4/79xy/&#10;3q+Pfhn8NPG37S/xTh0LQLaXXfEusXL3Fzcyk7VLNuluJ3/hUZyT/Wvsv/gol40u/jZ8d/Bf7OXw&#10;xs/O0jwmItKttNtP9W1+yBMH0SCLCFj9399XWfFW98O/8Ewvga/gTwbqMOq/Hbxna/8AE31+Pcra&#10;fbEMN0PdMNxF3ZsyN91VoA8J/aj+IHhv4CfDxf2cvhjfpfxWsnneOvFNuFVtbvxyLdWUn9zCTt2+&#10;o29nL/JOg6BqHijV7TStJsbnUtTvJVhtrOzhaWaZz0VFXJY16p+z5+zF8QP2qPGR0vwrYPLGsmdQ&#10;1u8DC0tAeS0smD8x5wv3mr2zx98XvAv7H+k3XgL4EXx1r4hsGtfEfxSZU3L9zzLXTcZ8uPevL/8A&#10;jzcMoB5prvgfwx+zHZNF4l/s/wAYfFwsFbw2y+fpvh3vm8P3bm47eQvyR/8ALTef3dd3+x9+yH4i&#10;/ay8cXnj7x5dTWXw4sJ2vtd8Q6m7Rf2htO54Y5DjsPnkHyxr77RXQ/se/sA3Xxc02b4q/F3UJfCP&#10;wss0/tGW4vn8qbVoh87vvY5jh9ZerZ+X+8D9uX9vC2+KWmW/ws+E0I8P/CPS0S3xbRG2bVFT7o2c&#10;GO3XHyp/F95uygAT9vD9uSy+KdlF8JvhZbw6J8I9GEduBaxCJdUMRXZhf4LdCMov8X3m/hx8OUUU&#10;AFer/s7/ALN/jb9pjx3D4b8H6Y8uGR73UpQVtrCIn/Wyv+eF+83avXv2P/2AfF/7TVymv6kz+Evh&#10;xbMGutdu0VWuVXaXS3VvvfLn94fkX3+7Xvn7Qn7cvgb9m3wJJ8Gv2ZLW2t4Yomt9Q8YWr+Yd5+80&#10;Ev8Ay2lPzfvz8q/wf7IB1Pxm+OHgP/gmr8OovhN8Gks9X+Klwiya34juoUke2cqDum/2z/BB91F+&#10;Zv8Ab/L/AFnxHqXi3xHcaxrN7NqWr31y1xd3l05eSeVmyzsT3qhqF/candy3N1LLcXMzGSWady7y&#10;MeSWJ5Jq54V0eXxD4l0nS7dkSa+u4rVGk+6rO4UZ/OgD+oq2/wCPeL/cH8qnqKFPLiRT2ULUtABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABXwD/wV4/aH/4V78F7P4caXNs1nxkx+0sv/LPT42Bf8ZH2J/u+ZX39X8837f8A8aj8dP2o&#10;fFurwXC3Gj6bN/Y2mNE+5Gt4CV3ryfvvvf8A4HQB6L/wSK/5PI0//sC3/wD6AteV/t+f8nkfFj/s&#10;NP8A+gJXaf8ABLTULiz/AG2/AkUMrxR3UV/DMF/5aJ9imfB/4EimuL/b8/5PI+LH/Yaf/wBASgD5&#10;/ooooAK9f/Zv/Zl8Z/tQ+PE8NeEbRFSJBLfapdBltbGL+9IwB69lHLfnXkFf0Jf8E9/gnZ/BP9lv&#10;wfarbeVrOu2qa3qjumHaadAyq2QD8kexMf7NAHx9B/wQ7keJDJ8YlSTaN6r4b3DPfGboU7/hxt/1&#10;WT/y2/8A7qr9VaKAPyr/AOHG3/VZP/Lb/wDuqvqD4SfsQal4Z8Az/Dz4n+OLP4yfD9o2W003W9DM&#10;d3p7nvBdee7ov6r/AAstfWlFAH4y/tAf8EvRejWvEP7PviG38eaRp15LZX3hprlG1CwnjZkljD5A&#10;k2sp+Vtr/wC/UX7G37Ztr4P026/Z/wD2grJ73wBe7tNhk1yJlk0djx5FwG+ZYd3RvvQn/Z+5zXxm&#10;s/2gv2P/ANqX4hfEvQdF1rQtJ1PX768S/FsbnS9QtZbh5I1m2ZTBVvuttZf9lq+lPBfxN/Z9/wCC&#10;nmhQaB8QtFt/Bfxh8ryLe5s3WO5nZVJ3W05GJk+9+4l3be396gDBX4NeKP8Agmb8c7f4heEZL7xX&#10;8A9bVINcdQs02nws67Xm24DbGbckoHI3Kf8Aa+lrP4T2/wAE/wBp/TPit4Dt1m8A/EmJdM8R2umx&#10;rJDBdv8AvLPUE2f8s5H+R27GXd/H8tb4AeDvHn7MNtD8IfHtvJ8RPhbfM1noXiq3tnnayjk+UWWo&#10;2x3eXEd21HG6NejYX7n0f8MPhhpPwj8I2/hjQJLz+w7OSQ2VteXDTfZImcsII2bny0ztRSTtXA6U&#10;Acv4B+CNt4G8T/FFYRCfCvjW+XV309U2+Xdy2/k3vb7snlxv1+870WHwCsLX4afDLwdJqM0tt4Hn&#10;0yeCfyFH2k2SbEDKc7c9eK9aooA8/g+GqJ8bdS+INxd/aJP7Ag0Ozs9nNsouJJ52B/6aH7P/AN+a&#10;+d7C0v8A9lv4PfEX4o6lo/234w/ELWJbi00mJBJM13O5j03TkC8usSbWb/trX2RWVqHh7TtT1PTt&#10;RurKGe+053a0nlTLQF12MU9CV4z6UAfn94E8C+Gv+CanwH1j4tfEQweIvjR4hZxK0svmSS3cpaQW&#10;kT4O1f45ZO+D/sV89/BP9iHxz+1r4u1X41fHvVJvB3g/UJf7Qubm9dba5votvy+X5nEECqI1DOPu&#10;fd/vV92/Eb4OeFbPx1ffG39obX9KutM8PN5fh7Sp8/2Xo0JcbWYEbrm5kbB5XrhVX5VNeAfEbwx8&#10;bP8AgpBfxwrE/wAJP2ebef7RDdaopS91eJOk7wbgW6blVtsa9dzstAHz7+0L+1h/wndjafs9/swe&#10;HLrSPA8c/wBlEmgo5vNeYdduB5gjOMszHc/8WB8tehfB39iP4c/se+ELP4sftNajaTalE/mab4Rh&#10;bz0EwwyKyr/x8Sg/wf6pf4iaveJ/2m/gN+wL4fvvCPwE0q08b/EWSL7PqHiu5fz4VcY+/OP9Z/1y&#10;hxHkc81+dnxa+MPi/wCN/i668S+NNcudc1adj+8nb93Ev9yNB8saD+6tAHuH7YP7eXi79qLUDpNu&#10;JPC/w9tXK2fh62lKrMBja9yV4kYbRgfdTt/er5Yor62/ZZ/4JxfE79oyWy1a6tH8G+CJtsja3qcJ&#10;VrmIn/l2h4aXI6Mdqf7VAHzD4Y8K6t4z1200XQ9NudX1e8kENvY2UTSzSueyqvWv0g+Bv/BPbwT+&#10;zx4If4tftQX0NtY2Qjli8Lq5ljWUt8qXHl5Mzk7cRJ8vXduFfoD+zd+yJ8O/2XdB+xeEdK36rMoW&#10;816+CyX137M+BtX/AGEwv411Px/+FGn/ABw+D3ivwTqMEUqarp8sUDSpu8m425hlHukm1qAPxt/b&#10;A/4KO+J/j1b3PhDwZbzeCPhmq/Z00+2fyrm+iC7dtwUO1Y9v/LFfl/vbq+L6t6hp8+lXs9ndRNDc&#10;wSNFJG64KOpwQc1UoAK6z4S/8lT8Gf8AYasv/R6VyddZ8Jf+Sp+DP+w1Zf8Ao9KAP6fKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKAPJP2rfiofgr+zt488Yxusd3p+mSrZszbf9Jk/dQf+RHWv5szlsmv2f8A+CzXj9dB+AXhnwqr&#10;IZ9f1pZmVmG7ybdCzYHX77xc1+L9AH1X/wAEvP8Ak+T4c/8AcQ/9N9zXKft+f8nkfFj/ALDT/wDo&#10;CVyP7NPxquP2evjb4Y+IFtYLqP8AZE7mW0ZtvmQyRvFIob+FtjttPrX378RPE37AXx28W33jrxN4&#10;i1rSfEGs7bi9tY4L+IrLtwd6pE6b+OdrYoA/LCiv1H8B/BD9gH4m+MNK8LeG/FHiHU9d1Wdbe0td&#10;9/H5jntueAKPxNfRf/Doj9nr/oHeIf8AwbP/AIUAfiB4f0mfX9csNNtl8y5vLmO3iTdjc7uFAyfr&#10;X9QukaZDo+l2ljbxJb21rCkMUSfdRVXaAPpXyb4V/wCCV3wC8I+I9M1q00fWLm50+5juoo7rVHeJ&#10;nRty7lGMjIr7CoAKKKKACiiigD8svi1/wU1+Iv7O37UXxE8J65odn4w8F2Wq+Xa2s6fZLm3gKKds&#10;cqrhlOf41b/ersfDmt/sWftxSIZNLs/AXjiRl2IzpouoGTPBjdD5M7Z/329qv/tDf8FMtM+CXxv8&#10;X/DLxx8MLfxLpmnTxGO7s7xG8yKSGOaPzIZY8bhv5+aoNB/bC/Yn+Nc/l+IvBGlaNqF0q2u7XvCU&#10;TSMpbaAJrdZNnXruXFAH2N8IPh74t+GVg+h6v45ufHuiwrt0+81q3VdUgUYAjnnTCzjH/LQor+u6&#10;vTq4b4Q6f4S03wDpkfgVEi8KlWayVHlZVXcc4EvzL83au5oAKKK81+Kf7Rvw1+Cds0vjfxro/h9w&#10;pYWtxcBrl8f3YUzI34LQB6VTXdY0LMdqivzc+Mf/AAWe8G6ItxZ/Dbwnf+KLtflj1LV2+xWmcfeE&#10;YzI49j5dfn78dv25/jD+0O9xB4l8VTWWiSMxGh6N/olkqnjayqd0v/bRmoA/Uf8Aao/bu/Z38AeI&#10;NPXVLSH4p+LtCd5LLT9M23NtY3BGNzyMfJWT5cblDuntX5pftJf8FA/iz+0lLe2N/rDeHPCMxZR4&#10;d0aQxQuhzxM/35uOu75f9la8B8J+C9e8d6qml+HNE1HXdSf7tnpdo9xK3/AUBNfZPwc/4JH/ABa8&#10;dxRaj40u9N+G2iY3ytqL+feKvr5KHaP+ByLQB8M19IfAH9gP4xftDpaahovhyTSPDczD/ie61/o1&#10;ts/vIp/eSj/cU19oeFLP9jL9lDxNo+i6Ug+NPxHurq3s4pgqakkczyhQwP8Ax7xYJ/h3SV+oyIsa&#10;BVG1RQB8b/syf8Ex/hd8CYbfU/EFpF8QfF0e2T+0dVt/9GhP/TG2JK8f3n3N9K+yERY0CqNqinUU&#10;AFFFFAH81f7Umgp4X/aO+J2mQWzWdvbeJdQSCGTO5YvtDmP73P3SK8rr9/Pih/wTS+Cfxf8AH2te&#10;MPEGn6wda1ef7Rdva6m8aO+0DIXnHSuV/wCHRH7PX/QO8Q/+DZ/8KAPwtrrPhL/yVPwZ/wBhqy/9&#10;HpX7Tf8ADoj9nr/oHeIf/Bs/+FavhX/gld8A/CXiPTdatNH1i4udPuY7qKG61R3iZ0bcu5RjIyKA&#10;PsGiiigAooooAKKK/ETxv8Gfit8dv26vi18PPAnje/sZLHUb7Vmk1HVriCCCAyo20CPceGnVQAtA&#10;H7d0V+QP/DrL9qH/AKKxo/8A4UWpf/Ga+FfEvjzx54Z1/UtJn8a69JPp9zLayNHqlxtZ0cqSMt04&#10;oA/poor8UvhJ+wF+0b8Zfhp4d8b6H8UrO30rW7YXVvDf6/qCTKpJGGCxMM8etcR+07+yx8fP2UPC&#10;Gm+JfFfj86lpN9e/2esmj69dyGKYozqGWQIeVjf7ufu0AfvJRXDfBHTf7J+DfgWz+0T3nkaFYx/a&#10;Lp/Mmkxbp8zsepNdzQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUV8XftlfsT3nxc1PxR8RtP8Aij4k8MX1ro7NDpNnKVst8ETMN21g&#10;fmxzigD7Ror+YP8A4W144/6HLxD/AODSf/4qv0E+HH/BNX4y/Ev4feGPF1n8c3tLXXdMttTit5bi&#10;9LxLNEsgU4fqN1AH68UV+RvjT/gl7+0D4c8O3uo6X8ZP7dubaJ5jYi+vopJVVC21D82WOMBfevYf&#10;+CNl/r+u/Cz4g6vrd/qWprJrUVrDcX90833IQzKu9jjHmDP1oA/RGiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigD8g/wDgtt4hNx8SvhtoX2tHWz0m5vGteN0RmmC7/wDgXkf+OV+adffv/Bab/k6P&#10;wz/2KVt/6V3dfAVABRRRQB9j/wDBKHwp/wAJH+2R4evGjd49Fsb3UDti3rnyTCu7+7zNwfXFfvDX&#10;4rf8EWf+TofE3/Yo3P8A6V2lftTQAUUUUAFFFFABRRRQB8k/HaD4c+EfiBrWu+IP2XvEPxJ1C/MJ&#10;uPEWl+HrLWVudsSovyvMZU2j5P8AVr9yvKp/+Cp/wV+G4u4bL4T+MPD2otH5htX0C0sfNIzs34lz&#10;j/axXkn7ZP8AwUL+Mn7PP7W/jTwv4c1XT7rwxp7WRt9K1HT45I13WsMr/Ou2T5mdv46yNI/4LT67&#10;cQPB4p+E2ha3bSQeTMlrfPCshPXIkjlG0/N8tAHe69/wW/0OHyv7F+FN/d5z5n2/WUt8emNkT5rx&#10;7xV/wWY+L2uRPH4e8K+GdCVlC+a8M13KrA5yC0gXp/sV0P8Aw9v8Ef8ARtPh/wD8GMH/AMh1fi/4&#10;LN2OiaVcWvh34F6XozP8yKmrqId/95o47VN350AfP3ij4z/te/tANPC9x8QtVtWUSPY+H9MuLSDY&#10;emVt41DL/vVV8N/8E1v2jvHVyZ5PAs2m+ZK3mXWt6hBA27G7JDSGQ59dteu+Kf8AgtF8WtTRo9E8&#10;LeFdDRotvmSRT3Uivn7ykyKv4FTXiXjb/gpH+0N46jliuPiHd6VbSZ/c6Lbw2W0EYwHjQSf+PUAf&#10;Q/g7/gjZ4h0+3N/8TPiV4f8AC2mx4Mn9nI1wQMrwZJfKVepH8Vb8fwz/AGC/2d/33iDxfcfFbWIV&#10;3C0t7lr+OV8L91bYJD+Ej1+bvizx34k8eX733iTXtU167brcapeSXMn5uTXP0AfpZ4q/4K4aJ4E0&#10;iTRfgd8IdH8JWLZ2XWoQxwr16/ZrfaM49ZK+MvjB+1l8Wfjv5sXjXxrqWrWDtvOlrJ5FmpHT9xHt&#10;Tj3FeQUUAerfsnf8nRfCL/sbtK/9K46/pSr+a39k7/k6L4Rf9jdpX/pXHX9KVABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABXhvgD9kfwl8Of2hvGHxj03UtYm8S+KIJLe9tbqWJrSNXeJz5aiMMOYl6s&#10;a9yooAK/mD+LX/JU/Gf/AGGr3/0e9f0+V/MH8Wv+Sp+M/wDsNXv/AKPegD9/P2A/+TN/hP8A9gVP&#10;/Q3rd/ac/Zk8L/tW+BtP8KeLL7VLHTrPUE1JH0mVI5GlWOSMAl0cbcSt2rC/YD/5M3+E/wD2BU/9&#10;DevoCgClpWm22j6ba2FnGsNpaxJDBGvRUUbVH5Csfx78QvD3ww8L3niPxTrFpoWi2i7pr29l2Ivo&#10;B/eY9lHJrpa/Fr/grz+0BqfjH43x/DG0u3Tw14WiimuLVG+We+ki3mRvXZHKqD0y9AH0D4j/AOCt&#10;upeN/FyeGvgp8I9U8b3bMdkl4X3zIONywQhmVc/xM1Jq/wC17+2r4D0VPEnij4CaNL4djilmuFs7&#10;efz4kXqzhbmRowOvKdK9n/4Jmfs+6V8HP2a/DuufY4U8U+LrWPWNQvhhpGik+a3hDdkWPadv953r&#10;6+oA+Dv2av8AgrN8Pvi7qlloHjfT2+Huv3TLFDdT3Am02Zz287AMWT/fG3/br7xr8Lf+CqP7Oek/&#10;A/48Wus+G7FNO8O+LbZr5LSCHy4be6Rts6J2wcpJgdPM9MV+h/8AwS6+PN/8bP2Z7e11qf7Vr3ha&#10;6bRp55X3PPCEV4JG/wCAN5f/AGyoA9F/ah+PvxA+A+lPrXhn4TS/EHw1ZWMt7q2pQ65FZNYqnJ/d&#10;NG7yDZ8xK9K+R/An/BYnX/iZ4nsvDnhj4C3Oua7fbhb2Nn4h3yS7VLtgfZeyqxr7g/ax/wCTXfi7&#10;/wBijqv/AKSSV+LH/BLz/k+T4c/9xD/033NAH3P8T/8Agqd8QfgzPax+OP2bNX8M/aSRBJqGtMkc&#10;2OoR/su1iO4zXt37IP7fvgv9rS6u9GstOu/DHi2zt/tMukXkqyrNFwGeGRcbwpbnKq3Tir//AAUY&#10;s/D1z+x38RJvEUds6W9kr2L3KgmO83qsJjz0fc2OPU1+aH/BIbwprOtftZW+sWMdwul6PpV1JqFw&#10;kStHtkTy0jZj93c53DHzfu/TdQB+5Fcl8S/id4Y+EHhC+8T+L9attC0SzX97dXT9+yqoyzueyqMm&#10;utr8Nv8Agqt+0Rq3xR/aD1HwRDcsnhPwbL9kgtY3bbLd7B58zjpvDMYx6Bf9o0AfUGp/8FY/E/xL&#10;8WNoHwP+DepeMJVyRPfb3kZc7Vcwwg+Wvu8lN8Sftnftk/CzQm8S+N/gPo3/AAjkcDTzT2UM2bdR&#10;/HLsuJTEB33LX0x+wH+z9p3wA/Zy8M2yW0X/AAkWt2sWraxdqg3yzSrvVCw6rGjhB9Cf4q+irq1j&#10;u4HhmRZYpFKvG67lZT1BFAHxT+zH/wAFTvhz8c9UsPDviazm8AeK7uRYYI7mb7RY3Mh4VUnwNjH0&#10;dV9Nxr7fr8CP+Ck/7OVj+zt+0TcQ6BapY+FfENquq6dbQptjtiWZZYF9lddw9FkWv1X/AOCcvxzv&#10;fjz+y/oOp6vP9r17RZX0PUJzn968IUxuc9WMTxbj3bdQAftS/tTfEj9nM6rrFj8FpfF/gTTbaKe4&#10;8SRa/Fb+WzcMDbeW8m1Tj5uleMfs5f8ABW3w78bPirpfg3xH4MHgaLVP3Fnqb6t9rRrkkbInHkx7&#10;A3Zs/ewK+h/2/P8Akzf4sf8AYFf/ANDSvwz+KP7OniP4YfDv4feObgC/8MeMdOW7tr2CFgsE2W32&#10;8meN4xkf3h9DQB/SZXzp+09+0L8R/gML3WPD/wAG5vHng3TtM/tDUdcg12K1a2ZWfev2cxvIyogV&#10;y4HQ/wCzXgf/AATV/bzT4yaLbfDPx/qUaeOtPiWPS7yQ7W1e3RehPQzIBz/fX5v71fWP7V3/ACbB&#10;8Xf+xS1X/wBJJaAPF/2Uv20fH/7UV9p2oWvwTl0PwDNPPb3Hil/EUUywOiMdqwGJHky+1Pl6bq6L&#10;9tb9sO9/ZC0zwlqEHgr/AITK3125ls9qan9kkilVVZAB5T792W/Ks7/gl7DGn7EHw8ZERGk/tBn2&#10;/wAR+3TjJ/Ku6/aO/Zpi/aE174ZX8+sppkPgvxDFrb2stl9pW+VChMJy67M7fvfNQB833H/BSH4x&#10;2VtLd3H7I3jO3toUaR5pZrpVVAMkkmx4Arz/AMO/8Fo9U8W6za6RovwKutW1S8fy7eystfaaWZvR&#10;UW0JY1+i/wAWv+SWeM/+wLe/+iHr8A/2A/8Ak8j4T/8AYaT/ANAegD9EvFP/AAVE+J3gfRZtY8Sf&#10;ss+J/D+kQsFlvtSvLi3t0LHC5kezA5Nfa3wI+J8nxo+EPhTxzJpTaI2u2KXw08zed5AbOBv2ru49&#10;qZ8fvhT/AMLw+DvirwH/AGkdHGvWbWf27yfP8jJB3bNy7unrWp8KPAx+GXwv8JeEDe/2idA0m10s&#10;XnleX5/kxJHv25O3O3pmgDM+M/xz8F/s/eEJfEvjbWYdI0xWMcSt80tzJtLeXEg5dzg8V8LH/gqj&#10;4/8AjF4mudG+BnwVvfErwxuxuNRd5HX+47xxYWJeOjSfNXxX/wAFFPj9qHx8/aV16CO43+HPDN1L&#10;omkwIwaPEb7ZZgV4PmSKWz/d2V+zf7LHwB0X9nH4M6D4V0q1iivlgjn1a7RRvu71kHmys3fnhfRQ&#10;KAPi7xp+3X+1t8DbYax8TPgXpCeH9o8y6sEmEcWcH5545plj44+Yda91/ZV/4KV/Dr9pXVYPDl5b&#10;TeB/GMx2waZqVwkkF22QAkE/y735+4VVvTdX1nqemWusWFxY3lvDdWdxG0M1vOgeORGGGVlPBBFf&#10;z4/tr/Bpf2Xv2otd0Lw3LcWWmxSQavos0bFZYIpMSKFYc/u3DKrf7FAH9DdFeHfsX/Ga4+Pv7Nfg&#10;rxjfSrLrFxa/ZdSZcfNcwu0UjEDpvKb/APgde40AFcn8Wv8AklnjP/sC3v8A6Ieusrk/i1/ySzxn&#10;/wBgW9/9EPQB/MHX9KP7J/8Aya98Iv8AsU9K/wDSSOv5rq/U34PftyftH+DvhP4O0PRv2cdT8QaP&#10;puj2lpZapBp2oNHd26RKscgKoV+ZQp4NAH6TfEf4u+DPhXHpY8X+IbPQF1i4+xWP2xyvnzH+BcA8&#10;81g/s+/s6eD/ANmfwhfeGvBUN3Dpd5fvqUq31yZ5POZEQ/Me22Na/Jn9pz9qn4qfHP4m/Cfw/wDE&#10;b4dH4cw6frVtf2tnc2lxDPOWmRC+ZsfJxjgV+3NABRRWT4o8SWXg/wAN6prmpy/Z9N0y1lvLqVv4&#10;Io0LsfyFAHw/+2f/AMFLZP2YfjTY+BdF8NWHiVYbOC61iae5eOS2aRiREoHG7ytr8/8APRa+2/CP&#10;inTvHHhXR/EWkTC40rVrOK+tJsY3xSIHQ/8AfJr+eT48aX40+LFvqv7QGsWPl+HvFviS7sYLgvkx&#10;SoodIiOyiP5F/wCuL1+m3/BIL48/8J78E9S+HmoTtJqvg6dTbeY3L2MxLIB3+RxIv0KUAfoBTXdU&#10;Xc3SnV4f+2v4iv8Awn+yh8UtU0yfyL2HQ50SZfvLvHlsR74agD5j+LH/AAVft/8AhYieB/gr4Euf&#10;iZqxuDapel3ENzKOv2eOMM8i/wC2do/DmqfiH9qz9tb4aaNJ4h8YfAfQLnQYYWlm/ssu8sIAzvcR&#10;3UrKB3+Wvjf/AIJefGv4f/A/4/XmoePJINLj1LTHsdP1u7P7mxlLqzb/AO4HVdu/+H6Ma/crw54n&#10;0jxfpkWpaHqlnrOnS8peWFwk8T/RkJFAHz1+xD+2OP2wPCmvakfCU3he40aeK2nH2sXMEzurN8h2&#10;qwxjnK9/vGp/21/2v5P2PvCnh3W18IP4tXV757ExLffZBAwTeDu8p859Paug/ZW/Znj/AGZ9C8Ya&#10;eutJrk3iHX7jW2ulshbNEsgQLCfnfdt2tz/tGpv2pv2cj+0p4Z8J6P8A2/8A8I+NC8R2niDzTafa&#10;fP8AJWRfK2+Ym3PmH5vagD5nf/gpP8X4bB76T9krxmlisXnG4ea6WNUxu3FvsWMYrgvDv/BaPVPF&#10;us2ukaL8CrrVtUvH8u3srLX2mlmb0VFtCWNfov8AFr/klnjP/sC3v/oh6/AP9gP/AJPI+E//AGGk&#10;/wDQHoA/RfxD/wAFO/in4P0S71nXv2VPFuiaRarunvr+7uIYIwTjLO9kAvJrZ0X/AIKPePvEOjWG&#10;q2XwT082d9bx3UBfxkqsY3UMuR9l4OCOK+xvi54CHxT+F/i3wc90lkuvaVc6b9qeLzfIMsZQPsyN&#10;23OevavnDwn/AME/f+EY8LaNo3/Ccfaf7OsobTzv7K2+Z5aBN2PNOM4zjJoA+S/+C2/htrXx58MN&#10;f2Qqt5pl5Yl1X96zQyo/zcfd/f8AH/Aq/Myv3H/4K5/Cubx5+y+mvWkXm3nhPU4tQcrlm+zOGhl4&#10;HoXjY/7lfhxQAUUUUAffH/BGa/gtP2ptbhmmWKS68LXUUMbf8tGFxbOQP+Aqx/Cv2wr+fP8A4Jv/&#10;ABAj+Hf7YngC6uJfJtNSuJNHm6fN9piaOMc/9NTFX9BlABRRRQAUUUUAFFFFAH4Bf8FQv+T4/iL/&#10;ANw//wBILevlSvqv/gqF/wAnx/EX/uH/APpBb18qUAFFFFABRRRQAUUUUAFFFFAHq37J3/J0Xwi/&#10;7G7Sv/SuOv6Uq/mt/ZO/5Oi+EX/Y3aV/6Vx1/SlQAUUUUAFFFeMftF/tW/D79mPw0+o+MNWRdQmi&#10;Z7HRLUh729I/uJ2Gf42wtAHrl9ewaZbS3V1KlvbQq0ks0rBUjQcksT0FfOng39rSH48/GAeEPhHb&#10;w694a0WUTeJvGlyjNYRJhttraAEebM7Y+f7iqGb56/NH4jftKfGf/gpB8VrD4deGY5dD8K311hNF&#10;sHbyYLfcA1xfSrzIqD5j/D2Vd1frf+zh8APDv7NXwr0vwV4djMiW4868vpF2yXt0yjzJ39zjAH8K&#10;hR2oA9VooooAKKKKACiiigAooooAK/mD+LX/ACVPxn/2Gr3/ANHvX9PEjrDG7twq/Ma/l++IepW2&#10;t+PPEmpWrM1teandXERZcEo0rMvH0NAH9Av7Af8AyZv8J/8AsCp/6G9fQFfOv/BPm/t9T/Y2+Fcl&#10;tKk6x6V5LsP4XSV1ZfwYV9FUAFfzr/t8/wDJ5HxX2/8AQaf/ANASv6KK/GL/AIK7fs6at4R+M6/F&#10;Kxs5JfDPieKKG8uIkO22vo4xHsfHC+Yiqy/3iJKAP1S/Zsmsrn9nv4ZTabbtZ6fJ4Z01re3dstFH&#10;9mj2qT7CvS6+B/8Agk9+0xpPxB+Ctp8M7+9ii8W+FVaOC1chGubEuSkif3tm7Y3/AAH1r7xubiO1&#10;heaVljjRSzyOcKoHcmgD8z/+C3Ntp7+DPhXcSbf7TTUL2OL5vm8kxRmTC+m5Y+am/wCCJSXi+A/i&#10;czSxGx/tKzCQhfnWXyn3MT/dK7MV84/8FTf2idJ+P/xq0Twv4PuU1vSPCkUtol1afvFub2Z184RE&#10;D51HlxIMdW6V+kv/AAT5/Z2vP2b/ANnPStF1q3W38U6pO+q6tDwWhlkwEhJGfuRqgP8AtbqAPRP2&#10;sf8Ak134u/8AYo6r/wCkklfiV/wTgh1G4/bA8Gw6Ncw2OsSWuprY3NzEZYYrg6dc+W0iAgsobGRm&#10;v21/au/5Ng+Lv/Ypar/6SS1+K/8AwTBljh/be+HTSOqr/pygtxybGcAUAZX7V37RPxm+I3ju58If&#10;GHVZnj8O6g1vd+HtORLS2WWNtrMuwEOxXO2Rt33/AJeK/Zz9jTQPhVpPwH8PX3wh06Kx8MatELt3&#10;3eZcyT42yC5c8tKpG0+mPl4r5L/4K2fsjx+KfDJ+NHhm1zq+kwpD4ghhXme0HypcYH8UX3W/2P8A&#10;cr50/wCCW/7YH/CmPiOvw98S3xj8FeJ51Fu8rjy9Pvj8qvz91ZOEb/gJoA/bav5rf2rf+Tn/AIu4&#10;/wCht1X/ANK5K/pSr8Pf+Cq/7O2pfDH9oC/8b2tnK3hbxg32pLpVykd6F/fRMQPlJxvHrk+lAH7L&#10;fCX/AJJZ4M/7Atl/6ISusr4v/wCCYX7TGnfGL4BaT4SvLy3Txf4Qt49Mms94V5bNAq286r3XZhCf&#10;7yf7Qr7Fvr2DTLaW6upUt7aFWklmlYKkaDkliegoA/KX/gt7Fp41n4SSRiL+0mg1JJdrfvPJDW/l&#10;5H93cZMV6p/wRVtb9PgH43nluM6bJ4kMdvb/APPOVbaHzW/4Fuj/AO+a+MP+CjPx3s/2pv2lLLTf&#10;BJOtaPpEUeiaVLapuOoXDyZkeP8AvKzsEX12Z71+sv7EfwDm/Zv/AGdvDXhC+2HXGVr/AFXYwIW7&#10;l+Z0BH3tg2x5/wBigCL9vz/kzf4sf9gV/wD0NK4n9mb4R+HPjj/wT1+H3gzxVZ/bNE1PQY0lRWw6&#10;OJCySI38LKw3Cu2/b8/5M3+LH/YFf/0NKpf8E89Vt9W/Y0+FslrKJYotMa3LbSPnjmkRxz6MpoA/&#10;Fj9oH4H+NP2M/jcNKnuZrK+s5RqOg67ZylTPCHPlTow+6w24Zf4W9q/Sz4Zftp2H7VP7E3xd0zVm&#10;W3+Iui+DNS/ta12BFu0+yyKLuIDjaf4h/C3ttr6Y/az/AGX/AA9+1T8LbjwzqrJY6rAzXGk6ysQZ&#10;7K4/mUb7rr3HuBX4D+L/AAr44/Z1+IGt+GtXjvvDPiS0ilsLtInKebBLGUcBhxJFJG30ZTQB+3v/&#10;AAS+/wCTHPhv/wBxD/0vuK+q6+Vf+CXn/Jjfw3/7iH/pwua+qqAOT+LX/JLPGf8A2Bb3/wBEPX4B&#10;/sB/8nkfCf8A7DSf+gPX7+fFr/klnjP/ALAt7/6IevwD/YD/AOTyPhP/ANhpP/QHoA/ooqKXf5T7&#10;Pvbfl+tS0UAfzL6bqFzpPxvtb/xHKkV1beI1m1KTaCqutzmU/L77ulf0zK+9civwA/4KL/s/X/wG&#10;/aS8QSrb7PDnii6l1rSZ1QLHiR90sIxwPLdtuP7uyv1l/YK/af0X9oz4IaGUvYf+Ew0Szisdb04v&#10;+9V0GxJ8HkpIF3Z9cjtQB9OV+K//AAWm/wCToPDP/YpW3/pXd1+zGr6xZaBptxqGpXcGn2FujSTX&#10;V1KI4olHdmbhRX4I/tf/ABGv/wBtD9ry+HgWxuNcinki0PQLeDcxuYY8jzVz91Xcyydtqn5u9AH6&#10;Uf8ABIj/AJM307/sNX3/AKGtfa1eXfs1/B21+AHwP8I+AbaXz/7HswtxP2luHYyTOPYyO+PavUaA&#10;CuT+LX/JLPGf/YFvf/RD11lcd8XZlg+FPjJ5GVI10W9ZpG4VQLd+TQB/MRX9KX7KP/Jrvwi/7FLS&#10;v/SSKv5ra/ot/Zf+JXhDS/2bPhVZ3fivRLe6h8LaZHJDNqMKujC1jyCC3BFAGH+2R+ylqH7TFz8O&#10;Z9M1ix0SfwrrP9oyS3lu0jSxfITGhXpnYK+l68+8Q/H74aeFbBr7V/H/AIZ0+0B2+dPq9uq5wTgf&#10;NyeK+IP+CYXxC1j43fHr9oDxze65fXenz3UX2OwuJXeKKKeed02Bj8m1IlXGKAP0gr4H/wCCufxy&#10;/wCEJ+Bun/DzTbhItb8a3SxSqW27bGJg0hLZG3dJ5Sc/w+ZX3xX5WaF4S0X/AIKH/wDBQTxxqHiC&#10;0fXvhV4IsW0yGOO4kSCdlZo4wHQgjzJPtEo29RHQB6d8UdA+BeqfsHP8GtL+Kfga41TR9HSbTpE1&#10;+z3S6nF++3D5xjzZPMUn+7Ka/OL9g746f8M+ftL+F9fu5lg0O+l/sjVmkYqi2s7KrOcf8822Sf8A&#10;AK/Xf/h13+zP/wBE4/8AK1qH/wAfr8nP+Cg/7O2n/s2/tEahoOg2rWfhTUbWLUdJh3tJ5cTZR49z&#10;Es22RH6mgD+gxHWRAyncprL8SeH9P8W6DqOi6tape6XqNs9rd20v3ZInXa6n6qa+cf8AgnR8e1+P&#10;X7MugT3l0tx4k8Pp/Yuqr0bdEMQuf9+LYc/3t9eh/tc+OdT+Gv7NPxI8TaHM9rq+n6LObS4RtrQS&#10;suxZV/2k3bh9KAPzA/aD/wCCQ/xI8La/qF78LzbeL/C5ZpbWxuLhINRgXP8Aqm34STb/AHg3zf3a&#10;+RtT8N/Ff9m7XY5b2y8WfDvVC37u423Fg0jAn7rjAfp2Nfu/+xR8Z4fjl+zd4J16XWodZ1+HT4rT&#10;WWSYPKt3GuxzKOCrvt39P4uOKd+23f8Agmx/Ze+ILePY7eXQ20yaOGOcL5jXZRhbiHcD+98zbtPb&#10;r0oA+WP+CY37d/iv44eIdS+G/wARL1dW1yCxF7pWsCNUmnRGAlhm24DuAysrY6b91fo/X4tf8Ebv&#10;hrq2uftDav4yjiZNE8P6TLbzXGzh7ifaqRA+u1Xb/gPvX7S0Acn8Wv8AklnjP/sC3v8A6IevwD/Y&#10;D/5PI+E//YaT/wBAev38+LH/ACSvxl/2Bbz/ANEPX4BfsEvHD+2J8KHkZVUa1GuWOOSrgUAf0U0U&#10;UUAeW+MvHvhzxD8SD8GNbtHkk8R+Gbq/Luw8qe3DiCWHB53bZN30r+fT9oX4Mar+z78XfEXgbV0d&#10;pdMuWW3uGTaLm2JzFMvs681+oH/BWPxl4h+Dnjf4C/Evw0PIv9C1C/AuNwG8kW7eQ/cpIiyq3tWr&#10;+1H8GtA/4KNfs0eHfiv8OYkfxtY2pe0tt6rJMu79/p8rdnRt5T/a9pKAPxfoq9qumXWi39xY31vN&#10;aXlvK0M1vOhSSN1OGVlPIINUaANDRNYuvD+sWWp2b+Xd2c8d1DJjO10bcp59xX9K/wACfirYfG/4&#10;R+FfHOnMnk6zYR3Lwxtu8ibbiWLPqkgdfwr+Ziv1A/4I9/tQx6Tqmo/BbX7uKK3v3k1Lw/JJ8v7/&#10;AG5nt8/7Sr5i/wC7J/eFAH60UUUUAFFFFABRRRQB+AX/AAVC/wCT4/iL/wBw/wD9ILevlSvqv/gq&#10;F/yfH8Rf+4f/AOkFvXypQAUUUUAFFFFABRRRQAUUUUAerfsnf8nRfCL/ALG7Sv8A0rjr+lKv5rf2&#10;Tv8Ak6L4Rf8AY3aV/wClcdf0pUAFUtT1K10ewnvr65htLO3jaWa4ncJHGgGSzMeFArwT9p79uD4b&#10;fstadNFr2oDVfFbR77fw1pzh7uTP3WkPSFP9p/wDV+N/7UH7d3xK/akv57fVr5tC8I7l8jwxpkrL&#10;bDHIMx4Mz+7cf3VWgD7v/a8/4K1aP4Q+1+GfgwbbxBrS/LL4nmTzLGD18hT/AK5v9o/J/v1+Xo/4&#10;Tn9or4lRRNLqnjLxprlyI1MrmaeZ29z0Uf8AfKrWH4I8E638Q/FOneHfDunXGq61qEywWtnbLueR&#10;z/IDqT2r90v2Gf2GtD/ZU8KjUtSEOsfETUolXUdTVN0dqh5+zW+eif3m6v8AkKAN/wDYq/Y28P8A&#10;7JvgERAJqHjTVIo21rWGH3mHPkRf3YkP/fXU+30tRRQAUUUUAFFFFABRRRQAUUUUAfLH7UX7DMP7&#10;TvjW38QT/EnxN4Thj01dMfTNKcfZpVEkjl2UkcnzMH/dr58/4cieB/8AopfiH/wCgr9KqKAPhH4T&#10;/wDBK7TfhF4u8O61pXxb8W/ZtH1ODU/7LXZDbXLRSI+x1U/dbbg193UUUAFYni/who3j7w5f6B4h&#10;0231fRb6MxXNldJvjlQ9iK26KAPzu8Zf8EcvCP8Awkces/Dn4ia74CuY5VmhEsQvfs7c/wCqkV4p&#10;F7YyzVXu/wDgmP8AF3xhp97pnjD9qTxRqmjzTlWsXW5uY54f9tZLraGI/hwwr9GaKAPln9mj/gnj&#10;8Kv2Z9Rt9csLa58S+LYV/d63rO1mgY5BMMagLFwcZ5b/AGq+pqKKAPnf9qH9k68/aWktIf8AhZ3i&#10;fwVo62clnd6Tok2211AO2SZo8gP6c183eHv+CNPhzwlrNpq+i/FrxTpWqWjebb3tnbxQzQv/AHld&#10;SCpr9GaKAOB+GPwvm8EfC2y8GeIPEWoePvJilt7nVPEGJp72J3c7Jc53AI2zn+GviLXP+CK/w+1L&#10;Wr66sPHevaVYzXDyW9klvFILZC2VQO3LbRxk1+jdFAHm3wE+Ed58Ffh3b+F77xnrfjqWGeSRdV16&#10;YyXOxvux5JPyrjiui+IXw68OfFTwpfeG/FmkW2u6FeLiazuk3KxByCO6sD0I5rp6KAPzp13/AII6&#10;6DpXimHW/ht8VPEPge6gl86FnhFzLb/9c5Y5InX8c1Xuv+CX3xT8daT/AGd48/ac8S63pTT7pNNZ&#10;Lq6iljHH/LW627iv+wfxr9HqKAPmv9mz9gX4WfsyypqejafNrnigRhDrusESzp6+UoAWLP8AsjP+&#10;1X0pRRQB8w/tNfsa6n+0xqV1HffF3xV4c8MXESRyeGdO2fYmK/xMON+Tzhqb+zF+xfqP7M2oW0Wn&#10;fFnxN4g8LW8Uqp4Zv1RbJXfneoGdnzHd8vevqCigAr5h/bE/YW8J/tc2Fjc3l/J4a8WaevlW2uW1&#10;sszNDknyZY8rvTcSRyNvPvX09RQB4p+yT+zs/wCy98HLTwFJ4ibxOLW7nuUvmtvs3EjbtoTe+MfX&#10;vXtdFFAHz5+05+y1qX7R7WUUPxS8U+B9Ijs5bO60vRJdtvfLJ97z1yN/y/Lg18zaF/wRm8M+GdVt&#10;NU0n4s+KdM1K1kWa3vLO3iimhcdGVlIKmv0cooA87+B3wv1L4Q+A4PDmp+M9a8eXMM8so1jxBJ5l&#10;0ysc7C2SSB2r0SiigDhvi38GvB/x08H3Xhnxrolvrekz/wAEuVeNuzxyLhkb3U18Naj/AMEdbTw5&#10;4vTXfhp8Y/EHgh48+SzW3m3MWeyzxSwtj8K/R6igD83r3/glf8RfiPptlZ/En9pHxD4jso5fMk01&#10;4Z7qHjoUaa4Iz/wCvqf9nL9ir4XfswJJP4Q0eabXZo/Jm13VJvPvZEO3KhsBUX5eiKte9UUAFFFF&#10;ABXiX7Uv7Nz/ALTngq18MS+Nta8HaaJGe8j0fG2/QrjypQcblHXFe20UAfmr/wAORPA//RS/EP8A&#10;4BQUf8ORPA//AEUvxD/4BQV+lVFAH5q/8ORPA/8A0UvxD/4BQV9L/sd/sTaF+x3H4qGi+ItS1+Tx&#10;A1t5zX0UcYjEPm7doT185q+k6KAPMPj/APCXVfjR4IHhvSvHWteADJOJLjUNCKrPPDsdWhJPIVt2&#10;eP7lfMvwY/4Jhf8AChNfOq+C/jT4s0aSd0F5Da28Cpdoj7tjjkV900UAMcblYZ2+9fB/xT/4JZt8&#10;bdStL/xz8cPF/iW8tIzDbyX9tbt5SE7tqgYHWvvOigD4e+A3/BMqH9nbxvZeIvCnxf8AFdiq3EEl&#10;7p8UUUcGoRI+7yZlHDKeR7bjivqz4t/C7RvjT8PNa8GeIDdro+rw+TcixuDBLgMG+Vvqo9j3rtaK&#10;APzcT/gkVqnw+1u71b4V/HPxB4NnkjZEUW7LM/JKq88Esfy9P4K13/4JWa58TtWs7/4x/HnxP46j&#10;iYSGxjRkVHPLrG8skgRT/sxrX6GUUAcR8JPg/wCEvgd4LsvCvgvR4tG0W2yywx7maRz955HbJdj6&#10;mu3oooA8L/ab/Zs1D9oyx0ixtfiZ4l8AWVrHcxXdvoE2yPUUmCDbMuRuChGx/wBdGr5W0X/gjD4W&#10;8ParaalpvxU8TafqFnKlxb3NrbQxywyK25XRgcqwI4Nfo7RQB538DvhfqXwg8BweHNT8aa148uYZ&#10;5ZhrGvyeZdMrHOwtkkgdq9EoooA+IP8Agrt8Nl8Z/spPr8cW+78K6rb6huH3vJkPkSD/AMio3/AK&#10;/OL9hL9tLVP2UfHkkeoC51PwDqzIuqaejlmgboLmFSceYO4/jXj+7X7o/FDwFY/FL4d+JfCGpcWO&#10;t6dPp8jbc7fMQru+qk5r+aXx/wCC9R+HPjbXvC2roI9U0a+n0+6VeV82Jyhx7ccUAfr9+2V+xF4c&#10;/bJ8J2XxY+D97pkviu+t1mE0Eipaa5D0G5v+Wc69Nx/3H/2fx28T+FtW8F67e6Lrmn3OlavZSmG5&#10;sbyIxzROOzKa+g/2QP25PGn7KevJBaPJrngm4l3X3hy4l/d5OMywt/yzl4/3W/ir9QNU8Mfs6/8A&#10;BTzwCup2kudetI/murbZba1pZI4SVTnemfXen91qAPwkrT0DXr7wvq9jq+l3c1hqljOl1aXcD7ZI&#10;ZUbcjqfUMK+xv2iv+CVnxY+D81xqHhS1/wCFj+Gg3yy6RE32+Jf+mlryx/7Z7/wr4x1DT7jS7yW0&#10;uoJbW5hYpJbzoUkjYdQynkGgD95/2Ef25NG/am8JLpeqvDpnxH0uEf2hp24Kt4g4+0weqn+Jf4D7&#10;ba+tq/l48EeNtb+HninTvEXh3UbjSta0+ZZ7W8tm2vG4/mD0I71+zv7Hv/BT7wd8bLay8OfECa08&#10;F+OSAgmnfy9P1BvWORj+7c/883/4CzUAfdVFFFABRRRQB+AX/BUL/k+P4i/9w/8A9ILevlSvqv8A&#10;4Khf8nx/EX/uH/8ApBb18qUAFFFFABRRRQAUUdTXv/wZ/YV+NXx0kgk8P+Cryx0qYbhq+so1laYH&#10;cO4y/wDwANQB4BXd/Cj4KeNvjh4gXRfA3hq/8Rah8u9bWL93Cp/ikkOEjX3Y1+gmmfsE/s+/spWE&#10;Gt/tE/Em31rVQyunh7TneOKT/Z8pM3Ev+98grjvi7/wVR/4R3Q5fB/7PHgrTvht4ZXcqak1nEty3&#10;bfHAn7uIn1bzG+lAHe/CX9h74YfsbDQ/ib+0N8QbOz8Q6bcR6lpvh7Trj5FmiYPH90ebcurL91FV&#10;P94VwX7Uf/BW/wAZ+PpLrQ/hVBN4I8PszxnV5dralcp2K8EQf8By3+1Xwd4v8Z65491251rxHq19&#10;rurXLbpr3Ubhp5X+rNWFQBb1DULjVLyW7up5bq5mYvJcTuXkkY9SzHkmus+Efwd8W/HPxra+FfBe&#10;kS6zrdzkrDHhUjQfeeR2wEUepr0T9ln9jvx1+1b4p+w+HLb+z9Ctm/4mHiG9if7JbDjKggfvJcHi&#10;MfjtHzV+4/7Nf7K/gn9lzwbHonhaySW+lRRqGtXMY+2X7ju7joo7IPlWgDhf2Nv2G/CP7KXhyK6E&#10;cWtePruDZqXiCRD35MNup+5GOP8AafHzf3V+oKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACvyc/4LA/sq&#10;tZahafG3w5Zf6LPssfEiwr9yXhLe5YejDETH18r+9X6x1keKPDGmeM/D2oaHrVlDqGkahA9td2k6&#10;7kliYYZTQB/LdXQeDPHGu/DzxBa674b1S80XWLRg8F7ZTGORSPcdvavof9ur9jPVv2VPiGTYpd3/&#10;AIA1Nmk0jVJU3eUerW0rL/y0THX+Nfm/vY+WKAP0+/Z0/wCCymp6THDpXxi0B9ajVVX/AISHQoUj&#10;uT7ywEhG+qFf92vsOF/2Wv25bBHZPCfjLU7lPuti01iP5Oh+5cDA/Cv5/qntrmSynSaF3imjbckk&#10;TbWUjuCKAP16+KH/AARc8Gas8s/gPxtqnhuQjKWerRLfQbsHjeux1HT+9XzF47/4JBfHbw00r6KP&#10;D/i6FfuCw1HyJWGcDKzhFBxz96vJ/hr/AMFAfjz8LEt4NK+IOo6hYQrtFjrW2/i2j+H96Cyj/dav&#10;o/wP/wAFqfiDpXlR+K/Auga+i8PLp00tjM3GM5PmrnPP3aAH/Bfx3+2x+yZJbaZf/D3xP448Jwy/&#10;Z/7FvrZ9RVAP+eM8O94l9Oqf7Nfcvwr/AG//AAh4ymXTfF/hTxf8MdfVvKlsfEGiXLRK/p56RkD/&#10;AIGErwPw1/wWw8CXjRrr/wAPPEOmjy90jafcQ3e1/QbjFke9d3on/BYj4D6pFI15B4q0dlbaqXWm&#10;I5Yeo8qV6APt63uI7mJJI2EkbKGVl6MD3qxXxT/w93/Z6/6CPiH/AMFL/wCNH/D3f9nr/oI+If8A&#10;wUv/AI0Afmx/wVC/5Pj+Iv8A3D//AEgt6+VK/Wf4ofth/sP+Ptev/Fev/D6/8YeIrwp9ouP7GKzy&#10;7UCAkvKi8KqiuH/4bb/Y38L2e3w9+ziNTeRt0i6rpFj8vH8LPJKfwoA/NNEZztVd3+7XpHhD9nD4&#10;o+Pbgw+Hvh74m1Vvl+a30qby13DKkuQFUHHc19zz/wDBXbwp4P8AOj8A/APSNH2RJBb3EtzFBtQY&#10;yjRRQD5eOPnrg/F3/BZT4164ssei6V4X8Nxs25JIrOW4mQYxjMkhU+v3KAOV8A/8EnP2gPGYWS90&#10;fSvCduy7lk1vUU3cjP3IPMZT9RXttn/wS8+EPwYhS9+OPxzs9PXb5n9nWDw2DPgnoZS8kn/AYxXx&#10;149/bc+OXxMWWPXfiZrr28v37axn+xQtxjlIAgrxbUNQuNVupbq8nlurmRizyzuXdyeckmgD9Ok/&#10;a5/Y+/ZiSIfCP4XN468QW+JIdZvLcx/OB94XN0GlRuf+WcdeB/Gn/gqp8bvixDLY6XqVt4A0qT5T&#10;F4eRkuGXkfNcOS/f+DbXxtRQBe1XVbvW72W8vrqa+u5W3S3FzKZJJD7s3JqjRXuX7Ov7HfxJ/ac1&#10;ZYvCGiuujJIsd1r19+6srbJ5+c/fYf3U3NQB4rbWsl1MsMKNJLIwVI0XczE9hX6Gfscf8Ep9f+Ij&#10;WPiz4txXPhnwo6rNDoaNs1C9HbzP+eCH/vv/AHfvV7d8Jvhp+zh+wp8QvBXhfVLsfEj4261qdtYR&#10;TwxJJ/Zss0ixBxGW2Wyjceu6U9q/SagDnfBHgbQvhx4ZsPD3hrSrbRtGsYligs7NNsaAcfifUnk1&#10;0VFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFeL/tU/tM+H/2V/hddeK9aQX97Iwg0zSVmEcl/cH+B&#10;Tg7QB8zNjgCgD2Z3CKWY7VHUmvOda/aN+FPhu5S31b4leEtMnZfMEd3rltGzL0zy9fjbpHjT9oD/&#10;AIKX/F648PQ+ILmz0Vv39zY20zwaRpVrnGXjU/vD2G7czH2r7l8G/wDBHD4LaLpKw+IdQ8QeJdSP&#10;+su/ta2kf/AY41+X8WagD698O/G34e+MAp0Hx14b1ndL5K/YNWt5tz/3Rtc8812/UV+dfxU/4Izf&#10;DrWNLnl+H/iTWPDGsiP9zHqci3lozjpu+USLn1DH/drC/wCCTdj498P/ABI+MPg7xN4nu9R0zwa8&#10;WjtpT6g89tBdiaZC0If7q4t3HG36UAfplRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FRecvm7N67v7uealoAKKKKACiiigAqN3CDczbV/2qkrzz45fA7wx+0N4El8IeLo7uXRpJ4rllsrh&#10;oJN6NlfmFAHefaYf+eqf99CnJNHJwsiM3orV/N3+1V4F0/4R/tDeO/B2gy3f9jaPqT21r9qnMkmz&#10;apALcZxmv11/YH/Yu8CfDLwP8PPipZyapd+M9U8PQ3NxcTXbeR/pUSyMoi6fKG2igD7Qkmji/wBY&#10;6r/vGmfaYf8Anqn/AH0K8T/ab/ZH8C/tSWOlDxj/AGks+ix3P2GbT7tovKMoTezL0b/VpX89/g7T&#10;G8QeNtH0Sa6lihvtQgs3lVvmVXlVCR+dAH9P0csco+V1f/dqWvEf2cf2R/AX7LKa6PBSapu1pYBe&#10;yanemdn8rfsI4AX/AFjZxXt1ABRUck0cX+sdV/3jSJMknCujf7rUAS0UUUAFFRNcRI+1pEV/7pal&#10;R1lG5X3L/s0ASUUUUAFFFFABRRRQAUUUUAFFFFABRUQlVn2q6ll+8tS0AFFFFABRRRQAUUUUAc/4&#10;08E6J8RPDGo+HfEWm2+raLqETQXNlcpuSRD/ACPoR0r8Zf2zf+CY3ir4Iz3vif4ewXvi7wAgaZ41&#10;Pm6hpy4+bzEUDzIx/wA9FHA+9/er9uqKAP5V6K/fH9pr/gmv8LP2iHuNXtbb/hCPF0i5/tXR4VEU&#10;7es8HCyf7w2t/tV+W3x4/wCCb/xq+B0t1cnw3J4w8PQ/MNY8OobldnXLxD96mO/y7f8AaoA+V6Kc&#10;6FGKsNrDqDTaACiiigAooooAKKKKACiiigAorqvA3wv8XfEzUWsfCXhjV/Et2MBotLspLgpn+9sB&#10;2/jX198Jv+CRXxe8bxpf+MrvSvh1pG0SStfzC5ulTqT5UZ2rgf33WgD4Xr2f4F/sh/FP9ou/ih8G&#10;eFrm409m/e61eqbewi+szfK3+6m5vavuGPwh+xF+xr5ra5qb/Gnxlb/N9jGzUY43A+75abbZOf8A&#10;nozMK8i+N/8AwVl+JfjizfRPh3YWfww8NCLyI1sNst7sHpLtCx/9s1GP71AHr+lfsefs3/sTadBr&#10;v7QHjG28b+LAvnQeGLVC0TN/s2qnzJf9+UrH/s149+0d/wAFSfGHj/Sz4U+Fmmp8LfBUcbW6x2Gx&#10;b2WI8bdyALAv+zF/33XxNq+sXmv6lcX+pXdxqF/cOZJrq6maWWVj3Zm5Y1n0Aeq/sz6tHb/tLfC/&#10;U7+6EUUPivTbi4uJ2J+X7XGWZjX9KdfzA/C2aK1+JnhK4nlSCGHV7SR5JGwqqJkJJNf0+A7hkUAO&#10;ooooAKKKKACiiigAooooAKKKKACiiigAr8Tf+CxfxFu/E/7TGm+FvtG7T/DOkRKtusu5VuJ/3sjY&#10;/hYp5A/4AtftlX4Yf8Fc/Ccnh79r2+1L7G1vDrekWd4s3UTMqeSx/DysfhQB9u/8Eefh1Y+Gv2ZL&#10;3xQto0WpeJdWmeW5kTDSwwfuo1U/xKreb/wJmr7yr4V/4I+eNofEf7LM+h/aHe78P61cW7xO+dkU&#10;m2ZNo/hUl3/HdX3NIzIjMq7m/u0ASV598Ofgf4M+FGveK9Z8L6Imman4qvjqWsXQmkka5uCztu+d&#10;jtG6R/lXA+avjn4nf8FMPid8GrKK/wDGn7Met+H9Olk8tL281o+Rv7L5i2pUMcdM1B8AP+CqXiD9&#10;ob4naR4O8P8AwRunN1PD9uvLbXPO+wWhlRJLl1+zL8ieZn71AH3F8TPh1pfxY8F6l4W1qW+t9Ovt&#10;nmPpt29rOu11dSsiEFfmUV+Ed3b6tcftqS/C2Hxh4otfC8njpvDqGPWZmuIrU33kcOxI3Be5Ff0E&#10;V/PZ4yvtX0v/AIKGa7e+HdNTWvEFv8S55tO02WXykurhdSYxxM5I2hm4zQB+lviD/gl14eg0DUn0&#10;f4p/FCTV/s0v2NbnxChj87Ydm7EQ+Xd15r039jD4ZeILT9jzQvB/xIsNVstcvIL+31a3vrl1u9kl&#10;xMBmVX3qTGVwQ2RXy3+1n8a/2lNY+F1npXxG+Gdt8LfCOpa5YWt94j0fxDFJPAhmB2/u5SVBx19q&#10;/TiHCxoqtuXbw1AH4Eftoxa58CP2nPGPhDwb4q8WW+h6H9je3abWbmWSIvawyEl93/PR+K/UH/gn&#10;5+2lZ/tRfD1dJ1mZIPiNoUCrqkG3at5Fu2rdR9evG/8Auv7Fa8W0T4daB8Wv+Con7Qvg/wAU2Caj&#10;oOq+DIIbm1fjcNmllWUj7rqwDKw6Gvh743fCz4g/8E7/ANo6wvNH1KaIwym/0HWo92y+td+DFL0y&#10;2Pklj9/7rLQB+lH/AAVC+GGl/wDChfE3xRttS1vTPFmh21pa2k2m6rNBAyPexr88StsY4mk5xmvS&#10;v2Ffg/pHw++B3hjxLZ6lreq6v4t0HTNS1OfWNTlux5ph8zESscIN0z9Pxr55/aL/AGn9A/ar/wCC&#10;ZvxA8T6UiWOq27adBq2jtKsj2Vx9vt//ABxuqN3HvmvsP9k7/k134Rf9ijpX/pJHQB+Zv/BVT4Xx&#10;fs7+IvBmq+CfE/inTR4ol1Ga9tJdcuJYUeNoGBj3OSufPbivZf2Zf2AvD/xo+AfgnxxrXxP+Jtpq&#10;mt6ct1cQ2GvqsKuWI+UNExxx61x3/Bcn/mjf/cX/APbOul/Zg+M37Ufhr9nPwPZ+DPgXo/iTwta6&#10;Uq2GqS69FHLdRAsd3l+aGDe2KAPVv2WP2W/En7P/AO1b47eTW/FniDwN/YMMej6hrt2ZUaWWVGlj&#10;POHdPL+9tXivKP8Agrf8NYPAHguy+KWga/4j0zxLrGu22m3cVvrEy2jRfZJeVhBwrfuE+7XvP/BM&#10;jxPrHjL9miTWNdluZdUuvEOpyTrcu7NExmz5Y3nIVemK83/4LS/8mveG/wDsbbb/ANJLqgDxL/gn&#10;/wDsu2P7VvwI8Q+JPFPj/wAeafrcGtSabbTabrzqkaJDDIDscNuy03P6YrwPwb8V/ix+yF+163g6&#10;Hx5qOupp3iGDStQhuruSS01CAyqPmjkJ2ko/Xqp6GvRv2Rf2zNS/Y/8A2R7i8tfAU3ieLWPFt7FH&#10;qb3ywWltcLaWuInAVmLY+btkfxV3X/BOj4G6B+1X8UvEXx28feJYfEPirTta+2S+GFg8tYLlvngu&#10;JDnmP5fkQDGYufu4oA/WimO6xozMdqjrT6+V/wDgpD8bJPgz+zLrsenTvF4l8TMuhaWsT4l3S/61&#10;1xzxHv8AxK0Aflh8WP2u9Vn/AG6JfjPpc9xcabpmtKumKn7tbnTIW8nyxkDiWMPn/rpX7w+F/Ell&#10;4v8ADela5pkv2jTdTtYry2l/vxSIHU/ka/Jf9un9iuy+E37HXwr1vSoITrfhKOOx8QTxD5pvtbeY&#10;ztjOdly20c9JK+gv+CQvx6Hjz4F3vw+1C4R9X8HT7bcM3zyWMzF0PP8AcfzE+mygD7X8f+BrD4ke&#10;DdV8NapNeW9hqUH2eaTTrhredVzn5JF5U8V+F37R3h7XPhT+2PqnwzsPGHidPD8er2Vrbj+255Jk&#10;t7hYW++zfe2yV++1fhX+3V/yk11X/sNaH/6T2lAH7NfCH4R6N8FfCCeG9Cu9VvbFZ5LjzNYvnu59&#10;z9f3j84ruqKKACiiigD+df8Ab8/5PI+LH/Yaf/0BK/WP9nT9tj4GeEv2f/hpomr/ABM0Kx1XTfDe&#10;nWl3ayyvuhlS1jV0Py9QwxX5Oft+f8nkfFj/ALDT/wDoCV+n37P/APwTo/Z88c/An4deItb8Bfa9&#10;X1bw9p99eXA1a9j8yaS3R3baswUZY9hQB7NN+3v+z3JFIv8Awtfw98ysv+tf/wCJr8DPhe274u+E&#10;mH3W120/9KEr9yJv+CYH7NUcMjL8Ouit/wAxm/8A/j9fhr8LVCfFvwiB91dcsx/5MJQB/TzXxL/w&#10;Uc/bkuv2YPD+neGPCIhfx7r0DzR3Uu11021DbfOKNwzs24IDx8rE+h+2q/A//gqPqVxqn7b3jW3u&#10;pA0FnFp9rCBhdsX2SF8f99O1AH1p+zT/AME9779pHwbpXxQ+PvjfxN4gv9fiGoWOkx6iy+XbyAFJ&#10;JHbOCy7WCR7Qq7P90ZX7W/8AwTtP7PPga/8Aij8DfE/ibR9Q0KH7RqFgmoP5gtRzJLFKu1/k+8yn&#10;Pyg1+nPhWws9J8N6VY6e26xtrSKG3bdu/dqgC89+Kf4o0S18SeHNV0m+TzbG+tJbWeP+8joVYfka&#10;APhj/gmj+3Zf/H+1l+HXjqb7R430q1a6tdVfCtqVupAbeP8Ansm7n+8vP96un/4KgftU65+zj8Kt&#10;H0rwncf2f4o8VzTwRagPv2ltGi+dJH6SZkiVT23Zr84P+CXtzNZ/tw+BYYZWijnXUIpVVvvJ9inb&#10;B9eVWv0v/wCCkP7IOsftTfDnRrrwq0TeLPDMs81nYzuEF7FKEEsIckKrfu0ZS3pjigDxr9kL/gnX&#10;4A+LvwU0T4i/E7U9a8a+JfFNs1+ZjqsyLbI42oNyvukkXGSzHrxt+Wt79nD9lu6/Zl/bzu/DPhnx&#10;J4kuvAM3hKXXDb329rZ53uBAIHZcRu6Abwcbv51+f/g74+/tG/sTXo0BLjXfCdnHI+NC1+xL2THP&#10;zGNJQVwT/FGa+6v2Mv8AgqxdfF/x9pngX4l6LYaTquqyra6drOkl47eW4PCQyxOW2F+zhsbuNtAH&#10;1v8AtWfBnRvi98KtTOqahrWmXOiWl1qFlc6JqMto6yrA+N2w4df9lq/Hz9gXw9qP7R37RFh4N8Xe&#10;MvFn9jPYXN262OtzROzRrlRuyeOa/cL4tf8AJLPGf/YFvf8A0Q9fhh/wTb8Q+IfCn7RU2reE/DA8&#10;ZeIbXQb6S20T7atm12fk3KsrAhW27iPXGKAO0/bd+HnjH9h74w+HP+EL+Kvi27s7+0N/Yy3upObm&#10;2dXKMjbcI69P4fYiv03+GmlR/tjfsjeA7zx1d6ha3OtWNvfXtxoN49jI06ZUsGjxtDEZK9K+Mviz&#10;+zJ+0L/wUC+Mei67448GW3wk8F6dH9kiS/u0nuIIN+6Qqq/PLI3bcqpX6cfD3wNpXwx8EaF4U0OH&#10;7NpGkWkVlbRHrsRcZPqx6mgD8G/gjb6z47/a80P4car4y8Uv4euvEcumymPWJlnaFHkH3s9Tt5r9&#10;T/21Pg7qmi/sSah4S+Hv/CT6hquitY/2YmnXE1zqM+LpFfcy5kkwkkjH/dr8vP2Xv+UjXhr/ALHS&#10;5/8ARs1fv7QB+af7RH7Amk/BX9nHxZ41tPip8SNQ8Q6HpX2kLPre22lmG0EmMJuVefu7/wAa+av+&#10;Cdvwin/a28Z+L9I8W/ELxxp0Gk2EV1BJo+svGzM0u07vMD8V+oP7fn/Jm/xY/wCwK/8A6GlfAH/B&#10;ET/kqnxL/wCwLb/+j6APoD4P/sy+If2fv27tDtNE1bxx4o+Hb+FZ7m41TxBcvcW0N2zvH5JkAWPf&#10;8qMFxu+evuXxh4q0/wAD+FNZ8RavMLfStJs5b67m/uRRoXY/kK2q+If+Cn3xA1C68C+Dvgx4cm8v&#10;xP8AEnV4NOKq/KWiyLvLexkaMHn7u+gD86P2ef2uNX8GfttW/wAU/EE00Nn4m1OWPWYnfav2K6fA&#10;64+SL904/wCuVfvmjrIgZTuU1+Mf/BVL9lPSvg4nw58VeFoIo9BOmQeGrxYUC/6RbxfuZnx/FJGO&#10;f+uVfev/AATe+O//AAvP9mPw+15cJJ4h8OAaHqI37nbylAilbPPzxbOf726gD2/4vfCTRvjT4Pfw&#10;5rt3qtnYPPHcGTR757SfcnT94nOK/EL4a+H9d1v9tm1+Eet+MfEzaIviu50Wf7HrdwJPKilkXCuT&#10;32dcV++9fhZ8Nf8AlLRL/wBlG1L/ANKJ6AP2v8AeBtP+G/g7SvDOly3lxp+mwfZ4ZL+4aedlzn55&#10;G5Y810lFFABRRRQAUUUUAFFFFAHkXxW/ZO+Efxu3yeMvAWkareN1vki+zXfr/r4isn618h/ED/gi&#10;x8PdZmebwd4313wu7fMLe/hj1GFfp/qm/NjX6M0UAfir4y/4I0fGHRWVtA17wz4khbA/4+JbSVeu&#10;SVePbj/gVeN+I/8Agm9+0Z4ZmSOX4a396sjMFfTru3uR8vc+XIdue2a/oOr5L/bV/b5079j3U9A0&#10;qTwhceKtU1iB7qJUvVtYo0VwnzNsc5/4DQB+PmnfsR/HfVNQurO3+E/ikTWrbZWm054Y+uPld8K/&#10;/ATV/wD4YD/aF/6JP4h/79J/8VX074m/4LX/ABEvGb+wPAfhnS4/MJB1CW4u22dh8rRc+9eQ65/w&#10;VZ/aP1aaNrfxbY6OqjlLHRrUq3ufNjc0AQ6N/wAErP2kdVvPJm8FW2lJt3faLzWbTy/p+7lc/pXp&#10;/hn/AIIv/FrUYVm13xT4V0JDHu8tZprmRWz91sRqvTuGrwPxB/wUI/aF8TvK138UtYtxNH5TLpwi&#10;tBt6ceUi7W/2hzXlfiX42/EDxoWPiDxx4j1sNH5LLqGrTzBkznadznigD9Am/wCCZ/wE+E8TH4r/&#10;ALQdvbzruD2lnLa2Em4AZAWRpXbBP92pv+E//wCCf3wFeRtG8L3nxP1WNm2mW0mvUyCeP9JKQ491&#10;U1+YBO7JJ5pKAP0e8ef8FiNdsdMGkfCf4c6J4K0qJRHbvefvzGvOdkUYSNP/AB6vj/4sftZfFv44&#10;JJF4z8davqti33tPSUW1oeMf6iILH+leQ0UAFFFFABRRRQA9HZHVl+8vzV/TL8DPiHafFf4Q+D/F&#10;1pcJcw6vpdvdNIuB+9KASLgdCr7lIr+ZevoP4AftzfFz9mvSzo/hLXYZNAaQzDSNTtxc20blssUB&#10;wyZ77T+tAH9EtFfjloP/AAWw+I1tDjWvAHhnUpPMzuspbi2Gz0wzSc+9fWP7IH/BTLTv2pviZ/wh&#10;EvgO58ManJay3cNwmordwssYBYN+7QqefQ0AfblFFFABRRRQAUUUUAFFFFABRRRQAV8b/wDBR/8A&#10;Y8uf2mvhpZ6p4ZhWXx14a8x7GEsE+227YMlvn+98oZM/xf71fZFFAH8//wCxj+0zrX7E/wAadQTx&#10;Dpt/HoN4Rp/iLRpYvKuYCjHbIEfH7yMlvlPUFhX7b/C39of4dfGnSLXUfBvi/StaWePzPssV0i3M&#10;XGcSQsQ6MPcVhfGr9kX4TftBl5/G3g+z1HUzH5a6tButrxB2/exkFsdt2RXzbc/8EZ/gpPdyzQ+I&#10;PGtqpYskMOoW+2MHsC1sT+tAB/wVt+I/heb9mS98Lx+JNKk8RTavZumlRXqNcsqMS58sHcAPevk3&#10;/giy3/GUXiUf9Slc/wDpXaV9keFf+CP/AMBvD940+pf8JN4oRmDeTqmpqicZz/qI425+tfUnwx+B&#10;ngD4M2H2TwR4R0jw1EV2vJY2qrNIOvzynLv/AMCNAHfV+AFxLDZ/8FNpri4mjt4IfisZJJpnCpGo&#10;1XJLMeABX70eJtCi8T+H9R0ma6vLKK+tpLZrjT7hoJ4g67d0ci8o4zww6V8i3X/BJT9n+9mee5sv&#10;Ec00jM7ySay5ZmPJJJFAH0R8WLL4Z+O/BH2D4gS+H9S8K3W24EerXMawS7PnV1YsOnXiuY/ZF+P8&#10;n7S/wmfxm+nw6bC2q3ljbxwOzK0MT7UkO7kMVrxxv+CRv7PjhVbT/ELKOmdZf/Cvevh5+zR4L+FX&#10;wYvvhh4bXUdP8MXkV1FKy3z/AGkeepEjLL95G54I6UAfLXwe/wCUwXxs/wCxSg/9F6ZX1D+0z+zn&#10;4a/ag+GN94P8Ro0BY+fY6jEgaayuAPlkXP5Mv8Qrx23/AOCXXwYs9Yk1eG68YRarJ9++TxDMs7fV&#10;xz2r68SPYir/AHaAP5qvid4G8e/s1+LvFPgHxAtzo15dRC1voEb9xqFsJVkjkU9HQvGrKfb1zX9A&#10;P7J//Jr3wi/7FPSv/SSOsL9pH9jz4cftT2lgnjXT7lNRsFeO01XTpvJuokbPybsEMuTu2sDz+Nen&#10;/DzwZZ/DjwF4e8J6dNNcadoenwabbyXTBpXiijWNS5AA3YXnigD8zf8AguLNHJJ8HY1dfNVdWYru&#10;+bB+x9vwr7B/YL8U6On7Hvw4jbVrDzNP0VGvF+1Jutvmc/vOfk49ab8bf+Cfvwp/aA8dXXi7xmPE&#10;F7qlwqR7YtWdIIEVAoWOPkIvy5OP4ua4Rf8Agkb+z4gbGn+IVz1xrL/4UAdj8Mfi/wCGdG/aen+C&#10;fw20XQl8MRaFN4r1TUdOuzIRdy3AVkULlSx3IzfN/FXkH/BaX/k2Dwz/ANjZb/8ApJdV7z8AP2E/&#10;hZ+zL4zu/FHge11W31S6sX0+Vry+adDEzo5+UjrujWs/41f8E/fhT8f/ABte+KPGP/CQXuo3JRvJ&#10;i1eVLaLbGkf7uPkJlUXOKAPlT/gmz8F9E/aD/YJ+I3gXXgq2+p+JLlYrkKHe0mFpamKdR/eRuffp&#10;Xxv8GfiL4x/4J8ftVXEOtW8ySaVcnS9f0yM/JfWTMp3R5xnK7JY2/wB3tmv1z+Cv/BP34U/ADxtZ&#10;eKPB3/CQWWo2pkYQy6vK9tLujeP95HwHwrtjNan7QX7DXwp/aV8S2Gv+M9Ku31i0tvsa3WnXZtmk&#10;iDblV8fe25bH1NAHtfhHxXpXjnwzpXiDQ7xNR0fU7dLu0u4/uyxONysK/PL40eGbH9u3/goAnwwv&#10;7m7m+HXw30mWbU1sbjy/NvX27grj7rbpIoz3/cSV9V/Dz9jH4e/C34YeKPAHh2bXbLw/4hbddAat&#10;J50RH/PF+PL99tcH4Y/4JkfBvwb4gi1vR5PFdlqazLM1xFr0ytKQ4fD4xuBI5oA5zU/+CR3wJuLC&#10;6itIfEEF1JGViml1Z3VXx8rleN2DX5rfsefE2+/Y/wD2xLW31+dbC0h1Cfwx4hDr8scRl8tmP+5K&#10;iSf8Ar93/H/gax+JHg7VfDWpzXltYalB9nmm064a3nVc5+SReVPFfKl5/wAEmPgFqVzLdXdp4jur&#10;qZi8k8utO7ux6kkjmgD7NRw6hlO5T0Ir8Kv247y2m/4KU61cLcQtDFrWiq8m4bVKwWobJ7YxzX7M&#10;fBv4NaB8C/AsHhLw1NqMukQyPLF/aV69zKm7Hyh2/hGOBXzpq3/BKH4Ea7qdxqGpQeJtQvrhjJNd&#10;XOuSySSsepZmySaAPqu68b+HbTTYdRuNd0230+biK8lvYlhkz/dYtg9K8o/ZU/aJuP2jtI8e6z9h&#10;tLPS9E8U3mg6fJauztc28KoyzvnozCToK8i/4dGfs97dv9n+Ido/h/tl/wDCvoP4Afs7+DP2afB1&#10;x4Y8EWtza6VcXj6hKLy4M8jTMiITuP8AsxrQB6hUbyLCm5n2r6tUleefHL4HeGP2hvAkvhDxdHdy&#10;6NJPFcstlcNBJvRsr8woA/BP9ufUbTWv2t/ijfafcw31nNrMnlXFrKskb4VQcMvB5r9x/wBjrXtO&#10;139lz4Vyabe296sPhnT7Z2gcNtljt0SRD/tKw2mvEf8Ah0R+z1/0DvEP/g2f/CvQ/gZ/wT/+E37O&#10;3juLxd4OttXt9Yigkt1a71Bpo9jjDfKRQB7/AK/rNjoOj3d9qV7b6fZwxtJJc3UqxRxqB1Zm4Ffz&#10;L/Dy9t7D4m+G725nS3s4NXtppZn+6qCZSWP0Ff0H/tGfsjfD79qU6D/wndvqNwNF88Wi2F61v/rf&#10;L37sfe/1S14r/wAOhv2ev+gd4g/8G7/4UAfZen6la6tapc2dxFdW8iiRJYHDqynkEEetfj7/AMFi&#10;f2fdR0D4rWHxX0+yd9C1+2isdRuEGfKvol2rv/uh4Vjx/wBc2r9I/wBnP9kfwB+y1/bw8DQ6jCNa&#10;EH2sX961xnyvM2bc/d/1rV6zreg6d4n0i70vVrK31PTbuMw3FneRLLDMh6q6tkMKAPmr9gH9qDQ/&#10;2gPgZ4fs1vLeLxfoFlDp2q6YzhZcxoqLcKn9yQDPHfIro/2xP2oPDf7OHwl1+9vdXtYvFFxYyxaP&#10;pKzL9rmuHUqjiMfMEU/MX6cV5p4q/wCCUHwQ1vXTq2iHxJ4IvfN80Hw7qflrHnsgkR9g+lS+Ff8A&#10;glP8DtE1o6rrsXiHxzfGXzTL4j1Qyh+mA4jVN/TvQB8k/wDBH39m/U9X+Id58Y9Ys5YNE0mCWz0a&#10;WVNou7uQFJXTPVY496k/3pP9lq+4P2uv2o2/Zz+IfwX0+fUrXStB8S6zLBrN1eQb0js0EYZt+fkw&#10;8yZP93NfSOkaPZaBpttp+m2sNhYW6COC1tohHFEg6KqrgKK8y+P/AOy/8PP2mNKsLLx5oT6m2neY&#10;1ldQXDwT2xfbv2MhHXYmQeOKAO6vn8N+NvDDTXX9l694cuovMaSXyrm0ni65ycoy1+KXgX4eeGfi&#10;J/wU00uz+DcCSeCtO8UW2rQyWybraG3t2Sa4aMjhYfMR1j/3kr7qtP8Agkd8J7S2ewi8YeP10SSf&#10;zZdHXWIltpec7WVYRnp1619I/A79mj4dfs66HLpvgPw7Bo/2jH2i8ZmmurnHTzJXyxH+z90elAHU&#10;fFr/AJJZ4z/7At7/AOiHr8Wf+CRH/J5Gnf8AYFvv/QFr9fPj3+zl4T/aO0Gx0bxbNq66fZyvIIdL&#10;1B7Tzdy4Ik2/fX614Tpn/BJ34DaNdx3lhD4ns7uM7kuLfXJI5F+jKAaAPsyisXwl4ZtfBnhjSdBs&#10;Zbiaz0yzis4JLyZppmSNAql3blmwBkmud+MXwh0P44eC5fC3iG41K302aVJnbSb17SVtvbevO3nk&#10;UAfh9+y9/wApGvDX/Y6XP/o2av39r4ttf+CSfwAtJlmhsvEcM8bbkkXWXVlI7ggV9XeAPA1j8N/B&#10;2leGtMmvLmw02D7PDNqNw1xOy5z88jcseaAPI/2/P+TN/ix/2BX/APQ0r4A/4Iif8lU+Jf8A2Bbf&#10;/wBH1+h/7QP7IfgT9pi50+XxtLrbxWMTQpa6dqb20Dgtuy6LwzZ715j4U/4Jc/BLwNrtrrGhp4m0&#10;/ULaVZUlg1yWM8HODtx8vFAH19X5g+GfhhoP/BRz9sX4r+IvFM+oXXw38FxxeH9GXTrvyhLKHI3p&#10;IvVS0c0n/bWOv0D+MXwh0T44eC5fC3iG41K302aVJnbSb17SVtvbevO055FeMfCb/gnZ8Jfgp4v0&#10;/wASeFG8R2N9ZzrcLGdZl8iVlzjzIxgSLz0NAHkvxV/4JKfCY/DfxKfBtvrUPiqOwlk0trrU3mj+&#10;0KhKBk75Py18Yf8ABKH49f8ACov2i/8AhFNTukttC8axrpz+bwq3qEm1OfdmeP8A7a1+yPxf+EOi&#10;/GvwfJ4a1671W009p0uC+kXz2k+5eg3pzj2r5lH/AASL/Z7Vt39n+Id3Xd/bD/4UAfalfhB8Mda0&#10;5/8AgqW2tfb7ZNLb4gahcfbJZRHFsM853bmwMV+0ul/CbSdE+FK/D62vtVXRV06TS1umvna+WJ1Z&#10;Swn+9v8Am4btXzKf+CRX7PTcnT/EH46w/wDhQB9U+KviV4a8GaJJqmr63YWdsts90hlukUzIi7js&#10;yfn/AAr8qz/wW68b5OPhr4fx/wBfs3+FfVjf8Ejf2e3ChtP8QtjpnWH/AMKvRf8ABJ39nOONFbwt&#10;qUpAAMj6zc7m9zhwMn2AoA+xaKKKACiiigAooooAKKKKACvyB/4Ld/8AJVPhr/2Bbn/0dX6/V+QH&#10;/Bbv/kqnw0/7Atx/6PoA/NaiiigAooooAKKciM77VXc3pUn2ab/nk/8A3yaAIaKm+zTf88n/AO+T&#10;R9mm/wCeT/8AfJoAhoqb7NN/zyf/AL5NH2ab/nk//fJoAhopzoyPtZdrelNoAKKKKACvtb/gkR/y&#10;eRp3/YFvv/QFr4pr7W/4JEf8nkad/wBgW+/9AWgD90qKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAr44/b68E+HfE174OuNY0HTNVuI4rqNJb6zjmdV+Q7QWUkDPOKKKAPGv2bvg&#10;j8OtZ+JcVvf+AfDF9B9mmbyrnRraRcheDgoRX1z/AMMx/B3/AKJP4H/8Jyz/APjdFFAGx4T/AGeP&#10;hVo+pfabD4ZeDrG5EZUTW2gWkbgHGRkRg12H/CpvA/8A0Jvh/wD8FcH/AMRRRQBNp3w78KaPex3l&#10;h4Z0axu487Li2sIo5FyCDhgoI44roPssP/PGP/vkUUUAH2WH/njH/wB8ij7LD/zxj/75FFFAB9lh&#10;/wCeMf8A3yKPssP/ADxj/wC+RRRQBz+o/DvwprF7JeX/AIZ0a+u5Mb7i5sIpJGwABlipJ44qH/hU&#10;3gf/AKE3w/8A+CuD/wCIoooA4/xZ+zx8KtY1L7Tf/DLwdfXJjCma50C0kcgZwMmMmsf/AIZj+Dv/&#10;AESfwP8A+E5Z/wDxuiigD5W/al+CHw50Px7Ywad4A8L6fC2nK5jtdGto1Lb35wqDn3ro/wBhn4f+&#10;F9C+MF5e6b4b0jTryPSZwlxaWMUUi5ljBwyqCMjiiigD75ooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA/&#10;/9lQSwMEFAAGAAgAAAAhAP7ShnDiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+F&#10;voPYQm+NLCfuj2s5hND2FAJNCqU3xd7YJtbKWIrtvH03p/a0s8wy8222nGwrBux940iDmkUgkApX&#10;NlRp+Nq/PzyD8MFQaVpHqOGCHpb57U1m0tKN9InDLlSCQ8inRkMdQpdK6YsarfEz1yGxd3S9NYHX&#10;vpJlb0YOt62Mo+hRWtMQN9Smw3WNxWl3tho+RjOu5upt2JyO68vPPtl+bxRqfX83rV5BBJzC3zFc&#10;8RkdcmY6uDOVXrQakpjJg4b5gufVV08qBnFglSxeYpB5Jv//kP8CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAIoVP5gMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoNENV6gMAAAFZwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAoKYnq84AAAAsAgAAGQAAAAAAAAAAAAAAAAAQDwAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLAQItAAoAAAAAAAAAIQBoD5Qs2R4AANkeAAAVAAAAAAAAAAAAAAAAABUQ&#10;AABkcnMvbWVkaWEvaW1hZ2UzLmpwZWdQSwECLQAKAAAAAAAAACEAyuZ6p68eAACvHgAAFQAAAAAA&#10;AAAAAAAAAAAhLwAAZHJzL21lZGlhL2ltYWdlMi5qcGVnUEsBAi0ACgAAAAAAAAAhAOSGSh3EhQAA&#10;xIUAABUAAAAAAAAAAAAAAAAAA04AAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BLAQItABQABgAIAAAA&#10;IQD+0oZw4gAAAAsBAAAPAAAAAAAAAAAAAAAAAPrTAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAgA&#10;CAADAgAACdUAAAAA&#10;">
-[...1 lines deleted...]
-                  <v:shape id="Freeform 31" o:spid="_x0000_s1028" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAs7RkvsMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPTW/CMAyG75P2HyJP4jZSvibUERBCAnFiWseBo2lM&#10;U61xqiZA+ff4MGlH6/X72M9i1ftG3aiLdWADo2EGirgMtubKwPFn+z4HFROyxSYwGXhQhNXy9WWB&#10;uQ13/qZbkSolEI45GnAptbnWsXTkMQ5DSyzZJXQek4xdpW2Hd4H7Ro+z7EN7rFkuOGxp46j8La5e&#10;KLPLnja0O+wmkzj+Os9cNTo5YwZv/foTVKI+/S//tffWwFSeFRfxAL18AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAs7RkvsMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,15120r11160,e" filled="f" stroked="f" strokeweight="1.2pt">
+              <v:group w14:anchorId="1B127BE5" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.4pt;margin-top:17.4pt;width:559.2pt;height:757.2pt;z-index:-251627520;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="528,348" coordsize="11184,15144" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAINi8xRGCwAAQ1YAAA4AAABkcnMvZTJvRG9jLnhtbOxcbY+bSBL+ftL9&#10;B+SPd0ps8MvYViarVbKJVtq7i3a9P4DB2EZrAwfMONlff09Vv9A04JkwfrnZcaSJsaluqquqn6qu&#10;7uLdD193W+chzPIoiW977ttBzwnjIFlG8fq29/vi05tpz8kLP1762yQOb3vfwrz3w/u//+3dPp2H&#10;XrJJtsswc9BJnM/36W1vUxTpvN/Pg0248/O3SRrGuLlKsp1f4Gu27i8zf4/ed9u+NxhM+vskW6ZZ&#10;EoR5jl8/ipu999z/ahUGxX9WqzwsnO1tD7wV/H/G/9/R//337/z5OvPTTRRINvwOXOz8KMZDdVcf&#10;/cJ37rOo1tUuCrIkT1bF2yDZ9ZPVKgpCHgNG4w6s0XzOkvuUx7Ke79epFhNEa8mpc7fBvx8+Z+lv&#10;6ZdMcI/LX5Lgjxxy6e/T9dy8T9/Xgti52/8rWUKf/n2R8MC/rrIddYEhOV9Zvt+0fMOvhRPgxxt3&#10;4E5HUEOAe7OJOxnhC2sg2EBN1G7swWBwdziaqjs/ydaui8airTt2RyO63/fn4sHMrGSOlC85FZcY&#10;xJfMiZa3vdFNz4n9HRhn2TpD6sQeJ2nxWHIY03BpPBM5UiULjAY/sSQwGq8mB7tdsDHkUGvZKgfM&#10;qrw0nPx5hvPbxk9DtsecDEPJFBoTMv2UhSFNVWfoCrkymTKu3LQs484+zec5DPBRm/ouWWqJ+PPg&#10;Pi8+hwmbp//wS16wya2XuGKjX0r2F9DHarfF/P/nG2fg4HH0J8xwrYlcRfSPvrMYOHtHaFL2qbry&#10;FBV3Be072gLKroaKCF0RycYxTKEkg9E/ztZYERFboza2JoqK2XLHo2kjY5gl4onoTBC1sAbVG6y5&#10;7s2gUWYzRUbMTduYc6vyb+XONVVQYw+K16r1N0rbwddYqhtXjk/eacC4lSY54c4CfWKaLhgQ0AWo&#10;yDZaiCFsIr6REHSYGIMnYnAtAIupxSMkSxnclO2gsp4DB3UnrC/1CxoJcUSXzh6uVuDHBlcMH3Rv&#10;lzyEi4SpCguE8bzy7jauU2nLA6W6rz5T7k0+EWOp06IRMcaArJmlMRpTL04+Rdstz5NtzEMYe5he&#10;xK5xCy4vXjLRJvSXP8nrwo+24prZY+ckUIPgO5/fJctvQJAsEQ4eAQkuNkn2Z8/Zw7nf9vL/3vtZ&#10;2HO2P8cAwRncB4yt4C+j8Q3g18nMO3fmHT8O0NVtr+jBcOjyQyEiiPs0i9YbPMmVo/gR3nAVEb7A&#10;Hymu5Bfg8CHHBCsxHdNoRpq/eqYnRkrNnmkMtdqeifGclAMHdvVM7HaO5Zla4b+Lb2pxmaZnOuAy&#10;r36JQuOX7ZdKf8NzloFf+K2rX2KPdQ6/NEZcZPql8andkjuYArURZGhUUism/EzrRh18wL7VqrHe&#10;qFwu2c1gR81LxjMslcZYFlgOyZOO/rgOqS6QNilqcVSDte9YJ7UgtRmkH0Dq6kKpNeY3l0pHCvmF&#10;mSHwp3DtEbCUtJXVgWjTNYQ/YeAOxq7BeJx0D8bHsDYT9CanBr2boQI9WhHx6kfN19GQFicEfPKG&#10;Br2GRiXqWc30LLfzZOcAPeQvbNDj5N6xo/AGgbRIUYujM+jRsxx+IGurTNaYsMfpIdaERWSBHqdN&#10;mjozUW/hIW+iOsMAuic5VDh1ODzEs5XR4WnHSVow+90zFcKoDa5EIAj2noN3ebKNlpSaIMbybH33&#10;YZs5Dz5tGPA/6R8qZK80SzHGSs4ERk6AnTJJUU5pO38uQdGbAjl5djXgompTwqLVSuPAJWARuVgb&#10;FqU8jxsLPlmGWhqdUfHJoWCpthI5q6A4hCd8NGdONBtHdQb+O4CiDO0uFwYy+91BUfBvyOAKisjw&#10;yqTuWZbI1p6ijG2qe6fH3FPUE9qdDr4/WiwblbAoHKsOMjUQXAIW67uJnoy/TwSLpUCu0WLDltg1&#10;WsRu23CA8wgcH3YIFtMsLz76+UYElds1XYuY5bWGkdZm18n3um5uaLsPC4e2pKJHhzGsMLLWpsRL&#10;FUbKVpfESzoKYoeRMkl7ZLysyUPBZZs0zhBGarW1hZHe2Hs0jGQahJENnVWPXnieO2yKSc39LaYp&#10;O7tMTMrr9YZTDmISLNg+wNkRFvVIY7Lcnh2/llNJ7e6oT3H6QLDuTpGbwzwF888Ic69o7hzx6MLE&#10;2iLCMR5o6KRZAQVFNHMFbCssGs4IEHUkCxtXe0TaB5SNSkC3ml0U0Bv2iPis49HTpU+WohZHZ0Qn&#10;4TusAXayJVrX0qWsCYuomhkQxwyaOqulS1VnGECHzIA8E3a5AJjZ746swqiPky69QuZRIdPaYBJn&#10;A08JmTOscjkCppMDPL0UYrL7bkTMepsSMK1WGiEukDFA6qseAsuD3ccNgesCaRGiFkdnwHTdIRCT&#10;H2iBYQ0xm+LWKmJSN4191QBT9fVCAZPZbwJMYa4GFB4+DKsg/1Ix5ivNC3hTKzHgeqcOJZ8ypXUR&#10;gI4l662akFG202BwCWycAfXt9IAU6vmx0RZIZ3RsBbQO4AiH6GinWAamJjQSyaapFqSaHmjlyswP&#10;cG2GglkKS6V6FlZphod6kAa2zPOvLtE08mUff23zJZhuus6D6zKaGLPLMlo4q1ZlVFh7ljd5OSUZ&#10;wskgI0J23uSFRASmnMthF1TOFZUHUZ8iH6I9mk0IYX//aYhnhfev1VvN7MSHDDpPt/PHUWFzGC+z&#10;HtIajLxHQ5vSWVVbXdZTNeQ9TlJG2CAQFca3iKOzn2rxLaaXavUt1RCesb7BH5huquoPuoGugKgL&#10;Hoo9BXZeIRFqPeJRiDQK5viT9ei4qpUVP163j1bFPVXkidr/3ZP62PnZH/fpG5TOw8VFd9E2Kr7x&#10;awDgbomp+OFLFFApO30pK5S9mc634D491hFZEEUmGsFxRgFXvztx8mGDItHwxzxFbSYV+JU/ZVmy&#10;p9pEnDIRh4aqvfTpa4WRu22UqvOFdC2HjBpCq4q/QWriDQEfk+B+F8aFeOVBFm4x+iTON1Gao3Bx&#10;Hu7uwuVtL/t5yQzRKcbgV/DNmYO8yMIiQGmmP1/hkKP8HVNC32COSyaJ/yfVYxPesDMaDfiEhj9X&#10;OOoNhwhBKQt/4/JxGO1ZIGPshlM1tkMXYBp8crCkKg5oskoS4lmXhjKXxBd2f4hF/B2op/Rm+tSx&#10;qPR3ZQ79hM5ZVa64M3UmUcuDdrdYHg3+ud6s9M8iyiNBlmHexapXvJk+/qkr/d3Tlq88QZSGaZnV&#10;xsqcjMx/udaCMoyydT5qyBUzz0+1eaOZ65Rcl480HTUTNS7cqgvKVsa6LChhlI2MVVaURNTImLWi&#10;hM06TRLrtKBs46y6omxlDUkiU5vEViNvrqmChUvH6RuXu1Ud8OGAJoW6phLkEQI9u0u9u9V1fatK&#10;XVMPC3fSxl1VEe3cmZqococJ030z7GyrccTcLS9qgBqBhwvIH9MVgzlcxkByZXIGKkUuPrvWbuFA&#10;2KNr/XJ9rl/80Lbg16QqM6BW+urTPAHxFJrSV6ge1Ocpcgf0MgX24JUKiWshxaHXPXgzffpfhifn&#10;K6w1CmhVfOIOJgiIGzcBdSWp0ayMT+yGmFcXDE8w1a1ct4g+j31yokkmbaLUEumcRGh3aMrv0Vt1&#10;+E1ErEYriLG8I9ea8QAsuop3JOcodCswtrvDUHh1GKUFpldonw3Rgv/ueVhp23Aeii+BomDszAnW&#10;13qAWC7zXlCeAdGZQKAvMs+A8AMziAZC6Yi/TJ6BtxDPlWeYDUfwlpiHNxNOJpR5Bnc6xB1aHo9A&#10;IqBK+J8yiXCUPMPLs0S9k64tkQX0l7NE3nM5lyW6nrREbyCKki5giuUpAqx+6MgYv6zy/+gabyrl&#10;dZl8qyq9CtX8zpzOQ/Xu1/f/AwAA//8DAFBLAwQKAAAAAAAAACEA5IZKHcSFAADEhQAAFQAAAGRy&#10;cy9tZWRpYS9pbWFnZTEuanBlZ//Y/+AAEEpGSUYAAQEBDsQOxAAA/9sAQwADAgIDAgIDAwMDBAMD&#10;BAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwED&#10;BAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQU/8AAEQgBEgLqAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkK&#10;C//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNi&#10;coIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SF&#10;hoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn&#10;6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQE&#10;AwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBka&#10;JicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWW&#10;l5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5&#10;+v/aAAwDAQACEQMRAD8A/VOiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK888eftAf&#10;Db4XFk8W+OvD3h+VV3fZ77UYo5uMdI87m+8vQUAdtqWq2eiWUt3qF3BY2kfL3FzKsca/VmwK+dPi&#10;Z/wUV+AvwweSC48cW/iHUEYobHw0h1CTI6/Mn7sfi9eO/Fb9sP8AYz1LxA994nu0+It95rKYp9Ou&#10;9TtYsgfcjn/cBfTYK4aH/grH8APBENufBnwl1W3aNfs4SLTrGwEUQ6KpjduOOlAF3xb/AMFddU1W&#10;3eX4cfBDxBrdpuKxalqm9UJBGf3cCP8A+jK8C8af8FIP2s/EzN/ZXhh/CcB6DTPDEszdc/enEn0r&#10;13V/+C32l2l1s0n4RXVxZ7fvXmuJbvnv8qwOP1qj/wAPyf8Aqjf/AJcn/wBy0AfHXjb9pb9qC+g+&#10;26/40+IOmW0bEecj3FhGC3Y+WEX6V4jrnjnxNr1strrWu6rqcCt5ghv7uSZd3TOHJr9TtK/4Lc+G&#10;5rRv7X+FWq28+7iO01SKdNv1aNOfwrrbb/gpx+y78UW8jxl4Su7XzESCRtf8P295Hsb7y5jMh2L9&#10;KAPxjor9tLb9nr9iX9qPB8KTeHoNVuGLpH4d1NtNuxu5P+isR/e/55e1eBfG/wD4Iua7pUUt98LP&#10;F0WuxqSy6R4gRbafb2Czp8jt/vKlAH5waF4q1nwzJLJo+rX+lSTLtd7C5eAsB2OwjNeqeEP2z/jj&#10;4FlhfSPil4nVYVRUt73UHu4VVfujy5t64/CuB+JHwr8W/CDxFLoXjLw5f+HNVj/5d7+EpvH95G6O&#10;v+0pxXI0Afenw4/4LGfGXwqEh8UaboPjW3XG6Se3Nlct/wADhwn/AJDr7N+Df/BXP4PfEN4LPxXF&#10;f/D3U3+82or59lnHaePn/vtFr8PqKAP6k/D3iXS/F2kW+raLqdpq+lXSeZb3thKs0Mq+qupINatf&#10;zYfA/wDad+I/7Omspf8AgbxJc6ZAZA9xpkrmWyuv+ukJ+U/733vRq/X/APY9/wCClPgz9o6S08M+&#10;I0h8G/ECU7EspZv9D1BsgAW0jfxnP+qb5v7u6gD7QooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooqhqusWWgabcX+pXdvp9jboXmurqVYoolHdmbAUUAX6a7hFLMdqjqTXwH+0T/wV1+HXw6e&#10;40r4dWTfEXWU+Vr5HaDTYm/66Y3S/wDABt/26/NT46ftx/GH9oOa6i8R+Krm00aZuNC0ZmtLJV5+&#10;Uqp3Sdf42agD9k/jV/wUM+CHwPFxb6l4tTxBrMX/ADB/Dqi8nz6FgRGn/A3FfCvxW/4LSeMdTeW3&#10;+HvgvTfDto3yi81t2vLn6hU2Iv476/NeigD2b4l/tifGf4vSP/wlHxF1u7tpOGs7W4+yW3/fmHYn&#10;6V427s7bmbcfWm1b0/T7jVLyK0tYJbq5mYJHbwIXkkY9AqjkmgCpRX2n8CP+CU3xj+LjW994it4v&#10;h1oMjDM2tozXrIRnKWy8/wDfwx1+gvwe/wCCUfwQ+Gi291rmn3nxA1ePrNrku223Y/ht48Lt9n30&#10;Afij4F+GPi34naibDwn4a1fxLdrjdFpNjJclM/3tgO38a+mfAH/BKj9oLxuytd+HtP8ACVu67hNr&#10;2oonXP8ABD5jjp3Wv3P8PeGNI8IaXFpuh6VZ6Np0PEdnYW6QRL9FQAVrUAfk54S/4Iiao4V/EvxT&#10;s7cbk3waVpTTbl/ixJJImD6fLXpug/8ABFL4Z2ksv9r+OvFOoRlfkW1W3tmU+pJjfNfotRQB+eup&#10;/wDBFr4SPZMum+L/ABnZXvHl3E9xazKnP90Qp/6FXsXwx/Zt+MfwKa1tvC/xrk8beHY1SN9B8eae&#10;0+1RwfJu45PMi+Xou1lr6oooA4P4pfB/wn8cvBU3hrx34ftNa06dPmjk5aF/70UnDIw7MuK/F/8A&#10;bu/4J/ax+y/qC+JPD0lzr3w5u5PLW7kTdPprk/LFPt42n+GTv0PP3v3crL8Q+HtO8W6Ne6PrFlDq&#10;Wk3sTW91Z3SCSKeNhhlZTQB/LXRX0x+3l+ynd/ssfGW4sLKGZvBes773QrlwTti3fPbsx6vETj3X&#10;Y38VfM9ABVi2upLOZJoXaKeNgySI2GRh0IIqvRQB+0f/AATW/b5n+N1pB8M/iBeLJ47tLctp2pyt&#10;htXhQZZX/wCm6KMn++vPUNX6C1/Lj4R8War4E8T6Z4g0S8ew1jTLmO8tLuL70cqHcrV/R7+zX8Zr&#10;P9oD4J+FPHdogibVbMG5gX/ljcoSkyfhIrY9qAPUaKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiuG+Lv&#10;xm8H/AvwddeJvG2tW+iaRAPvy/M8zdkjjGWdj6AV+O/7Xf8AwVD8b/HKS68P+BDeeBPBLFkLQy7d&#10;Sv1/6ayJ/q1P/PND/vM1AH3z+1N/wUy+G37Pc11oekEeO/GcZaN9N06UC2tHx/y3n5A/3E3N67a/&#10;I79oT9sH4m/tM6iJfGeultLjdnttEsF8ixg+kYzvb/acs1eIUUAFFFFABVi1tZLyZIYUaWV2CpGi&#10;7mZj2Ar3P9mj9jb4hftTa2IvC+nfY9BhdVvNfvlZLSAbuQG/5aP/ALCfpX7G/suf8E/fhp+zLa2V&#10;/b2KeJ/GkS7pPEmqRKZI3xg/Z4+RCv0+b1c0AfnH+zJ/wSl+I3xa+w6346c/D7wtKEm8u4TzNSuU&#10;PPyQ/wDLPI7yf98NX6ofAr9j74U/s628b+DPCltBqqx7H1m8/wBIvpPX9633c+ibRXtlFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAfLP/BRr4EwfHL9mDxKsVv5uveHIm13THVfn3wqTKnvvi3jH97bX8/tf&#10;1QXFvHewvDKiyxSKVdG5VlPBFfzKfGLwkngD4r+MvDEezZo+tXmnjY5K4imdByf92gDiqKKKACv1&#10;p/4IofEt73wt8Q/AlxM5WxuoNYtY25XEqmKXHHHMcff+KvyWr70/4I1+IY9K/ak1XT5PN/4mnhy5&#10;hjVPub0lgky3/AUagD9tKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK+Xf2xP27PB/7KmjPZMU1/x3cQGSy0CC&#10;X7nTElyw/wBUnPH8Tfw+tXf2zfiv8W/BHhJdF+DPgLVfE3izUkbOtQW6SWulJnG7DnEkp/hXG0fe&#10;b+6349+LP2Mv2kvEWqal4g1/4beKdS1K6d7u9vZovPnmc/MzHDFmagDzn46fH7xt+0R4zk8SeNtZ&#10;k1K7AZLe3X5La0iz/q4Y+iL+p75rzavVv+GTvjZ/0SLxz/4Tt3/8bo/4ZO+Nn/RIvHP/AITt3/8A&#10;G6APKaK9W/4ZP+Nf/RIvG/8A4T13/wDG6taD+yV8Y9d8W6X4aT4a+J7PVtSYLbx3+kzW0e3ODI7y&#10;KAiL3ZulAHk9tbSX06Qwo0s8jBEjRcs7HgAAV+mH7G//AASZvvEJ0/xf8aFm0rTd6zQeEIvkuZwD&#10;/wAvTf8ALNT/AM81+bn7yV9T/sXf8E7fC37NFtbeI/ELW3in4jFQ/wDaRjLW2mkggpahue5zIw3H&#10;/Zr7JoAyPDHhjSvBehWWi6Hp9tpOkWUQhtrGziEUMSDsqr0rXoooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAK/nT/bwtobL9r/4rxW8SxRjXJX2xrgbmCsx/FiTX9FZwuTX8yvx38UQeOPjX4+8SWu3&#10;7Nq2v319FsbcuyS4d1wcDPBoA4KiiigAr75/4I0eHl1T9p7WtRkildNM8N3EkcyZ2JK80EYDfVDJ&#10;XwNX63/8ET/hnJYeDPiJ48nVCmoXkGj2rFfm2woZJef7rGeL/v3QB+nNFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHIfFm+1b&#10;S/hf4uv9BuobLXLXSLu4sbq4i8xIplhdkZl/iAbHFfhj/wAPQ/2mP+ijf+UXT/8A4xX7263YW+q6&#10;TfWd1Elxa3EDwyxP910ZSGB+or+W25QLcyqv3VZqAPqX/h6F+0v/ANFF/wDKNYf/ABij/h6F+0v/&#10;ANFF/wDKNYf/ABivlSigD650f/gqn+0jpl550/jW01WPaV+z3mjWnl/X93EjfrW7/wAPd/2hf+gj&#10;4e/8FKf418U0UAfa3/D3n9oX/oI+H/8AwUJ/jR/w95/aF/6CPh//AMFCf418U0UAfc+if8Fifjxp&#10;MsjXlv4W1hWXaqXWmOgU+o8qVK2f+H0nxr/6FnwR/wCAN3/8k1+f9dB4X0RfEk0+nwuf7VkXNlGc&#10;bZ3GSYv95h931b5e9AH3B/w+k+Nf/Qs+CP8AwBu//kmugv8A/grv8a08H6b4htfDXgl7V53sLv8A&#10;0G7/AHVwvzqP+Pno6HI/3Hr84XQozKw2sO1ezfs0afbePtd1f4Y3jRxHxpbfZdMmlKqsGrRZksW3&#10;H7u+Tdbn/ZuTQB9Q6V/wWm+LsN9E2peEPBt5aLnfDbw3ULtxxhzO+Pyr1fxl/wAFbvHHhf4e+AvF&#10;cHw70W5sfElveCRpLyYLFd21y8ckS8cgRtbP/wBta/KrUNPuNJvbizu4Xt7u3kaGaGRdrRupwyke&#10;oNfQ3hLRIvH/AOw/438uGE6h8P8AxVZ615jFVkWzv4vsswHOW/e29sfagD6Z/wCH3Xjjv8NfD3/g&#10;dNXe/Hj/AIK6eJvhR8WfEfhfSfAuj6rpVhOq2t5dXc0c0sTRJIpZR904evyYr6N/b10ZtK/aLu5P&#10;swt4LzQtEuotqbRLnTLYM/4ur5oA+1Pgv/wV08XfE3xs2lX/AIC0fTtNt9M1DVLu7tri4meOK0tJ&#10;rk4X38rb/wACrh/+H3fjj/omnh7/AMDZ6+cv2NrB7Lwl+0D4pSCKd9J+Ht9ZxLLn5Xu3jgZsDr+6&#10;M1fMdAH6jaZ/wV2+JPiLwd4r8RweC/DGk2Oh28UcbXD3E/2m9nlCwRDEif8ALNLmQ/8AXLtXnP8A&#10;w+l+Nf8A0LXgf/wBu/8A5JrwD4raU3ww/Zm+Fnhpm2an4wlufGmpQ/xfZ/8Aj008H22JdSD/AK71&#10;8/gbjgUAfoLD/wAFmPjhcxyyR+FfBLJDguwsbvCZOOf9JqH/AIfS/Gv/AKFrwP8A+AN3/wDJNfJP&#10;xT0CL4c2umeDZIkGvQxJfa4/8UV1Iu5Lbp/yxjZQw/56PKP4a81oA+/v+H0vxr/6FvwP/wCAN3/8&#10;k1ja5/wWG+POp3CyWcXhbR4wu0w2umM6s39797I7frXw1RQB9rf8Pd/2hf8AoI+Hv/BSn+NH/D3f&#10;9oX/AKCPh7/wUp/jXxTXpH7Pnwe1P4+fGDw14E0rek+rXaxzTKN32a3HzTTH/cQMaAP1i8M/tUfE&#10;JP8AgnX4z+L/AMSbuz/tzVorm18Pw2tuLZdkm22gbaCSzGQySf7q1+Ktfoj/AMFXfi9pGkXXg79n&#10;/wAHqtv4Z8FW0U15DF91bjydkEX1SFtx95q/O6gAooooA0NH0e88Q6ra6bp9u93qF5Olvb28a7nl&#10;ldtqoB6kmv6O/wBlb4KQ/s9fAnwl4GjWFrzT7VW1CaL7sl2/zzN/302B7AV+Yv8AwSR/ZZk8efEa&#10;T4ta5aMfD/heXy9LWRPlutQK/eHtCrbv99k/u1+y9ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA11WRCrdDX8wPxNtINO+I&#10;3iqztY1gtrbVbuGKNPuogmcAD6Cv6gK/me/aM0WPw38fviRpEMrSxWPiTUbZZH+8wW6kGTigDzii&#10;iigAooooAKKKKALE9tLbrE0iOiyLvTcu3cvTI/KizvJtPuYri3leGeNg6SRttZWByCDXoPwx1rwt&#10;qbHw34+nu7Xw/cAraazZjzJtGmbpN5f/AC1gJ/1kQ+bHzJ8/DZfxO+FHiD4S62una9bp5VxH9o0/&#10;UrR/NstStj9y4tZhxLG394fQ4PFAHffETwlF8Tvhufi9oSot3b3KWPjHTYkC/ZLtwvk3yKD/AKm6&#10;+bdxhJvMH3XjrxrStVu9E1K0v7KZ7e9tZUuIZk+9G6tuVh9DXo37PHxkb4K+Pk1G8sjrHhbUrd9K&#10;8Q6I74TUNOl+WaI/7X8Sn+FlFb37VP7PT/ArxhZ3OkXX9t/DzxLANU8La/H/AKu9tGVW2n0kj3qr&#10;A89D/FQB2H7afhO18TN4O+OehW6RaF8SbH7XfxwY22mtR/JfRHHTc48weu563P8Agm/bQeOviB8Q&#10;vhddyIkHjvwdf6XD5uNq3SKssMnPJ2bXOBXUfsUWNv8AtM/s/wDxS/Z51CVP7aVP+Er8INK3+rvY&#10;xtkjXPQP8gP+zJIa8Q/Y78W3Hwi/az+HWpXm/T3tdfi0+8WX5DGkrG3lDcHoHbNAHieoafPpV7PZ&#10;3UTQ3MEjRSRuuCjqcEHNfXH/AAU40SPSvi98P7tJGZ9S8A6PcOp/hKiSLA/COuL/AOCg3wvX4Tft&#10;a+PdLhiSGwvrv+2LRYvurFcjzcAdsOXH4V7t/wAFX9CeCy+AWs/ZFSO68IJa/aRjdIYlibae/Hnf&#10;+P0AcT8EdNj8Of8ABOD9oPxDNNLbPr2taRottIjfLK8MsczJxyPkmbOeK+b/AIFfC68+NHxc8JeB&#10;7MskuuajFaPIqbvKiJzLJ/wBAzfhX2D460uTwD/wSF8FD7Inm+LfF/2udni8pkXNwUb/AG8rapg/&#10;3WrM/wCCavhOPwJonxc+P+pxJ9j8C6Bcw6U8v/QQkiJ+X/aCfu/+3igDxT9uvxzZ+OP2m/Fo0kRJ&#10;4f0F4/D2lxwf6tbezQQLtPcbkY/jR+zN4PtfD2l+JPjN4ktUufDngbym0+zuFPl6prcmfsNv23oj&#10;fvpB/cj/ANuvKPCHhPX/AIvePtN0HR431PxJrt8sMKyP80k8j9WY9PUsa+iP25NX0X4Zt4Z/Z+8G&#10;3P2jw/4CRpNYvFP/ACEtblUfaZm/3FxGv9351oA+Xdc1q98Sare6pqVxJe6heTvdXNzK255ZXbc7&#10;sfUsa6b4eeAV8W2+r6vqN0dL8MaLEkmpX2zc2XJEUES/xyyMuFX2Z2+VGrT+BfwW1r45+NV0bTJE&#10;0/TbWFr7WdbuB/oukWCcz3UzEgBUXtn5ula3x6+Inh/W7qy8IeALd7L4c+Hnkj07zhi41SY4WXUb&#10;k4BMsuxcKf8AVptQd6APMtZ1T+1L0yLH5FtH+7gg37vLjB+Vc8bsetZlFbd94avNN0qzvroR20d3&#10;loIXcea6f39nUL6E9e1AGJX6lfspeEtJ/YE/ZW1v4++NbWFvHfii2W38O6VcYWUROu6GP1Uy/wCt&#10;f0jRe9eO/wDBO/8AY+074h3U/wAYPiXJDpXws8KytcMdRzHDqE0QzkscDyIzgse7fJ/erzP9u39r&#10;q+/ap+Kst1ZyT2/gjR2a20OxkO35P47h1/vyEZ/2V2rQB8++LfFWp+OfE2p+INbu3v8AWNUuZLy8&#10;u5fvSyu25m/OsWiigAr2j9lT9mrxH+1F8UrPwtokckNhG0c+rakB8ljabsPJz1bsi92rkvg38G/F&#10;Px38fab4Q8I6a1/q143ORtihiH35ZW/hRe5/rX6N/HP4yeBv+CdPwnf4J/B6Zb/4napEo17xL8on&#10;tGdcea7DpLhv3UY/1Y+Y8/fAP0l+GXw10L4Q+BNF8IeGLJLDRNJgEEEK9euWZj3ZmLMT6mutqC0/&#10;494f91f5VPQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUVm69r1h4Y0W+1jVbuHT9NsYHurq6nbbHDEi7ndj6ACgDmdb+LOhaH8&#10;TvDHgK4Z5PEGv213eW0MQDLHDbqm95OflB34X1r+eX9rH/k6L4u/9jdqv/pXJX3D+x98erz9pL/g&#10;p9qfjaZnXTrjTL+30q3k/wCWFlGgWFcdiV+Zv9p2r4r/AGwdKutH/an+LVveJ5U7eKNQm27t3yPO&#10;8iHj1RhQB45RRRQAUUUUAT2yxvMnnMyxbhvZeWA9q6rUPhtqMfhxvEWlyJrXh9GWOa+teWtHP8M8&#10;f3ovYt8jfws1cdXR+B/HuvfDvxFBrfh3VLjStUhG0TwN95T95HU5Do3QowKt3oA5yvoX4CfFvw5q&#10;2kW3wo+LfnXPwyvLrzLPVkf/AEzwxdP/AMvNs2D+6Y/62LG1vvfeHOvoehfCn9pmMwQXOm/Br4nu&#10;NsUMu6PwzrMnHQnLWMrc8cw9Mbc14/8AF34KeNfgX4nl0Hxx4evNB1BWbZ9oi/c3Cg43wyD5ZF/2&#10;lNAHT/tEfszeK/2dPFIsdZVNR8PXv77R/E1gvmWGqQFdyvFIMjO0jKZ4+nzV9B/sU+KvDv7RHwy1&#10;n9mLx/dC2+3NLqPgjWJ+f7N1DBYwr/sucvs/i/er1Za5r9lf9qfw9/wh9x8Efjhbtrvwj1Y7bS+c&#10;7rnw7cHO2eFsEhAxyQPu/wC6WVsL9qj9kfxj+yD44stf0W5udW8FTTxXugeL7NPlRt2+NZGThJR2&#10;7P1X0UA5j4cav4m/Yn/av0q41+1msNW8LaqsWpW/IEtq3yyYx95Hhfcv1Wvbv+CoPwOX4U/HDS/i&#10;n4UOzwz4326tBc2vyrFfLh5NpHTflJh7s/pXtPxR8F6f/wAFMf2V7D4p+FtPih+NHhCBrPV7G1Ta&#10;+oFE3PCFAJbev7yH3do62/2ftJj/AG5v+CdGsfDG/wAHxv4If7JYNOCrxTRKWsid3Tcm+Bvo1AHn&#10;f/BWrw3F478DfBX412MSeRrekx2NzIqn/lpGLq35I/27jrWp/wAFX9Kt739nr9njXI5t5hszaxBc&#10;MjpJaW77s/8AbKur0nw5dfHz/gkTeaPcxTSeIvBS3OYWQeZFLYTs3l7c5/49zs9fatP9pn4cyfEv&#10;9gj9lvTbWyE8s994XsWmV0WSNLiz8n5WPTc7x0AeY/8ABRXSYvh3+xT+zb4MW6SKVLWOaSzikJWd&#10;0sk3y4Po85/7+UftF6Wn7L3/AATJ+Hvw4aJLLxL47vE1HV7dk2ysOLmXcD/FH/ocX4V9BftwfDAf&#10;Hz9rz9nT4eT2Ty6LYx32tanMnzKbRHhLowxwD5Cpn/ptXmX7YngHUf2z/wDgoF4Y+ElpLcJ4Z8Ia&#10;VHca5OnS1WUiadl/2nRrWMf7VAHkv7GPg20/ZW/Zx8ZftQ+J7aN9Zmtn0nwTaT/8tJpGaMzbT6uP&#10;+/ccv96vj34Z/DTxt+0v8U4dC0C2l13xLrFy9xc3MpO1Szbpbid/4VGck/1r7L/4KJeNLv42fHfw&#10;X+zl8MbPztI8JiLSrbTbT/VtfsgTB9EgiwhY/d/fV1nxVvfDv/BML4Gv4E8G6jDqvx28Z2v/ABN9&#10;fj3K2n2xDDdD3TDcRd2bMjfdVaAPCf2o/iB4b+Anw8X9nL4Y36X8VrJ53jrxTbhVbW78ci3VlJ/c&#10;wk7dvqNvZy/yToOgah4o1e00rSbG51LU7yVYbazs4Wlmmc9FRVyWNeqfs+fsxfED9qjxkdL8K2Dy&#10;xrJnUNbvAwtLQHktLJg/MecL95q9s8ffF7wL+x/pN14C+BF8da+IbBrXxH8UmVNy/c8y103GfLj3&#10;ry//AI83DKAeaa74H8Mfsx2TReJf7P8AGHxcLBW8Nsvn6b4d75vD925uO3kL8kf/AC03n93Xd/sf&#10;fsh+Iv2svHF54+8eXU1l8OLCdr7XfEOpu0X9obTueGOQ47D55B8sa++0V0P7Hv7AN18XNNm+Kvxd&#10;1CXwj8LLNP7RluL5/Km1aIfO772OY4fWXq2fl/vA/bl/bwtvilplv8LPhNCPD/wj0tEt8W0Rtm1R&#10;U+6NnBjt1x8qfxfebsoAE/bw/bksvinZRfCb4WW8OifCPRhHbgWsQiXVDEV2YX+C3QjKL/F95v4c&#10;fDlFFABXq/7O/wCzf42/aY8dw+G/B+mPLhke91KUFbawiJ/1sr/nhfvN2r179j/9gHxf+01cpr+p&#10;M/hL4cWzBrrXbtFVrlV2l0t1b73y5/eH5F9/u175+0J+3L4G/Zt8CSfBr9mS1treGKJrfUPGFq/m&#10;HefvNBL/AMtpT8378/Kv8H+yAdT8Zvjh4D/4Jq/DqL4TfBpLPV/ipcIsmt+I7qFJHtnKg7pv9s/w&#10;QfdRfmb/AG/y/wBZ8R6l4t8R3Gsazezalq99ctcXd5dOXknlZss7E96oahf3Gp3ctzdSy3FzMxkl&#10;mncu8jHklieSaueFdHl8Q+JdJ0u3ZEmvruK1RpPuqzuFGfzoA/qKtv8Aj3i/3B/Kp6ihTy4kU9lC&#10;1LQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAV8A/8FeP2h/+Fe/Bez+HGlzbNZ8ZMftLL/yz0+NgX/GR9if7vmV9/V/PN+3/APGo&#10;/HT9qHxbq8Fwtxo+mzf2NpjRPuRreAld68n7773/AOB0Aei/8Eiv+TyNP/7At/8A+gLXlf7fn/J5&#10;HxY/7DT/APoCV2n/AAS01C4s/wBtvwJFDK8Ud1FfwzBf+WifYpnwf+BIpri/2/P+TyPix/2Gn/8A&#10;QEoA+f6KKKACvX/2b/2ZfGf7UPjxPDXhG0RUiQS32qXQZbWxi/vSMAevZRy3515BX9CX/BPf4J2f&#10;wT/Zb8H2q23lazrtqmt6o7ph2mnQMqtkA/JHsTH+zQB8fQf8EO5HiQyfGJUk2jeq+G9wz3xm6FO/&#10;4cbf9Vk/8tv/AO6q/VWigD8q/wDhxt/1WT/y2/8A7qr6g+En7EGpeGfAM/w8+J/jiz+Mnw/aNltN&#10;N1vQzHd6e57wXXnu6L+q/wALLX1pRQB+Mv7QH/BL0Xo1rxD+z74ht/HmkadeS2V94aa5RtQsJ42Z&#10;JYw+QJNrKflba/8Av1F+xt+2ba+D9Nuv2f8A9oKye98AXu7TYZNciZZNHY8eRcBvmWHd0b70J/2f&#10;uc18ZrP9oL9j/wDal+IXxL0HRda0LSdT1++vEvxbG50vULWW4eSNZtmUwVb7rbWX/ZavpTwX8Tf2&#10;ff8Agp5oUGgfELRbfwX8YfK8i3ubN1juZ2VSd1tORiZPvfuJd23t/eoAwV+DXij/AIJm/HO3+IXh&#10;GS+8V/APW1SDXHULNNp8LOu15tuA2xm3JKByNyn/AGvpaz+E9v8ABP8Aaf0z4reA7dZvAPxJiXTP&#10;EdrpsayQwXb/ALyz1BNn/LOR/kduxl3fx/LW+AHg7x5+zDbQ/CHx7byfET4W3zNZ6F4qt7Z52so5&#10;PlFlqNsd3lxHdtRxujXo2F+59H/DD4YaT8I/CNv4Y0CS8/sOzkkNlbXlw032SJnLCCNm58tM7UUk&#10;7VwOlAHL+AfgjbeBvE/xRWEQnwr41vl1d9PVNvl3ctv5N72+7J5cb9fvO9Fh8ArC1+Gnwy8HSajN&#10;LbeB59Mngn8hR9pNkmxAynO3PXivWqKAPP4PhqifG3UviDcXf2iT+wINDs7PZzbKLiSedgf+mh+z&#10;/wDfmvnewtL/APZb+D3xF+KOpaP9t+MPxC1iW4tNJiQSTNdzuY9N05AvLrEm1m/7a19kVlah4e07&#10;U9T07UbqyhnvtOd2tJ5Uy0BddjFPQleM+lAH5/eBPAvhr/gmp8B9Y+LXxEMHiL40eIWcStLL5kkt&#10;3KWkFpE+DtX+OWTvg/7FfPfwT/Yh8c/ta+LtV+NXx71Sbwd4P1CX+0Lm5vXW2ub6Lb8vl+ZxBAqi&#10;NQzj7n3f71fdvxG+DnhWz8dX3xt/aG1/SrrTPDzeX4e0qfP9l6NCXG1mBG65uZGweV64VV+VTXgH&#10;xG8MfGz/AIKQX8cKxP8ACT9nm3n+0Q3WqKUvdXiTpO8G4Fum5VbbGvXc7LQB8+/tC/tYf8J3Y2n7&#10;Pf7MHhy60jwPHP8AZRJoKObzXmHXbgeYIzjLMx3P/FgfLXoXwd/Yj+HP7HvhCz+LH7TWo2k2pRP5&#10;mm+EYW89BMMMisq/8fEoP8H+qX+Imr3if9pv4DfsC+H77wj8BNKtPG/xFki+z6h4ruX8+FXGPvzj&#10;/Wf9cocR5HPNfnZ8WvjD4v8Ajf4uuvEvjTXLnXNWnY/vJ2/dxL/cjQfLGg/urQB7h+2D+3l4u/ai&#10;1A6TbiTwv8PbVytn4etpSqzAY2vcleJGG0YH3U7f3q+WKK+tv2Wf+CcXxO/aMlstWurR/BvgibbI&#10;2t6nCVa5iJ/5doeGlyOjHan+1QB8w+GPCureM9dtNF0PTbnV9XvJBDb2NlE0s0rnsqr1r9IPgb/w&#10;T28E/s8eCH+LX7UF9DbWNkI5YvC6uZY1lLfKlx5eTM5O3ESfL13bhX6A/s3fsifDv9l3QfsXhHSt&#10;+qzKFvNevgsl9d+zPgbV/wBhML+NdT8f/hRp/wAcPg94r8E6jBFKmq6fLFA0qbvJuNuYZR7pJtag&#10;D8bf2wP+Cjvif49W9z4Q8GW83gj4Zqv2dNPtn8q5vogu3bcFDtWPb/yxX5f726vi+reoafPpV7PZ&#10;3UTQ3MEjRSRuuCjqcEHNVKACus+Ev/JU/Bn/AGGrL/0elcnXWfCX/kqfgz/sNWX/AKPSgD+nyiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigDyT9q34qH4K/s7ePPGMbrHd6fpkq2bM23/SZP3UH/kR1r+bM5bJr9n/APgs14/XQfgF&#10;4Z8KqyGfX9aWZlZhu8m3Qs2B1++8XNfi/QB9V/8ABLz/AJPk+HP/AHEP/Tfc1yn7fn/J5HxY/wCw&#10;0/8A6Alcj+zT8arj9nr42+GPiBbWC6j/AGRO5ltGbb5kMkbxSKG/hbY7bT619+/ETxN+wF8dvFt9&#10;468TeIta0nxBrO24vbWOC/iKy7cHeqROm/jna2KAPywor9R/AfwQ/YB+JvjDSvC3hvxR4h1PXdVn&#10;W3tLXffx+Y57bngCj8TX0X/w6I/Z6/6B3iH/AMGz/wCFAH4geH9Jn1/XLDTbZfMuby5jt4k3Y3O7&#10;hQMn61/ULpGmQ6PpdpY28SW9tawpDFEn3UVV2gD6V8m+Ff8Agld8AvCPiPTNatNH1i5udPuY7qKO&#10;61R3iZ0bcu5RjIyK+wqACiiigAooooA/LL4tf8FNfiL+zt+1F8RPCeuaHZ+MPBdlqvl2trOn2S5t&#10;4CinbHKq4ZTn+NW/3q7Hw5rf7Fn7cUiGTS7PwF44kZdiM6aLqBkzwY3Q+TO2f99var/7Q3/BTLTP&#10;gl8b/F/wy8cfDC38S6Zp08Rju7O8RvMikhjmj8yGWPG4b+fmqDQf2wv2J/jXP5fiLwRpWjahdKtr&#10;u17wlE0jKW2gCa3WTZ167lxQB9jfCD4e+LfhlYPoer+Obnx7osK7dPvNat1XVIFGAI550ws4x/y0&#10;KK/rur06uG+EOn+EtN8A6ZH4FRIvCpVmslR5WVV3HOBL8y/N2ruaACiivNfin+0b8NfgnbNL438a&#10;6P4fcKWFrcXAa5fH92FMyN+C0AelU13WNCzHaor83PjH/wAFnvBuiLcWfw28J3/ii7X5Y9S1dvsV&#10;pnH3hGMyOPY+XX5+/Hb9uf4w/tDvcQeJfFU1lokjMRoejf6JZKp42sqndL/20ZqAP1H/AGqP27v2&#10;d/AHiDT11S0h+Kfi7QneSy0/TNtzbWNwRjc8jHyVk+XG5Q7p7V+aX7SX/BQP4s/tJS3tjf6w3hzw&#10;jMWUeHdGkMULoc8TP9+bjru+X/ZWvAfCfgvXvHeqppfhzRNR13Un+7Z6XaPcSt/wFATX2T8HP+CR&#10;/wAWvHcUWo+NLvTfhtomN8rai/n3ir6+Sh2j/gci0AfDNfSHwB/YD+MX7Q6WmoaL4ck0jw3Mw/4n&#10;utf6NbbP7yKf3ko/3FNfaHhSz/Yy/ZQ8TaPoulIPjT8R7q6t7OKYKmpJHM8oUMD/AMe8WCf4d0lf&#10;qMiLGgVRtUUAfG/7Mn/BMf4XfAmG31PxBaRfEHxdHtk/tHVbf/RoT/0xtiSvH959zfSvshEWNAqj&#10;aop1FABRRRQB/NX+1JoKeF/2jvidpkFs1nb23iXUEghkzuWL7Q5j+9z90ivK6/fz4of8E0vgn8X/&#10;AB9rXjDxBp+sHWtXn+0Xb2upvGjvtAyF5x0rlf8Ah0R+z1/0DvEP/g2f/CgD8La6z4S/8lT8Gf8A&#10;Yasv/R6V+03/AA6I/Z6/6B3iH/wbP/hWr4V/4JXfAPwl4j03WrTR9YuLnT7mO6ihutUd4mdG3LuU&#10;YyMigD7BooooAKKKKACiivxE8b/Bn4rfHb9ur4tfDzwJ43v7GSx1G+1ZpNR1a4ggggMqNtAj3Hhp&#10;1UALQB+3dFfkD/w6y/ah/wCisaP/AOFFqX/xmvhXxL488eeGdf1LSZ/GuvST6fcy2sjR6pcbWdHK&#10;kjLdOKAP6aKK/FL4SfsBftG/GX4aeHfG+h/FKzt9K1u2F1bw3+v6gkyqSRhgsTDPHrXEftO/ssfH&#10;z9lDwhpviXxX4/OpaTfXv9nrJo+vXchimKM6hlkCHlY3+7n7tAH7yUVw3wR03+yfg34Fs/tE955G&#10;hWMf2i6fzJpMW6fM7HqTXc0AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFfF37ZX7E958XNT8UfEbT/AIo+JPDF9a6OzQ6TZylbLfBE&#10;zDdtYH5sc4oA+0aK/mD/AOFteOP+hy8Q/wDg0n/+Kr9BPhx/wTV+MvxL+H3hjxdZ/HN7S113TLbU&#10;4reW4vS8SzRLIFOH6jdQB+vFFfkb40/4Je/tA+HPDt7qOl/GT+3bm2ieY2Ivr6KSVVQttQ/NljjA&#10;X3r2H/gjZf6/rvws+IOr63f6lqaya1Faw3F/dPN9yEMyrvY4x5gz9aAP0RooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooA/IP8A4LbeITcfEr4baF9rR1s9JubxrXjdEZpgu/8A4F5H/jlfmnX37/wW&#10;m/5Oj8M/9ilbf+ld3XwFQAUUUUAfY/8AwSh8Kf8ACR/tkeHrxo3ePRbG91A7Yt658kwru/u8zcH1&#10;xX7w1+K3/BFn/k6HxN/2KNz/AOldpX7U0AFFFFABRRRQAUUUUAfJPx2g+HPhH4ga1rviD9l7xD8S&#10;dQvzCbjxFpfh6y1lbnbEqL8rzGVNo+T/AFa/cryqf/gqf8FfhuLuGy+E/jDw9qLR+YbV9AtLHzSM&#10;7N+Jc4/2sV5J+2T/AMFC/jJ+zz+1v408L+HNV0+68Mae1kbfStR0+OSNd1rDK/zrtk+Znb+OsjSP&#10;+C0+u3EDweKfhNoWt20kHkzJa3zwrIT1yJI5RtPzfLQB3uvf8Fv9Dh8r+xfhTf3ec+Z9v1lLfHpj&#10;ZE+a8e8Vf8FmPi9rkTx+HvCvhnQlZQvmvDNdyqwOcgtIF6f7FdD/AMPb/BH/AEbT4f8A/BjB/wDI&#10;dX4v+CzdjomlXFr4d+Bel6Mz/Mipq6iHf/eaOO1Td+dAHz94o+M/7Xv7QDTwvcfELVbVlEj2Ph/T&#10;Li0g2HplbeNQy/71VfDf/BNb9o7x1cmeTwLNpvmSt5l1reoQQNuxuyQ0hkOfXbXrvin/AILRfFrU&#10;0aPRPC3hXQ0aLb5kkU91Ir5+8pMir+BU14l42/4KR/tDeOo5Yrj4h3elW0mf3Oi28NltBGMB40En&#10;/j1AH0P4O/4I2eIdPtzf/Ez4leH/AAtpseDJ/ZyNcEDK8GSXylXqR/FW/H8M/wBgv9nf994g8X3H&#10;xW1iFdwtLe5a/jlfC/dW2CQ/hI9fm74s8d+JPHl+994k17VNeu263GqXklzJ+bk1z9AH6WeKv+Cu&#10;GieBNIk0X4HfCHR/CVi2dl1qEMcK9ev2a32jOPWSvjL4wftZfFn47+bF418a6lq1g7bzpayeRZqR&#10;0/cR7U49xXkFFAHq37J3/J0Xwi/7G7Sv/SuOv6Uq/mt/ZO/5Oi+EX/Y3aV/6Vx1/SlQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAV4b4A/ZH8JfDn9obxh8Y9N1LWJvEviiCS3vbW6lia0jV3ic+WojD&#10;DmJerGvcqKACv5g/i1/yVPxn/wBhq9/9HvX9PlfzB/Fr/kqfjP8A7DV7/wCj3oA/fz9gP/kzf4T/&#10;APYFT/0N63f2nP2ZPC/7VvgbT/Cniy+1Sx06z1BNSR9JlSORpVjkjAJdHG3Erdqwv2A/+TN/hP8A&#10;9gVP/Q3r6AoApaVptto+m2thZxrDaWsSQwRr0VFG1R+QrH8e/ELw98MPC954j8U6xaaFotou6a9v&#10;ZdiL6Af3mPZRya6Wvxa/4K8/tAan4x+N8fwxtLt08NeFoopri1RvlnvpIt5kb12Ryqg9MvQB9A+I&#10;/wDgrbqXjfxcnhr4KfCPVPG92zHZJeF98yDjcsEIZlXP8TNSav8Ate/tq+A9FTxJ4o+AmjS+HY4p&#10;ZrhbO3n8+JF6s4W5kaMDrynSvZ/+CZn7PulfBz9mvw7rn2OFPFPi61j1jUL4YaRopPmt4Q3ZFj2n&#10;b/ed6+vqAPg79mr/AIKzfD74u6pZaB4309vh7r90yxQ3U9wJtNmc9vOwDFk/3xt/26+8a/C3/gqj&#10;+znpPwP+PFrrPhuxTTvDvi22a+S0gh8uG3ukbbOidsHKSYHTzPTFfof/AMEuvjzf/Gz9me3tdan+&#10;1a94Wum0aeeV9zzwhFeCRv8AgDeX/wBsqAPRf2ofj78QPgPpT614Z+E0vxB8NWVjLe6tqUOuRWTW&#10;Kpyf3TRu8g2fMSvSvkfwJ/wWJ1/4meJ7Lw54Y+Atzrmu324W9jZ+Id8ku1S7YH2Xsqsa+4P2sf8A&#10;k134u/8AYo6r/wCkklfix/wS8/5Pk+HP/cQ/9N9zQB9z/E//AIKnfEH4Mz2sfjj9mzV/DP2kkQSa&#10;hrTJHNjqEf7LtYjuM17d+yD+374L/a0urvRrLTrvwx4ts7f7TLpF5KsqzRcBnhkXG8KW5yqt04q/&#10;/wAFGLPw9c/sd/ESbxFHbOlvZK9i9yoJjvN6rCY89H3Njj1Nfmh/wSG8KazrX7WVvrFjHcLpej6V&#10;dSahcJErR7ZE8tI2Y/d3Odwx837v03UAfuRXJfEv4neGPhB4QvvE/i/WrbQtEs1/e3V0/fsqqMs7&#10;nsqjJrra/Db/AIKrftEat8Uf2g9R8EQ3LJ4T8Gy/ZILWN22y3ewefM46bwzGMegX/aNAH1Bqf/BW&#10;PxP8S/FjaB8D/g3qXjCVckT3295GXO1XMMIPlr7vJTfEn7Z37ZPws0JvEvjf4D6N/wAI5HA0809l&#10;DNm3Ufxy7LiUxAd9y19MfsB/s/ad8AP2cvDNsltF/wAJFrdrFq2sXaoN8s0q71QsOqxo4QfQn+Kv&#10;oq6tY7uB4ZkWWKRSrxuu5WU9QRQB8U/sx/8ABU74c/HPVLDw74ms5vAHiu7kWGCO5m+0WNzIeFVJ&#10;8DYx9HVfTca+36/Aj/gpP+zlY/s7ftE3EOgWqWPhXxDarqunW0KbY7YlmWWBfZXXcPRZFr9V/wDg&#10;nL8c7348/sv6Dqerz/a9e0WV9D1Cc5/evCFMbnPVjE8W4923UAH7Uv7U3xI/ZzOq6xY/BaXxf4E0&#10;22inuPEkWvxW/ls3DA23lvJtU4+bpXjH7OX/AAVt8O/Gz4q6X4N8R+DB4Gi1T9xZ6m+rfa0a5JGy&#10;Jx5MewN2bP3sCvof9vz/AJM3+LH/AGBX/wDQ0r8M/ij+zp4j+GHw7+H3jm4Av/DHjHTlu7a9ghYL&#10;BNlt9vJnjeMZH94fQ0Af0mV86ftPftC/Ef4DC91jw/8ABubx54N07TP7Q1HXINditWtmVn3r9nMb&#10;yMqIFcuB0P8As14H/wAE1f280+Mmi23wz8f6lGnjrT4lj0u8kO1tXt0XoT0MyAc/31+b+9X1j+1d&#10;/wAmwfF3/sUtV/8ASSWgDxf9lL9tHx/+1FfadqFr8E5dD8AzTz29x4pfxFFMsDojHasBiR5MvtT5&#10;em6ui/bW/bDvf2QtM8JahB4K/wCEyt9duZbPamp/ZJIpVVWQAeU+/dlvyrO/4Jewxp+xB8PGRERp&#10;P7QZ9v8AEft04yfyruv2jv2aYv2hNe+GV/PrKaZD4L8Qxa29rLZfaVvlQoTCcuuzO373zUAfN9x/&#10;wUh+MdlbS3dx+yN4zt7aFGkeaWa6VVQDJJJseAK8/wDDv/BaPVPFus2ukaL8CrrVtUvH8u3srLX2&#10;mlmb0VFtCWNfov8AFr/klnjP/sC3v/oh6/AP9gP/AJPI+E//AGGk/wDQHoA/RLxT/wAFRPid4H0W&#10;bWPEn7LPifw/pELBZb7Ury4t7dCxwuZHswOTX2t8CPifJ8aPhD4U8cyaU2iNrtil8NPM3neQGzgb&#10;9q7uPamfH74U/wDC8Pg74q8B/wBpHRxr1m1n9u8nz/IyQd2zcu7p61qfCjwMfhl8L/CXhA3v9onQ&#10;NJtdLF55Xl+f5MSR79uTtzt6ZoAzPjP8c/Bf7P3hCXxL421mHSNMVjHErfNLcybS3lxIOXc4PFfC&#10;x/4Ko+P/AIxeJrnRvgZ8Fb3xK8MbsbjUXeR1/uO8cWFiXjo0nzV8V/8ABRT4/ah8fP2ldegjuN/h&#10;zwzdS6JpMCMGjxG+2WYFeD5kils/3dlfs3+yx8AdF/Zx+DOg+FdKtYor5YI59Wu0Ub7u9ZB5srN3&#10;54X0UCgD4u8aft1/tbfA22GsfEz4F6Qnh/aPMurBJhHFnB+eeOaZY+OPmHWvdf2Vf+Clfw6/aV1W&#10;Dw5eW03gfxjMdsGmalcJJBdtkAJBP8u9+fuFVb03V9Z6nplrrFhcWN5bw3VncRtDNbzoHjkRhhlZ&#10;TwQRX8+P7a/waX9l79qLXdC8Ny3FlpsUkGr6LNGxWWCKTEihWHP7twyq3+xQB/Q3RXh37F/xmuPj&#10;7+zX4K8Y30qy6xcWv2XUmXHzXMLtFIxA6bym/wD4HXuNABXJ/Fr/AJJZ4z/7At7/AOiHrrK5P4tf&#10;8ks8Z/8AYFvf/RD0AfzB1/Sj+yf/AMmvfCL/ALFPSv8A0kjr+a6v1N+D37cn7R/g74T+DtD0b9nH&#10;U/EGj6bo9paWWqQadqDR3dukSrHICqFfmUKeDQB+k3xH+Lvgz4Vx6WPF/iGz0BdYuPsVj9scr58x&#10;/gXAPPNYP7Pv7Ong/wDZn8IX3hrwVDdw6XeX76lKt9cmeTzmREPzHttjWvyZ/ac/ap+Knxz+Jvwn&#10;8P8AxG+HR+HMOn61bX9rZ3NpcQzzlpkQvmbHycY4FftzQAUUVk+KPEll4P8ADeqa5qcv2fTdMtZb&#10;y6lb+CKNC7H8hQB8P/tn/wDBS2T9mH402PgXRfDVh4lWGzgutYmnuXjktmkYkRKBxu8ra/P/AD0W&#10;vtvwj4p07xx4V0fxFpEwuNK1azivrSbGN8UiB0P/AHya/nk+PGl+NPixb6r+0BrFj5fh7xb4ku7G&#10;C4L5MUqKHSIjsoj+Rf8Ari9fpt/wSC+PP/Ce/BPUvh5qE7Sar4OnU23mNy9jMSyAd/kcSL9ClAH6&#10;AU13VF3N0p1eH/tr+Ir/AMJ/sofFLVNMn8i9h0OdEmX7y7x5bEe+GoA+Y/ix/wAFX7f/AIWIngf4&#10;K+BLn4masbg2qXpdxDcyjr9njjDPIv8AtnaPw5qn4h/as/bW+GmjSeIfGHwH0C50GGFpZv7LLvLC&#10;AM73Ed1Kygd/lr43/wCCXnxr+H/wP+P15qHjySDS49S0x7HT9buz+5sZS6s2/wDuB1Xbv/h+jGv3&#10;K8OeJ9I8X6ZFqWh6pZ6zp0vKXlhcJPE/0ZCRQB89fsQ/tjj9sDwpr2pHwlN4XuNGnitpx9rFzBM7&#10;qzfIdqsMY5yvf7xqf9tf9r+T9j7wp4d1tfCD+LV1e+exMS332QQME3g7vKfOfT2roP2Vv2Z4/wBm&#10;fQvGGnrrSa5N4h1+41trpbIWzRLIECwn533bdrc/7Rqb9qb9nI/tKeGfCej/ANv/APCPjQvEdp4g&#10;802n2nz/ACVkXytvmJtz5h+b2oA+Z3/4KT/F+Gwe+k/ZK8ZpYrF5xuHmuljVMbtxb7FjGK4Lw7/w&#10;Wj1TxbrNrpGi/Aq61bVLx/Lt7Ky19ppZm9FRbQljX6L/ABa/5JZ4z/7At7/6IevwD/YD/wCTyPhP&#10;/wBhpP8A0B6AP0X8Q/8ABTv4p+D9Eu9Z179lTxbomkWq7p76/u7iGCME4yzvZALya2dF/wCCj3j7&#10;xDo1hqtl8E9PNnfW8d1AX8ZKrGN1DLkfZeDgjivsb4ueAh8U/hf4t8HPdJZLr2lXOm/ani83yDLG&#10;UD7Mjdtznr2r5w8J/wDBP3/hGPC2jaN/wnH2n+zrKG087+ytvmeWgTdjzTjOM4yaAPkv/gtv4ba1&#10;8efDDX9kKreaZeWJdV/es0MqP83H3f3/AB/wKvzMr9x/+Cufwrm8efsvpr1pF5t54T1OLUHK5Zvs&#10;zhoZeB6F42P+5X4cUAFFFFAH3x/wRmv4LT9qbW4ZplikuvC11FDG3/LRhcWzkD/gKsfwr9sK/nz/&#10;AOCb/wAQI/h3+2J4AuriXybTUriTR5unzfaYmjjHP/TUxV/QZQAUUUUAFFFFABRRRQB+AX/BUL/k&#10;+P4i/wDcP/8ASC3r5Ur6r/4Khf8AJ8fxF/7h/wD6QW9fKlABRRRQAUUUUAFFFFABRRRQB6t+yd/y&#10;dF8Iv+xu0r/0rjr+lKv5rf2Tv+TovhF/2N2lf+lcdf0pUAFFFFABRRXjH7Rf7Vvw+/Zj8NPqPjDV&#10;kXUJomex0S1Ie9vSP7idhn+NsLQB65fXsGmW0t1dSpb20KtJLNKwVI0HJLE9BXzp4N/a0h+PPxgH&#10;hD4R28OveGtFlE3ibxpcozWESYbba2gBHmzO2Pn+4qhm+evzR+I37Snxn/4KQfFaw+HXhmOXQ/Ct&#10;9dYTRbB28mC33ANcX0q8yKg+Y/w9lXdX63/s4fADw7+zV8K9L8FeHYzIluPOvL6Rdsl7dMo8yd/c&#10;4wB/CoUdqAPVaKKKACiiigAooooAKKKKACv5g/i1/wAlT8Z/9hq9/wDR71/TxI6wxu7cKvzGv5fv&#10;iHqVtrfjzxJqVqzNbXmp3VxEWXBKNKzLx9DQB/QL+wH/AMmb/Cf/ALAqf+hvX0BXzr/wT5v7fU/2&#10;NvhXJbSpOseleS7D+F0ldWX8GFfRVABX86/7fP8AyeR8V9v/AEGn/wDQEr+iivxi/wCCu37OmreE&#10;fjOvxSsbOSXwz4niihvLiJDttr6OMR7HxwvmIqsv94iSgD9Uv2bJrK5/Z7+GU2m27WenyeGdNa3t&#10;3bLRR/Zo9qk+wr0uvgf/AIJPftMaT8QfgrafDO/vYovFvhVWjgtXIRrmxLkpIn97Zu2N/wAB9a+8&#10;bm4jtYXmlZY40Us8jnCqB3JoA/M//gtzbae/gz4V3Em3+001C9ji+b5vJMUZkwvpuWPmpv8AgiUl&#10;4vgP4nM0sRsf7SswkIX51l8p9zE/3SuzFfOP/BU39onSfj/8atE8L+D7lNb0jwpFLaJdWn7xbm9m&#10;dfOERA+dR5cSDHVulfpL/wAE+f2drz9m/wDZz0rRdat1t/FOqTvqurQ8FoZZMBISRn7kaoD/ALW6&#10;gD0T9rH/AJNd+Lv/AGKOq/8ApJJX4lf8E4IdRuP2wPBsOjXMNjrElrqa2NzcxGWGK4OnXPltIgIL&#10;KGxkZr9tf2rv+TYPi7/2KWq/+kktfiv/AMEwZY4f23vh00jqq/6coLccmxnAFAGV+1d+0T8ZviN4&#10;7ufCHxh1WZ4/DuoNb3fh7TkS0tlljbazLsBDsVztkbd9/wCXiv2c/Y00D4VaT8B/D198IdOisfDG&#10;rRC7d93mXMk+NsguXPLSqRtPpj5eK+S/+Ctn7I8finwyfjR4Ztc6vpMKQ+IIYV5ntB8qXGB/FF91&#10;v9j/AHK+dP8Aglv+2B/wpj4jr8PfEt8Y/BXiedRbvK48vT74/Kr8/dWThG/4CaAP22r+a39q3/k5&#10;/wCLuP8AobdV/wDSuSv6Uq/D3/gqv+ztqXwx/aAv/G9rZyt4W8YN9qS6VcpHehf30TED5Scbx65P&#10;pQB+y3wl/wCSWeDP+wLZf+iErrK+L/8AgmF+0xp3xi+AWk+Ery8t08X+ELePTJrPeFeWzQKtvOq9&#10;12YQn+8n+0K+xb69g0y2lurqVLe2hVpJZpWCpGg5JYnoKAPyl/4LexaeNZ+EkkYi/tJoNSSXa37z&#10;yQ1v5eR/d3GTFeqf8EVbW/T4B+N55bjOmyeJDHb2/wDzzlW2h81v+Bbo/wDvmvjD/goz8d7P9qb9&#10;pSy03wSTrWj6RFHomlS2qbjqFw8mZHj/ALys7BF9dme9frL+xH8A5v2b/wBnbw14Qvth1xla/wBV&#10;2MCFu5fmdAR97YNsef8AYoAi/b8/5M3+LH/YFf8A9DSuJ/Zm+Efhz44/8E9fh94M8VWf2zRNT0GN&#10;JUVsOjiQskiN/CysNwrtv2/P+TN/ix/2BX/9DSqX/BPPVbfVv2NPhbJayiWKLTGty20j545pEcc+&#10;jKaAPxY/aB+B/jT9jP43DSp7mayvrOUajoOu2cpUzwhz5U6MPusNuGX+Fvav0s+GX7adh+1T+xN8&#10;XdM1Zlt/iLovgzUv7WtdgRbtPssii7iA42n+Ifwt7ba+mP2s/wBl/wAPftU/C248M6qyWOqwM1xp&#10;OsrEGeyuP5lG+669x7gV+A/i/wAK+OP2dfiBrfhrV477wz4ktIpbC7SJynmwSxlHAYcSRSRt9GU0&#10;Aft7/wAEvv8Akxz4b/8AcQ/9L7ivquvlX/gl5/yY38N/+4h/6cLmvqqgDk/i1/ySzxn/ANgW9/8A&#10;RD1+Af7Af/J5Hwn/AOw0n/oD1+/nxa/5JZ4z/wCwLe/+iHr8A/2A/wDk8j4T/wDYaT/0B6AP6KKi&#10;l3+U+z7235frUtFAH8y+m6hc6T8b7W/8RypFdW3iNZtSk2gqrrc5lPy++7pX9MyvvXIr8AP+Ci/7&#10;P1/8Bv2kvEEq2+zw54oupda0mdUCx4kfdLCMcDy3bbj+7sr9Zf2Cv2n9F/aM+CGhlL2H/hMNEs4r&#10;HW9OL/vVdBsSfB5KSBd2fXI7UAfTlfiv/wAFpv8Ak6Dwz/2KVt/6V3dfsxq+sWWgabcahqV3Bp9h&#10;bo0k11dSiOKJR3Zm4UV+CP7X/wARr/8AbQ/a8vh4FsbjXIp5ItD0C3g3MbmGPI81c/dV3Msnbap+&#10;bvQB+lH/AASI/wCTN9O/7DV9/wChrX2tXl37NfwdtfgB8D/CPgG2l8/+x7MLcT9pbh2Mkzj2Mjvj&#10;2r1GgArk/i1/ySzxn/2Bb3/0Q9dZXHfF2ZYPhT4yeRlSNdFvWaRuFUC3fk0AfzEV/Sl+yj/ya78I&#10;v+xS0r/0kir+a2v6Lf2X/iV4Q0v9mz4VWd34r0S3uofC2mRyQzajCrowtY8ggtwRQBh/tkfspah+&#10;0xc/DmfTNYsdEn8K6z/aMkt5btI0sXyExoV6Z2CvpevPvEPx++GnhWwa+1fx/wCGdPtAdvnT6vbq&#10;ucE4HzcniviD/gmF8QtY+N3x6/aA8c3uuX13p891F9jsLiV3iiinnndNgY/JtSJVxigD9IK+B/8A&#10;grn8cv8AhCfgbp/w8024SLW/Gt0sUqltu2xiYNIS2Rt3SeUnP8PmV98V+VmheEtF/wCCh/8AwUE8&#10;cah4gtH174VeCLFtMhjjuJEgnZWaOMB0II8yT7RKNvUR0AenfFHQPgXqn7Bz/BrS/in4GuNU0fR0&#10;m06RNfs90upxfvtw+cY82TzFJ/uymvzi/YO+On/DPn7S/hfX7uZYNDvpf7I1ZpGKotrOyqznH/PN&#10;tkn/AACv13/4dd/sz/8AROP/ACtah/8AH6/Jz/goP+ztp/7Nv7RGoaDoNq1n4U1G1i1HSYd7SeXE&#10;2UePcxLNtkR+poA/oMR1kQMp3Kay/Enh/T/Fug6jourWqXul6jbPa3dtL92SJ12up+qmvnH/AIJ0&#10;fHtfj1+zLoE95dLceJPD6f2Lqq9G3RDELn/fi2HP97fXof7XPjnU/hr+zT8SPE2hzPa6vp+izm0u&#10;Eba0ErLsWVf9pN24fSgD8wP2g/8AgkP8SPC2v6he/C823i/wuWaW1sbi4SDUYFz/AKpt+Ek2/wB4&#10;N8392vkbU/DfxX/Zu12OW9svFnw71Qt+7uNtxYNIwJ+64wH6djX7v/sUfGeH45fs3eCdel1qHWdf&#10;h0+K01lkmDyrdxrscyjgq77d/T+Ljinftt3/AIJsf2XviC3j2O3l0NtMmjhjnC+Y12UYW4h3A/vf&#10;M27T269KAPlj/gmN+3f4r+OHiHUvhv8AES9XVtcgsRe6VrAjVJp0RgJYZtuA7gMrK2Om/dX6P1+L&#10;X/BG74a6trn7Q2r+Mo4mTRPD+ky281xs4e4n2qkQPrtV2/4D71+0tAHJ/Fr/AJJZ4z/7At7/AOiH&#10;r8A/2A/+TyPhP/2Gk/8AQHr9/Pix/wAkr8Zf9gW8/wDRD1+AX7BLxw/tifCh5GVVGtRrljjkq4FA&#10;H9FNFFFAHlvjLx74c8Q/Eg/BjW7R5JPEfhm6vy7sPKntw4glhwed22Td9K/n0/aF+DGq/s+/F3xF&#10;4G1dHaXTLllt7hk2i5ticxTL7OvNfqB/wVj8ZeIfg543+AvxL8NDyL/QtQvwLjcBvJFu3kP3KSIs&#10;qt7Vq/tR/BrQP+CjX7NHh34r/DmJH8bWNqXtLbeqyTLu/f6fK3Z0beU/2vaSgD8X6Kvarpl1ot/c&#10;WN9bzWl5bytDNbzoUkjdThlZTyCDVGgDQ0TWLrw/rFlqdm/l3dnPHdQyYztdG3KefcV/Sv8AAn4q&#10;2Hxv+EfhXxzpzJ5Os2Edy8MbbvIm24liz6pIHX8K/mYr9QP+CPf7UMek6pqPwW1+7iit795NS8Py&#10;SfL+/wBuZ7fP+0q+Yv8Auyf3hQB+tFFFFABRRRQAUUUUAfgF/wAFQv8Ak+P4i/8AcP8A/SC3r5Ur&#10;6r/4Khf8nx/EX/uH/wDpBb18qUAFFFFABRRRQAUUUUAFFFFAHq37J3/J0Xwi/wCxu0r/ANK46/pS&#10;r+a39k7/AJOi+EX/AGN2lf8ApXHX9KVABVLU9StdHsJ76+uYbSzt42lmuJ3CRxoBkszHhQK8E/ae&#10;/bg+G37LWnTRa9qA1XxW0e+38Nac4e7kz91pD0hT/af8A1fjf+1B+3d8Sv2pL+e31a+bQvCO5fI8&#10;MaZKy2wxyDMeDM/u3H91VoA+7/2vP+CtWj+EPtfhn4MG28Qa0vyy+J5k8yxg9fIU/wCub/aPyf79&#10;fl6P+E5/aK+JUUTS6p4y8aa5ciNTK5mnmdvc9FH/AHyq1h+CPBOt/EPxTp3h3w7p1xqutahMsFrZ&#10;2y7nkc/yA6k9q/dL9hn9hrQ/2VPCo1LUhDrHxE1KJV1HU1TdHaoefs1vnon95ur/AJCgDf8A2Kv2&#10;NvD/AOyb4BEQCah401SKNta1hh95hz5EX92JD/311Pt9LUUUAFFFFABRRRQAUUUUAFFFFAHyx+1F&#10;+wzD+0741t/EE/xJ8TeE4Y9NXTH0zSnH2aVRJI5dlJHJ8zB/3a+fP+HIngf/AKKX4h/8AoK/Sqig&#10;D4R+E/8AwSu034ReLvDutaV8W/Fv2bR9Tg1P+y12Q21y0UiPsdVP3W24Nfd1FFABWJ4v8IaN4+8O&#10;X+geIdNt9X0W+jMVzZXSb45UPYituigD87vGX/BHLwj/AMJHHrPw5+Imu+ArmOVZoRLEL37O3P8A&#10;qpFeKRe2Ms1V7v8A4Jj/ABd8Yafe6Z4w/ak8Uapo805VrF1ubmOeH/bWS62hiP4cMK/RmigD5Z/Z&#10;o/4J4/Cr9mfUbfXLC2ufEvi2Ff3et6ztZoGOQTDGoCxcHGeW/wBqvqaiigD53/ah/ZOvP2lpLSH/&#10;AIWd4n8FaOtnJZ3ek6JNttdQDtkmaPID+nNfN3h7/gjT4c8Jazaavovxa8U6Vqlo3m297Z28UM0L&#10;/wB5XUgqa/RmigDgfhj8L5vBHwtsvBniDxFqHj7yYpbe51TxBiae9id3OyXOdwCNs5/hr4i1z/gi&#10;v8PtS1q+urDx3r2lWM1w8lvZJbxSC2QtlUDty20cZNfo3RQB5t8BPhHefBX4d2/he+8Z6346lhnk&#10;kXVdemMlzsb7seST8q44roviF8OvDnxU8KX3hvxZpFtruhXi4ms7pNysQcgjurA9COa6eigD86dd&#10;/wCCOug6V4ph1v4bfFTxD4HuoJfOhZ4Rcy2//XOWOSJ1/HNV7r/gl98U/HWk/wBnePP2nPEut6U0&#10;+6TTWS6uopYxx/y1utu4r/sH8a/R6igD5r/Zs/YF+Fn7Msqano2nza54oEYQ67rBEs6evlKAFiz/&#10;ALIz/tV9KUUUAfMP7TX7Gup/tMaldR33xd8VeHPDFxEkcnhnTtn2Jiv8TDjfk84am/sxfsX6j+zN&#10;qFtFp3xZ8TeIPC1vFKqeGb9UWyV353qBnZ8x3fL3r6gooAK+Yf2xP2FvCf7XNhY3N5fyeGvFmnr5&#10;VtrltbLMzQ5J8mWPK703Ekcjbz719PUUAeKfsk/s7P8AsvfBy08BSeIm8Ti1u57lL5rb7NxI27aE&#10;3vjH1717XRRQB8+ftOfstal+0e1lFD8UvFPgfSI7OWzutL0SXbb3yyfe89cjf8vy4NfM2hf8EZvD&#10;PhnVbTVNJ+LPinTNStZFmt7yzt4opoXHRlZSCpr9HKKAPO/gd8L9S+EPgODw5qfjPWvHlzDPLKNY&#10;8QSeZdMrHOwtkkgdq9EoooA4b4t/Brwf8dPB914Z8a6Jb63pM/8ABLlXjbs8ci4ZG91NfDWo/wDB&#10;HW08OeL0134afGPxB4IePPks1t5tzFnss8UsLY/Cv0eooA/N69/4JX/EX4j6bZWfxJ/aR8Q+I7KO&#10;XzJNNeGe6h46FGmuCM/8Ar6n/Zy/Yq+F37MCST+ENHmm12aPyZtd1Sbz72RDtyobAVF+XoirXvVF&#10;ABRRRQAV4l+1L+zc/wC054KtfDEvjbWvB2miRnvI9Hxtv0K48qUHG5R1xXttFAH5q/8ADkTwP/0U&#10;vxD/AOAUFH/DkTwP/wBFL8Q/+AUFfpVRQB+av/DkTwP/ANFL8Q/+AUFfS/7Hf7E2hfsdx+KhoviL&#10;Utfk8QNbec19FHGIxD5u3aE9fOavpOigDzD4/wDwl1X40eCB4b0rx1rXgAyTiS41DQiqzzw7HVoS&#10;TyFbdnj+5XzL8GP+CYX/AAoTXzqvgv40+LNGkndBeQ2tvAqXaI+7Y45FfdNFADHG5WGdvvXwf8U/&#10;+CWbfG3UrS/8c/HDxf4lvLSMw28l/bW7eUhO7aoGB1r7zooA+HvgN/wTKh/Z28b2XiLwp8X/ABXY&#10;qtxBJe6fFFFHBqESPu8mZRwynke244r6s+Lfwu0b40/DzWvBniA3a6Pq8Pk3IsbgwS4DBvlb6qPY&#10;967WigD83E/4JFap8Ptbu9W+Ffxz8QeDZ5I2RFFuyzPySqvPBLH8vT+Ctd/+CVmufE7VrO/+Mfx5&#10;8T+Oo4mEhsY0ZFRzy6xvLJIEU/7Ma1+hlFAHEfCT4P8AhL4HeC7Lwr4L0eLRtFtsssMe5mkc/eeR&#10;2yXY+prt6KKAPC/2m/2bNQ/aMsdIsbX4meJfAFlax3MV3b6BNsj1FJgg2zLkbgoRsf8AXRq+VtF/&#10;4Iw+FvD2q2mpab8VPE2n6hZypcW9za20McsMituV0YHKsCODX6O0UAed/A74X6l8IPAcHhzU/Gmt&#10;ePLmGeWYaxr8nmXTKxzsLZJIHavRKKKAPiD/AIK7fDZfGf7KT6/HFvu/Cuq2+obh97yZD5Eg/wDI&#10;qN/wCvzi/YS/bS1T9lHx5JHqAudT8A6syLqmno5ZoG6C5hUnHmDuP414/u1+6PxQ8BWPxS+HfiXw&#10;hqXFjrenT6fI23O3zEK7vqpOa/ml8f8AgvUfhz4217wtq6CPVNGvp9PulXlfNicoce3HFAH6/ftl&#10;fsReHP2yfCdl8WPg/e6ZL4rvrdZhNBIqWmuQ9Bub/lnOvTcf9x/9n8dvE/hbVvBeu3ui65p9zpWr&#10;2UphubG8iMc0TjsymvoP9kD9uTxp+ynryQWjya54JuJd194cuJf3eTjMsLf8s5eP91v4q/UDVPDH&#10;7Ov/AAU88ArqdpLnXrSP5rq22W2taWSOElU53pn13p/dagD8JK09A16+8L6vY6vpd3NYapYzpdWl&#10;3A+2SGVG3I6n1DCvsb9or/glZ8WPg/Ncah4Utf8AhY/hoN8sukRN9viX/ppa8sf+2e/8K+MdQ0+4&#10;0u8ltLqCW1uYWKSW86FJI2HUMp5BoA/ef9hH9uTRv2pvCS6Xqrw6Z8R9LhH9oaduCreIOPtMHqp/&#10;iX+A+22vrav5ePBHjbW/h54p07xF4d1G40rWtPmWe1vLZtrxuP5g9CO9fs7+x7/wU+8HfGy2svDn&#10;xAmtPBfjkgIJp38vT9Qb1jkY/u3P/PN/+As1AH3VRRRQAUUUUAfgF/wVC/5Pj+Iv/cP/APSC3r5U&#10;r6r/AOCoX/J8fxF/7h//AKQW9fKlABRRRQAUUUUAFFHU17/8Gf2FfjV8dJIJPD/gq8sdKmG4avrK&#10;NZWmB3DuMv8A8ADUAeAV3fwo+Cnjb44eIF0XwN4av/EWofLvW1i/dwqf4pJDhI192NfoJpn7BP7P&#10;v7KVhBrf7RPxJt9a1UMrp4e053jik/2fKTNxL/vfIK474u/8FUf+Ed0OXwf+zx4K074beGV3KmpN&#10;ZxLct23xwJ+7iJ9W8xvpQB3vwl/Ye+GH7Gw0P4m/tDfEGzs/EOm3Eepab4e064+RZomDx/dHm3Lq&#10;y/dRVT/eFcF+1H/wVv8AGfj6S60P4VQTeCPD7M8Z1eXa2pXKdivBEH/Act/tV8HeL/GeuePdduda&#10;8R6tfa7q1y26a91G4aeV/qzVhUAW9Q1C41S8lu7qeW6uZmLyXE7l5JGPUsx5JrrPhH8HfFvxz8a2&#10;vhXwXpEus63c5Kwx4VI0H3nkdsBFHqa9E/ZZ/Y78dftW+KfsPhy2/s/QrZv+Jh4hvYn+yWw4yoIH&#10;7yXB4jH47R81fuP+zX+yv4J/Zc8Gx6J4WsklvpUUahrVzGPtl+47u46KOyD5VoA4X9jb9hvwj+yl&#10;4ciuhHFrXj67g2al4gkQ9+TDbqfuRjj/AGnx8391fqCiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAr8nP+&#10;CwP7KrWWoWnxt8OWX+iz7LHxIsK/cl4S3uWHowxEx9fK/vV+sdZHijwxpnjPw9qGh61ZQ6hpGoQP&#10;bXdpOu5JYmGGU0Afy3V0Hgzxxrvw88QWuu+G9UvNF1i0YPBe2UxjkUj3Hb2r6H/bq/Yz1b9lT4hk&#10;2KXd/wCANTZpNI1SVN3lHq1tKy/8tEx1/jX5v72PligD9Pv2dP8Agspqekxw6V8YtAfWo1VV/wCE&#10;h0KFI7k+8sBIRvqhX/dr7Dhf9lr9uWwR2Twn4y1O5T7rYtNYj+TofuXAwPwr+f6p7a5ksp0mhd4p&#10;o23JJE21lI7gigD9evih/wAEXPBmrPLP4D8bap4bkIylnq0S30G7B43rsdR0/vV8xeO/+CQXx28N&#10;NK+ijw/4uhX7gsNR8iVhnAys4RQcc/eryf4a/wDBQH48/CxLeDSviDqOoWEK7RY61tv4to/h/egs&#10;o/3Wr6P8D/8ABan4g6V5UfivwLoGvovDy6dNLYzNxjOT5q5zz92gB/wX8d/tsfsmSW2mX/w98T+O&#10;PCcMv2f+xb62fUVQD/njPDveJfTqn+zX3L8K/wBv/wAIeMpl03xf4U8X/DHX1bypbHxBoly0Sv6e&#10;ekZA/wCBhK8D8Nf8FsPAl40a6/8ADzxDpo8vdI2n3EN3tf0G4xZHvXd6J/wWI+A+qRSNeQeKtHZW&#10;2ql1piOWHqPKlegD7et7iO5iSSNhJGyhlZejA96sV8U/8Pd/2ev+gj4h/wDBS/8AjR/w93/Z6/6C&#10;PiH/AMFL/wCNAH5sf8FQv+T4/iL/ANw//wBILevlSv1n+KH7Yf7D/j7Xr/xXr/w+v/GHiK8KfaLj&#10;+xis8u1AgJLyovCqorh/+G2/2N/C9nt8Pfs4jU3kbdIuq6RY/Lx/CzySn8KAPzTRGc7VXd/u16R4&#10;Q/Zw+KPj24MPh74e+JtVb5fmt9Km8tdwypLkBVBx3Nfc8/8AwV28KeD/ADo/APwD0jR9kSQW9xLc&#10;xQbUGMo0UUA+Xjj564Pxd/wWU+NeuLLHouleF/DcbNuSSKzluJkGMYzJIVPr9ygDlfAP/BJz9oDx&#10;mFkvdH0rwnbsu5ZNb1FN3Iz9yDzGU/UV7bZ/8EvPhD8GIUvfjj8c7PT12+Z/Z1g8Ngz4J6GUvJJ/&#10;wGMV8dePf23Pjl8TFlj134ma69vL9+2sZ/sULcY5SAIK8W1DULjVbqW6vJ5bq5kYs8s7l3cnnJJo&#10;A/TpP2uf2Pv2YkiHwj+FzeOvEFviSHWby3MfzgfeFzdBpUbn/lnHXgfxp/4KqfG74sQy2Ol6lbeA&#10;NKk+UxeHkZLhl5HzXDkv3/g218bUUAXtV1W71u9lvL66mvruVt0txcymSSQ+7Nyao0V7l+zr+x38&#10;Sf2nNWWLwhorroySLHda9ffurK2yefnP32H91NzUAeK21rJdTLDCjSSyMFSNF3MxPYV+hn7HH/BK&#10;fX/iI1j4s+LcVz4Z8KOqzQ6GjbNQvR28z/ngh/77/wB371e3fCb4afs4fsKfELwV4X1S7HxI+Nut&#10;anbWEU8MSSf2bLNIsQcRltlso3HrulPav0moA53wR4G0L4ceGbDw94a0q20bRrGJYoLOzTbGgHH4&#10;n1J5NdFRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRXi/7VP7TPh/9lf4XXXivWkF/eyMINM0lZhHJ&#10;f3B/gU4O0AfMzY4AoA9mdwilmO1R1JrznWv2jfhT4buUt9W+JXhLTJ2XzBHd65bRsy9M8vX426R4&#10;0/aA/wCCl/xeuPD0PiC5s9Fb9/c2NtM8GkaVa5xl41P7w9hu3Mx9q+5fBv8AwRw+C2i6SsPiHUPE&#10;HiXUj/rLv7WtpH/wGONfl/FmoA+vfDvxt+HvjAKdB8deG9Z3S+Sv2DVrebc/90bXPPNdv1FfnX8V&#10;P+CM3w61jS55fh/4k1jwxrIj/cx6nIt5aM46bvlEi59Qx/3awv8Agk3Y+PfD/wASPjD4O8TeJ7vU&#10;dM8GvFo7aU+oPPbQXYmmQtCH+6uLdxxt+lAH6ZUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRUXnL5uzeu7+7nmpaACiiigAooooAKjdwg3M21f9qpK88+OXwO8MftDeBJfCHi6O7l0aSeK&#10;5ZbK4aCTejZX5hQB3n2mH/nqn/fQpyTRycLIjN6K1fzd/tVeBdP+Ef7Q3jvwdoMt3/Y2j6k9ta/a&#10;pzJJs2qQC3GcZr9df2B/2LvAnwy8D/Dz4qWcmqXfjPVPD0NzcXE123kf6VEsjKIunyhtooA+0JJo&#10;4v8AWOq/7xpn2mH/AJ6p/wB9CvE/2m/2R/Av7UljpQ8Y/wBpLPosdz9hm0+7aLyjKE3sy9G/1aV/&#10;Pf4O0xvEHjbR9EmupYob7UILN5Vb5lV5VQkfnQB/T9HLHKPldX/3alrxH9nH9kfwF+yymujwUmqb&#10;taWAXsmp3pnZ/K37COAF/wBY2cV7dQAUVHJNHF/rHVf940iTJJwro3+61AEtFFFABRUTXESPtaRF&#10;f+6WpUdZRuV9y/7NAElFFFABRRRQAUUUUAFFFFABRRRQAUVEJVZ9qupZfvLUtABRRRQAUUUUAFFF&#10;FAHP+NPBOifETwxqPh3xFptvq2i6hE0FzZXKbkkQ/wAj6EdK/GX9s3/gmN4q+CM974n+HsF74u8A&#10;IGmeNT5uoacuPm8xFA8yMf8APRRwPvf3q/bqigD+Veiv3x/aa/4Jr/Cz9oh7jV7W2/4QjxdIuf7V&#10;0eFRFO3rPBwsn+8Nrf7Vflt8eP8Agm/8avgdLdXJ8NyeMPD0PzDWPDqG5XZ1y8Q/epjv8u3/AGqA&#10;PleinOhRirDaw6g02gAooooAKKKKACiiigAooooAKK6rwN8L/F3xM1FrHwl4Y1fxLdjAaLS7KS4K&#10;Z/vbAdv419ffCb/gkV8XvG8aX/jK70r4daRtEkrX8wubpU6k+VGdq4H991oA+F69n+Bf7IfxT/aL&#10;v4ofBnha5uNPZv3utXqm3sIvrM3yt/upub2r7hj8IfsRfsa+a2uam/xp8ZW/zfYxs1GONwPu+Wm2&#10;2Tn/AJ6MzCvIvjf/AMFZfiX44s30T4d2Fn8MPDQi8iNbDbLe7B6S7Qsf/bNRj+9QB6/pX7Hn7N/7&#10;E2nQa7+0B4xtvG/iwL50Hhi1QtEzf7Nqp8yX/flKx/7NePftHf8ABUnxh4/0s+FPhZpqfC3wVHG1&#10;usdhsW9liPG3cgCwL/sxf9918TavrF5r+pXF/qV3cahf3DmSa6upmlllY92ZuWNZ9AHqv7M+rR2/&#10;7S3wv1O/uhFFD4r024uLidifl+1xlmY1/SnX8wPwtmitfiZ4SuJ5Ughh1e0keSRsKqiZCSTX9PgO&#10;4ZFADqKKKACiiigAooooAKKKKACiiigAooooAK/E3/gsX8RbvxP+0xpvhb7Ru0/wzpESrbrLuVbi&#10;f97I2P4WKeQP+ALX7ZV+GH/BXPwnJ4e/a9vtS+xtbw63pFneLN1EzKnksfw8rH4UAfbv/BHn4dWP&#10;hr9mS98ULaNFqXiXVpnluZEw0sMH7qNVP8Sq3m/8CZq+8q+Ff+CPnjaHxH+yzPof2h3u/D+tXFu8&#10;TvnZFJtmTaP4VJd/x3V9zSMyIzKu5v7tAEleffDn4H+DPhRr3ivWfC+iJpmp+Kr46lrF0JpJGubg&#10;s7bvnY7Rukf5VwPmr45+J3/BTD4nfBqyiv8Axp+zHrfh/TpZPLS9vNaPkb+y+YtqVDHHTNQfAD/g&#10;ql4g/aG+J2keDvD/AMEbpzdTw/bry21zzvsFoZUSS5dfsy/InmZ+9QB9xfEz4daX8WPBepeFtalv&#10;rfTr7Z5j6bdvazrtdXUrIhBX5lFfhHd2+rXH7akvwth8YeKLXwvJ46bw6hj1mZriK1N95HDsSNwX&#10;uRX9BFfz2eMr7V9L/wCChmu3vh3TU1rxBb/EuebTtNll8pLq4XUmMcTOSNoZuM0Afpb4g/4JdeHo&#10;NA1J9H+KfxQk1f7NL9jW58QoY/O2HZuxEPl3dea9N/Yw+GXiC0/Y80Lwf8SLDVbLXLyC/t9Wt765&#10;dbvZJcTAZlV96kxlcENkV8t/tZ/Gv9pTWPhdZ6V8RvhnbfC3wjqWuWFrfeI9H8QxSTwIZgdv7uUl&#10;Qcdfav04hwsaKrbl28NQB+BH7aMWufAj9pzxj4Q8G+KvFlvoeh/Y3t2m1m5lkiL2sMhJfd/z0fiv&#10;1B/4J+ftpWf7UXw9XSdZmSD4jaFAq6pBt2reRbtq3UfXrxv/ALr+xWvFtE+HWgfFr/gqJ+0L4P8A&#10;FNgmo6DqvgyCG5tX43DZpZVlI+66sAysOhr4e+N3ws+IP/BO/wDaOsLzR9SmiMMpv9B1qPdsvrXf&#10;gxS9Mtj5JY/f+6y0AfpR/wAFQvhhpf8AwoXxN8UbbUtb0zxZodtaWtpNpuqzQQMj3sa/PErbGOJp&#10;OcZr0r9hX4P6R8Pvgd4Y8S2epa3qur+LdB0zUtTn1jU5bseaYfMxErHCDdM/T8a+ef2i/wBp/QP2&#10;q/8Agmb8QPE+lIljqtu2nQato7SrI9lcfb7f/wAcbqjdx75r7D/ZO/5Nd+EX/Yo6V/6SR0Afmb/w&#10;VU+F8X7O/iLwZqvgnxP4p00eKJdRmvbSXXLiWFHjaBgY9zkrnz24r2X9mX9gLw/8aPgH4J8ca18T&#10;/ibaaprenLdXENhr6rCrliPlDRMccetcd/wXJ/5o3/3F/wD2zrpf2YPjN+1H4a/Zz8D2fgz4F6P4&#10;k8LWulKthqkuvRRy3UQLHd5fmhg3tigD1b9lj9lvxJ+z/wDtW+O3k1vxZ4g8Df2DDHo+oa7dmVGl&#10;llRpYzzh3Ty/vbV4ryj/AIK3/DWDwB4LsviloGv+I9M8S6xrttpt3Fb6xMto0X2SXlYQcK37hPu1&#10;7z/wTI8T6x4y/Zok1jXZbmXVLrxDqck63LuzRMZs+WN5yFXpivN/+C0v/Jr3hv8A7G22/wDSS6oA&#10;8S/4J/8A7Ltj+1b8CPEPiTxT4/8AHmn63BrUmm202m686pGiQwyA7HDbstNz+mK8D8G/Ff4sfshf&#10;tet4Oh8eajrqad4hg0rUIbq7kktNQgMqj5o5CdpKP16qehr0b9kX9szUv2P/ANke4vLXwFN4ni1j&#10;xbexR6m98sFpbXC2lriJwFZi2Pm7ZH8Vd1/wTo+BugftV/FLxF8dvH3iWHxD4q07WvtkvhhYPLWC&#10;5b54LiQ55j+X5EAxmLn7uKAP1opjusaMzHao60+vlf8A4KQ/GyT4M/sy67Hp07xeJfEzLoWlrE+J&#10;d0v+tdcc8R7/AMStAH5YfFj9rvVZ/wBuiX4z6XPcXGm6ZrSrpip+7W50yFvJ8sZA4ljD5/66V+8P&#10;hfxJZeL/AA3pWuaZL9o03U7WK8tpf78UiB1P5GvyX/bp/YrsvhN+x18K9b0qCE634SjjsfEE8Q+a&#10;b7W3mM7YznZcttHPSSvoL/gkL8eh48+Bd78PtQuEfV/B0+23DN88ljMxdDz/AHH8xPpsoA+1/H/g&#10;aw+JHg3VfDWqTXlvYalB9nmk064a3nVc5+SReVPFfhd+0d4e1z4U/tj6p8M7Dxh4nTw/Hq9la24/&#10;tueSZLe4WFvvs33tslfvtX4V/t1f8pNdV/7DWh/+k9pQB+zXwh+EejfBXwgnhvQrvVb2xWeS48zW&#10;L57ufc/X94/OK7qiigAooooA/nX/AG/P+TyPix/2Gn/9ASv1j/Z0/bY+BnhL9n/4aaJq/wATNCsd&#10;V03w3p1pd2ssr7oZUtY1dD8vUMMV+Tn7fn/J5HxY/wCw0/8A6Alfp9+z/wD8E6P2fPHPwJ+HXiLW&#10;/AX2vV9W8PaffXlwNWvY/Mmkt0d22rMFGWPYUAezTft7/s9yRSL/AMLX8PfMrL/rX/8Aia/Az4Xt&#10;u+LvhJh91tdtP/ShK/cib/gmB+zVHDIy/Drorf8AMZv/AP4/X4a/C1Qnxb8IgfdXXLMf+TCUAf08&#10;18S/8FHP25Lr9mDw/p3hjwiIX8e69A80d1LtddNtQ23zijcM7NuCA8fKxPoftqvwP/4Kj6lcap+2&#10;941t7qQNBZxafawgYXbF9khfH/fTtQB9afs0/wDBPe+/aR8G6V8UPj7438TeIL/X4hqFjpMeosvl&#10;28gBSSR2zgsu1gke0Kuz/dGV+1v/AME7T+zz4Gv/AIo/A3xP4m0fUNCh+0ahYJqD+YLUcySxSrtf&#10;5PvMpz8oNfpz4VsLPSfDelWOntusba0iht23bv3aoAvPfin+KNEtfEnhzVdJvk82xvrSW1nj/vI6&#10;FWH5GgD4Y/4Jo/t2X/x/tZfh146m+0eN9KtWurXVXwralbqQG3j/AJ7Ju5/vLz/erp/+CoH7VOuf&#10;s4/CrR9K8J3H9n+KPFc08EWoD79pbRovnSR+kmZIlU9t2a/OD/gl7czWf7cPgWGGVoo511CKVVb7&#10;yfYp2wfXlVr9L/8AgpD+yDrH7U3w50a68KtE3izwzLPNZ2M7hBexShBLCHJCq37tGUt6Y4oA8a/Z&#10;C/4J1+APi78FNE+IvxO1PWvGviXxTbNfmY6rMi2yONqDcr7pJFxksx68bflre/Zw/Zbuv2Zf287v&#10;wz4Z8SeJLrwDN4Sl1w299va2ed7gQCB2XEbugG8HG7+dfn/4O+Pv7Rv7E16NAS413wnZxyPjQtfs&#10;S9kxz8xjSUFcE/xRmvur9jL/AIKsXXxf8faZ4F+Jei2Gk6rqsq2unazpJeO3luDwkMsTlthfs4bG&#10;7jbQB9b/ALVnwZ0b4vfCrUzqmoa1plzolpdahZXOiajLaOsqwPjdsOHX/Zavx8/YF8Paj+0d+0RY&#10;eDfF3jLxZ/Yz2Fzdutjrc0Ts0a5Ubsnjmv3C+LX/ACSzxn/2Bb3/ANEPX4Yf8E2/EPiHwp+0VNq3&#10;hPwwPGXiG10G+kttE+2rZtdn5NyrKwIVtu4j1xigDtP23fh54x/Ye+MPhz/hC/ir4tu7O/tDf2Mt&#10;7qTm5tnVyjI23COvT+H2Ir9N/hppUf7Y37I3gO88dXeoWtzrVjb317caDePYyNOmVLBo8bQxGSvS&#10;vjL4s/syftC/8FAvjHouu+OPBlt8JPBenR/ZIkv7tJ7iCDfukKqvzyyN23KqV+nHw98DaV8MfBGh&#10;eFNDh+zaRpFpFZW0R67EXGT6sepoA/Bv4I2+s+O/2vND+HGq+MvFL+HrrxHLpspj1iZZ2hR5B97P&#10;U7ea/U/9tT4O6pov7EmoeEvh7/wk+oarorWP9mJp1xNc6jPi6RX3MuZJMJJIx/3a/Lz9l7/lI14a&#10;/wCx0uf/AEbNX7+0Afmn+0R+wJpPwV/Zx8WeNbT4qfEjUPEOh6V9pCz63ttpZhtBJjCblXn7u/8A&#10;Gvmr/gnb8Ip/2tvGfi/SPFvxC8cadBpNhFdQSaPrLxszNLtO7zA/FfqD+35/yZv8WP8AsCv/AOhp&#10;XwB/wRE/5Kp8S/8AsC2//o+gD6A+D/7MviH9n79u7Q7TRNW8ceKPh2/hWe5uNU8QXL3FtDds7x+S&#10;ZAFj3/KjBcbvnr7l8YeKtP8AA/hTWfEWrzC30rSbOW+u5v7kUaF2P5CtqviH/gp98QNQuvAvg74M&#10;eHJvL8T/ABJ1eDTiqvylosi7y3sZGjB5+7voA/Oj9nn9rjV/Bn7bVv8AFPxBNNDZ+JtTlj1mJ32r&#10;9iunwOuPki/dOP8ArlX75o6yIGU7lNfjH/wVS/ZT0r4OJ8OfFXhaCKPQTpkHhq8WFAv+kW8X7mZ8&#10;fxSRjn/rlX3r/wAE3vjv/wALz/Zj8PteXCSeIfDgGh6iN+528pQIpWzz88Wzn+9uoA9v+L3wk0b4&#10;0+D38Oa7d6rZ2Dzx3Bk0e+e0n3J0/eJzivxC+Gvh/Xdb/bZtfhHrfjHxM2iL4rudFn+x63cCTyop&#10;ZFwrk99nXFfvvX4WfDX/AJS0S/8AZRtS/wDSiegD9r/AHgbT/hv4O0rwzpct5cafpsH2eGS/uGnn&#10;Zc5+eRuWPNdJRRQAUUUUAFFFFABRRRQB5F8Vv2TvhH8bt8njLwFpGq3jdb5Ivs136/6+IrJ+tfIf&#10;xA/4IsfD3WZnm8HeN9d8Lu3zC3v4Y9RhX6f6pvzY1+jNFAH4q+Mv+CNHxh0VlbQNe8M+JIWwP+Pi&#10;W0lXrklXj24/4FXjfiP/AIJvftGeGZkjl+Gt/erIzBX067t7kfL3PlyHbntmv6Dq+S/21f2+dO/Y&#10;91PQNKk8IXHirVNYge6iVL1bWKNFcJ8zbHOf+A0Afj5p37Efx31TULqzt/hP4pE1q22VptOeGPrj&#10;5XfCv/wE1f8A+GA/2hf+iT+If+/Sf/FV9O+Jv+C1/wARLxm/sDwH4Z0uPzCQdQluLttnYfK0XPvX&#10;kOuf8FWf2j9Wmja38W2Ojqo5Sx0a1Kt7nzY3NAEOjf8ABKz9pHVbzyZvBVtpSbd32i81m08v6fu5&#10;XP6V6f4Z/wCCL/xa1GFZtd8U+FdCQx7vLWaa5kVs/dbEar07hq8D8Qf8FCP2hfE7ytd/FLWLcTR+&#10;Uy6cIrQbenHlIu1v9oc15X4l+NvxA8aFj4g8ceI9bDR+Sy6hq08wZM52nc54oA/QJv8Agmf8BPhP&#10;Ex+K/wC0Hb2867g9pZy2thJuAGQFkaV2wT/dqb/hP/8Agn98BXkbRvC958T9VjZtpltJr1Mgnj/S&#10;SkOPdVNfmATuySeaSgD9HvHn/BYjXbHTBpHwn+HOieCtKiUR273n78xrznZFGEjT/wAer4/+LH7W&#10;Xxb+OCSReM/HWr6rYt97T0lFtaHjH+oiCx/pXkNFABRRRQAUUUUAPR2R1ZfvL81f0y/Az4h2nxX+&#10;EPg/xdaXCXMOr6Xb3TSLgfvSgEi4HQq+5SK/mXr6D+AH7c3xc/Zr0s6P4S12GTQGkMw0jU7cXNtG&#10;5bLFAcMme+0/rQB/RLRX45aD/wAFsPiNbQ41rwB4Z1KTzM7rKW4ths9MM0nPvX1j+yB/wUy079qb&#10;4mf8IRL4DufDGpyWst3DcJqK3cLLGAWDfu0Knn0NAH25RRRQAUUUUAFFFFABRRRQAUUUUAFfG/8A&#10;wUf/AGPLn9pr4aWeqeGYVl8deGvMexhLBPttu2DJb5/vfKGTP8X+9X2RRQB/P/8AsY/tM61+xP8A&#10;GnUE8Q6bfx6DeEaf4i0aWLyrmAox2yBHx+8jJb5T1BYV+2/wt/aH+HXxp0i11Hwb4v0rWlnj8z7L&#10;FdItzFxnEkLEOjD3FYXxq/ZF+E37QZefxt4Ps9R1Mx+WurQbra8Qdv3sZBbHbdkV823P/BGf4KT3&#10;cs0PiDxraqWLJDDqFvtjB7AtbE/rQAf8FbfiP4Xm/ZkvfC8fiTSpPEU2r2bppUV6jXLKjEufLB3A&#10;D3r5N/4Ist/xlF4lH/UpXP8A6V2lfZHhX/gj/wDAbw/eNPqX/CTeKEZg3k6pqaonGc/6iONufrX1&#10;J8MfgZ4A+DNh9k8EeEdI8NRFdryWNqqzSDr88py7/wDAjQB31fgBcSw2f/BTaa4uJo7eCH4rGSSa&#10;ZwqRqNVySzHgAV+9HibQovE/h/UdJmuryyivraS2a40+4aCeIOu3dHIvKOM8MOlfIt1/wSU/Z/vZ&#10;nnubLxHNNIzO8kmsuWZjySSRQB9EfFiy+GfjvwR9g+IEvh/UvCt1tuBHq1zGsEuz51dWLDp14rmP&#10;2Rfj/J+0v8Jn8Zvp8Omwtqt5Y28cDsytDE+1JDu5DFa8cb/gkb+z44VW0/xCyjpnWX/wr3r4efs0&#10;eC/hV8GL74YeG11HT/DF5FdRSst8/wBpHnqRIyy/eRueCOlAHy18Hv8AlMF8bP8AsUoP/RemV9Q/&#10;tM/s5+Gv2oPhjfeD/EaNAWPn2OoxIGmsrgD5ZFz+TL/EK8dt/wDgl18GLPWJNXhuvGEWqyffvk8Q&#10;zLO31cc9q+vEj2Iq/wB2gD+ar4neBvHv7Nfi7xT4B8QLc6NeXUQtb6BG/cahbCVZI5FPR0Lxqyn2&#10;9c1/QD+yf/ya98Iv+xT0r/0kjrC/aR/Y8+HH7U9pYJ410+5TUbBXjtNV06bybqJGz8m7BDLk7trA&#10;8/jXp/w88GWfw48BeHvCenTTXGnaHp8Gm28l0waV4oo1jUuQAN2F54oA/M3/AILizRySfB2NXXzV&#10;XVmK7vmwfsfb8K+wf2C/FOjp+x78OI21aw8zT9FRrxftSbrb5nP7zn5OPWm/G3/gn78Kf2gPHV14&#10;u8ZjxBe6pcKke2LVnSCBFQKFjj5CL8uTj+LmuEX/AIJG/s+IGxp/iFc9cay/+FAHY/DH4v8AhnRv&#10;2np/gn8NtF0JfDEWhTeK9U1HTrsyEXctwFZFC5UsdyM3zfxV5B/wWl/5Ng8M/wDY2W//AKSXVe8/&#10;AD9hP4Wfsy+M7vxR4HtdVt9UurF9Pla8vmnQxM6OflI67o1rP+NX/BP34U/H/wAbXvijxj/wkF7q&#10;NyUbyYtXlS2i2xpH+7j5CZVFzigD5U/4Js/BfRP2g/2CfiN4F14KtvqfiS5WK5Ch3tJhaWpinUf3&#10;kbn36V8b/Bn4i+Mf+CfH7VVxDrVvMkmlXJ0vX9MjPyX1kzKd0ecZyuyWNv8Ad7Zr9c/gr/wT9+FP&#10;wA8bWXijwd/wkFlqNqZGEMuryvbS7o3j/eR8B8K7YzWp+0F+w18Kf2lfEthr/jPSrt9YtLb7Gt1p&#10;12bZpIg25VfH3tuWx9TQB7X4R8V6V458M6V4g0O8TUdH1O3S7tLuP7ssTjcrCvzy+NHhmx/bt/4K&#10;AJ8ML+5u5vh18N9Jlm1NbG48vzb19u4K4+626SKM9/3ElfVfw8/Yx+Hvwt+GHijwB4dm12y8P+IW&#10;3XQGrSedER/zxfjy/fbXB+GP+CZHwb8G+IItb0eTxXZamsyzNcRa9MrSkOHw+MbgSOaAOc1P/gkd&#10;8CbiwuorSHxBBdSRlYppdWd1V8fK5Xjdg1+a37HnxNvv2P8A9sS1t9fnWwtIdQn8MeIQ6/LHEZfL&#10;Zj/uSokn/AK/d/x/4GsfiR4O1Xw1qc15bWGpQfZ5ptOuGt51XOfkkXlTxXypef8ABJj4Balcy3V3&#10;aeI7q6mYvJPLrTu7sepJI5oA+zUcOoZTuU9CK/Cr9uO8tpv+ClOtXC3ELQxa1oqvJuG1SsFqGye2&#10;Mc1+zHwb+DWgfAvwLB4S8NTajLpEMjyxf2levcypux8odv4RjgV86at/wSh+BGu6ncahqUHibUL6&#10;4YyTXVzrkskkrHqWZskmgD6ruvG/h2002HUbjXdNt9Pm4ivJb2JYZM/3WLYPSvKP2VP2ibj9o7SP&#10;Hus/YbSz0vRPFN5oOnyWrs7XNvCqMs756Mwk6CvIv+HRn7Pe3b/Z/iHaP4f7Zf8Awr6D+AH7O/gz&#10;9mnwdceGPBFrc2ulXF4+oSi8uDPI0zIiE7j/ALMa0AeoVG8iwpuZ9q+rVJXnnxy+B3hj9obwJL4Q&#10;8XR3cujSTxXLLZXDQSb0bK/MKAPwT/bn1G01r9rf4o32n3MN9ZzazJ5VxayrJG+FUHDLwea/cf8A&#10;Y617Ttd/Zc+Fcmm3tverD4Z0+2doHDbZY7dEkQ/7SsNprxH/AIdEfs9f9A7xD/4Nn/wr0P4Gf8E/&#10;/hN+zt47i8XeDrbV7fWIoJLdWu9QaaPY4w3ykUAe/wCv6zY6Do93fale2+n2cMbSSXN1KsUcagdW&#10;ZuBX8y/w8vbew+Jvhu9uZ0t7ODV7aaWZ/uqgmUlj9BX9B/7Rn7I3w+/alOg/8J3b6jcDRfPFothe&#10;tb/63y9+7H3v9UteK/8ADob9nr/oHeIP/Bu/+FAH2Xp+pWurWqXNncRXVvIokSWBw6sp5BBHrX4+&#10;/wDBYn9n3UdA+K1h8V9PsnfQtftorHUbhBnyr6Jdq7/7oeFY8f8AXNq/SP8AZz/ZH8Afstf28PA0&#10;OowjWhB9rF/etcZ8rzNm3P3f9a1es63oOneJ9Iu9L1ayt9T027jMNxZ3kSywzIequrZDCgD5q/YB&#10;/ag0P9oD4GeH7Nby3i8X6BZQ6dqumM4WXMaKi3Cp/ckAzx3yK6P9sT9qDw3+zh8Jdfvb3V7WLxRc&#10;WMsWj6Ssy/a5rh1Ko4jHzBFPzF+nFeaeKv8AglB8ENb106toh8SeCL3zfNB8O6n5ax57IJEfYPpU&#10;vhX/AIJT/A7RNaOq67F4h8c3xl80y+I9UMofpgOI1Tf070AfJP8AwR9/Zv1PV/iHefGPWLOWDRNJ&#10;gls9GllTaLu7kBSV0z1WOPepP96T/ZavuD9rr9qNv2c/iH8F9Pn1K10rQfEusywazdXkG9I7NBGG&#10;bfn5MPMmT/dzX0jpGj2WgabbafptrDYWFugjgtbaIRxRIOiqq4CivMvj/wDsv/Dz9pjSrCy8eaE+&#10;ptp3mNZXUFw8E9sX279jIR12JkHjigDur5/Dfjbww011/ZeveHLqLzGkl8q5tJ4uucnKMtfil4F+&#10;Hnhn4if8FNNLs/g3AkngrTvFFtq0Mlsm62ht7dkmuGjI4WHzEdY/95K+6rT/AIJHfCe0tnsIvGHj&#10;9dEkn82XR11iJbaXnO1lWEZ6detfSPwO/Zo+HX7Ouhy6b4D8OwaP9ox9ovGZprq5x08yV8sR/s/d&#10;HpQB1Hxa/wCSWeM/+wLe/wDoh6/Fn/gkR/yeRp3/AGBb7/0Ba/Xz49/s5eE/2jtBsdG8Wzauun2c&#10;ryCHS9Qe083cuCJNv31+teE6Z/wSd+A2jXcd5YQ+J7O7jO5Li31ySORfoygGgD7MorF8JeGbXwZ4&#10;Y0nQbGW4ms9Ms4rOCS8maaZkjQKpd25ZsAZJrnfjF8IdD+OHguXwt4huNSt9NmlSZ20m9e0lbb23&#10;rzt55FAH4ffsvf8AKRrw1/2Olz/6Nmr9/a+LbX/gkn8ALSZZobLxHDPG25JF1l1ZSO4IFfV3gDwN&#10;Y/DfwdpXhrTJry5sNNg+zwzajcNcTsuc/PI3LHmgDyP9vz/kzf4sf9gV/wD0NK+AP+CIn/JVPiX/&#10;ANgW3/8AR9fof+0D+yH4E/aYudPl8bS628VjE0KWunam9tA4Lbsui8M2e9eY+FP+CXPwS8Da7a6x&#10;oaeJtP1C2lWVJYNcljPBzg7cfLxQB9fV+YPhn4YaD/wUc/bF+K/iLxTPqF18N/BccXh/Rl0678oS&#10;yhyN6SL1UtHNJ/21jr9A/jF8IdE+OHguXwt4huNSt9NmlSZ20m9e0lbb23rztOeRXjHwm/4J2fCX&#10;4KeL9P8AEnhRvEdjfWc63CxnWZfIlZc48yMYEi89DQB5L8Vf+CSnwmPw38Snwbb61D4qjsJZNLa6&#10;1N5o/tCoSgZO+T8tfGH/AASh+PX/AAqL9ov/AIRTU7pLbQvGsa6c/m8Kt6hJtTn3Znj/AO2tfsj8&#10;X/hDovxr8HyeGteu9VtNPadLgvpF89pPuXoN6c49q+ZR/wAEi/2e1bd/Z/iHd13f2w/+FAH2pX4Q&#10;fDHWtOf/AIKltrX2+2TS2+IGoXH2yWURxbDPOd25sDFftLpfwm0nRPhSvw+tr7VV0VdOk0tbpr52&#10;vlidWUsJ/vb/AJuG7V8yn/gkV+z03J0/xB+OsP8A4UAfVPir4leGvBmiSapq+t2FnbLbPdIZbpFM&#10;yIu47Mn5/wAK/Ks/8FuvG+Tj4a+H8f8AX7N/hX1Y3/BI39ntwobT/ELY6Z1h/wDCr0X/AASd/Zzj&#10;jRW8LalKQADI+s3O5vc4cDJ9gKAPsWiiigAooooAKKKKACiiigAr8gf+C3f/ACVT4a/9gW5/9HV+&#10;v1fkB/wW7/5Kp8NP+wLcf+j6APzWooooAKKKKACinIjO+1V3N6VJ9mm/55P/AN8mgCGipvs03/PJ&#10;/wDvk0fZpv8Ank//AHyaAIaKm+zTf88n/wC+TR9mm/55P/3yaAIaKc6Mj7WXa3pTaACiiigAr7W/&#10;4JEf8nkad/2Bb7/0Ba+Ka+1v+CRH/J5Gnf8AYFvv/QFoA/dKiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAK+OP2+vBPh3xNe+DrjWNB0zVbiOK6jSW+s45nVfkO0FlJAzziiigDx&#10;r9m74I/DrWfiXFb3/gHwxfQfZpm8q50a2kXIXg4KEV9c/wDDMfwd/wCiT+B//Ccs/wD43RRQBseE&#10;/wBnj4VaPqX2mw+GXg6xuRGVE1toFpG4BxkZEYNdh/wqbwP/ANCb4f8A/BXB/wDEUUUATad8O/Cm&#10;j3sd5YeGdGsbuPOy4trCKORcgg4YKCOOK6D7LD/zxj/75FFFAB9lh/54x/8AfIo+yw/88Y/++RRR&#10;QAfZYf8AnjH/AN8ij7LD/wA8Y/8AvkUUUAc/qPw78KaxeyXl/wCGdGvruTG+4ubCKSRsAAZYqSeO&#10;Kh/4VN4H/wChN8P/APgrg/8AiKKKAOP8Wfs8fCrWNS+03/wy8HX1yYwpmudAtJHIGcDJjJrH/wCG&#10;Y/g7/wBEn8D/APhOWf8A8boooA+Vv2pfgh8OdD8e2MGneAPC+nwtpyuY7XRraNS29+cKg5966P8A&#10;YZ+H/hfQvjBeXum+G9I068j0mcJcWljFFIuZYwcMqgjI4oooA++aKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKAP//ZUEsDBAoAAAAAAAAAIQDK5nqnrx4AAK8eAAAVAAAAZHJzL21lZGlhL2ltYWdlMi5qcGVn&#10;/9j/4AAQSkZJRgABAQEOxA7EAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsK&#10;CwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCABdAP8DASIA&#10;AhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQA&#10;AAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3&#10;ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWm&#10;p6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEA&#10;AwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSEx&#10;BhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElK&#10;U1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3&#10;uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD6s/ZD&#10;/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBir7T/AGQ/+S7/ALUX/Y5Qf+kiV8WftCf8m5ft&#10;af8AZU4P/QYqAPGYf+UUt3/2UeL/ANJXr1j9n/8A5Mj+BP8A2XLT/wD0I15PD/yilu/+yjxf+kr1&#10;6x+z/wD8mR/An/suWn/+hGgDz/x3/wApebb/ALKLpv8A6Ogq7ov/ACl/H/Y8yf8As1UvHf8Ayl5t&#10;v+yi6b/6Ogq7ov8Ayl/H/Y8yf+zUAfoX/wAE/f8AkHfGv/so+r/+hrXy3af8kS8Bf9nJP/6Pnr6k&#10;/wCCfv8AyDvjX/2UfV//AENa+W7T/kiXgL/s5J//AEfPQB4d4v8A+UvcH/ZRLH/0bFXqv7R//JtX&#10;7W//AGVeH/23ryrxf/yl7g/7KJY/+jYq9V/aP/5Nq/a3/wCyrw/+29AHE/s+/wDJgWjf9le0v/2n&#10;X3l/wUK/48PgN/2VLR//AEXcV8G/s+/8mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FAHzH&#10;8Zv+SW/tj/8AZS9G/wDSm0rwD/got/ykAj/3ND/9Ew17/wDGb/klv7Y//ZS9G/8ASm0rwD/got/y&#10;kAj/ANzQ/wD0TDQB+j//AAUj/wCSM+EP+x40T/0or88v2gP+UsMX/Y16Z/KGv0N/4KR/8kZ8If8A&#10;Y8aJ/wClFfnl+0B/ylhi/wCxr0z+UNAFDVf+Uun/AHUWP/0eteuftIf8m0/td/8AZXU/9Ct68j1X&#10;/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QregD2f/gij/ybb4w/7Gyb/wBI7WvL9H/5Id4S/wCz&#10;hpf/AEa9eof8EUf+TbfGH/Y2Tf8ApHa15fo//JDvCX/Zw0v/AKNegDxXxJ/yl5P/AGPsH/oSUzR/&#10;+Uvcn/ZRJ/8A0c9P8Sf8peT/ANj7B/6ElM0f/lL3J/2USf8A9HPQB+i37WH/ACdB+yz/ANjDf/8A&#10;pJXyvYf8kR0D/s4d/wD0dX1R+1h/ydB+yz/2MN//AOklfK9h/wAkR0D/ALOHf/0dQBH+0J/yST9t&#10;v/sdNO/9p16T/wAET/8Akgfjb/sYv/beKvNv2hP+SSftt/8AY6ad/wC069J/4In/APJA/G3/AGMX&#10;/tvFQB4Z+0B/yZl+0P8A9lvu/wCUdZn7Pv8AyY78Kv8Astlj/OGtP9oD/kzL9of/ALLfd/yjrM/Z&#10;9/5Md+FX/ZbLH+cNAH3X+yB/ycJ+1P8A9jba/wDpNXxH+0F/ybR+1h/2WeT/ANG19ufsgf8AJwn7&#10;U/8A2Ntr/wCk1fEf7QX/ACbR+1h/2WeT/wBG0AeZ+H/+UTPij/sosP8A6TxVWi/5RRP/ANlKf/0k&#10;iqz4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSKgD9OP2Q/+S7/ALUX/Y5Qf+kiV8WftCf8m5ft&#10;af8AZU4P/QYq+0/2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg/wDQYqAPGYf+UUt3/wBlHi/9&#10;JXr1j9n/AP5Mj+BP/ZctP/8AQjXk8P8Ayilu/wDso8X/AKSvXrH7P/8AyZH8Cf8AsuWn/wDoRoA8&#10;/wDHf/KXm2/7KLpv/o6Crui/8pfx/wBjzJ/7NVLx3/yl5tv+yi6b/wCjoKu6L/yl/H/Y8yf+zUAf&#10;oX/wT9/5B3xr/wCyj6v/AOhrXy3af8kS8Bf9nJP/AOj56+pP+Cfv/IO+Nf8A2UfV/wD0Na+W7T/k&#10;iXgL/s5J/wD0fPQB4d4v/wCUvcH/AGUSx/8ARsVeq/tH/wDJtX7W/wD2VeH/ANt68q8X/wDKXuD/&#10;ALKJY/8Ao2KvVf2j/wDk2r9rf/sq8P8A7b0AcT+z7/yYFo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR&#10;/wD0XcV8G/s+/wDJgWjf9le0v/2nX3l/wUK/48PgN/2VLR//AEXcUAfMfxm/5Jb+2P8A9lL0b/0p&#10;tK8A/wCCi3/KQCP/AHND/wDRMNe//Gb/AJJb+2P/ANlL0b/0ptK8A/4KLf8AKQCP/c0P/wBEw0Af&#10;o/8A8FI/+SM+EP8AseNE/wDSivzy/aA/5Swxf9jXpn8oa/Q3/gpH/wAkZ8If9jxon/pRX55ftAf8&#10;pYYv+xr0z+UNAFDVf+Uun/dRY/8A0eteuftIf8m0/td/9ldT/wBCt68j1X/lLp/3UWP/ANHrXrn7&#10;SH/JtP7Xf/ZXU/8AQregD2f/AIIo/wDJtvjD/sbJv/SO1ry/R/8Akh3hL/s4aX/0a9eof8EUf+Tb&#10;fGH/AGNk3/pHa15fo/8AyQ7wl/2cNL/6NegDxXxJ/wApeT/2PsH/AKElM0f/AJS9yf8AZRJ//Rz0&#10;/wASf8peT/2PsH/oSUzR/wDlL3J/2USf/wBHPQB+i37WH/J0H7LP/Yw3/wD6SV8r2H/JEdA/7OHf&#10;/wBHV9UftYf8nQfss/8AYw3/AP6SV8r2H/JEdA/7OHf/ANHUAR/tCf8AJJP22/8AsdNO/wDadek/&#10;8ET/APkgfjb/ALGL/wBt4q82/aE/5JJ+23/2Omnf+069J/4In/8AJA/G3/Yxf+28VAHhn7QH/JmX&#10;7Q//AGW+7/lHWZ+z7/yY78Kv+y2WP84a0/2gP+TMv2h/+y33f8o6zP2ff+THfhV/2Wyx/nDQB91/&#10;sgf8nCftT/8AY22v/pNXxH+0F/ybR+1h/wBlnk/9G19ufsgf8nCftT/9jba/+k1fEf7QX/JtH7WH&#10;/ZZ5P/RtAHmfh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kiqz4f/AOUTPij/ALKLD/6TxVWi&#10;/wCUUT/9lKf/ANJIqAP04/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBir7T/AGQ/+S7/&#10;ALUX/Y5Qf+kiV8WftCf8m5ftaf8AZU4P/QYqAPGYf+UUt3/2UeL/ANJXr1j9n/8A5Mj+BP8A2XLT&#10;/wD0I15PD/yilu/+yjxf+kr16x+z/wD8mR/An/suWn/+hGgDz/x3/wApebb/ALKLpv8A6Ogq7ov/&#10;ACl/H/Y8yf8As1UvHf8Ayl5tv+yi6b/6Ogq7ov8Ayl/H/Y8yf+zUAfoX/wAE/f8AkHfGv/so+r/+&#10;hrXy3af8kS8Bf9nJP/6Pnr6k/wCCfv8AyDvjX/2UfV//AENa+W7T/kiXgL/s5J//AEfPQB4d4v8A&#10;+UvcH/ZRLH/0bFXqv7R//JtX7W//AGVeH/23ryrxf/yl7g/7KJY/+jYq9V/aP/5Nq/a3/wCyrw/+&#10;29AHE/s+/wDJgWjf9le0v/2nX3l/wUK/48PgN/2VLR//AEXcV8G/s+/8mBaN/wBle0v/ANp195f8&#10;FCv+PD4Df9lS0f8A9F3FAHzH8Zv+SW/tj/8AZS9G/wDSm0rwD/got/ykAj/3ND/9Ew17/wDGb/kl&#10;v7Y//ZS9G/8ASm0rwD/got/ykAj/ANzQ/wD0TDQB+j//AAUj/wCSM+EP+x40T/0or88v2gP+UsMX&#10;/Y16Z/KGv0N/4KR/8kZ8If8AY8aJ/wClFfnl+0B/ylhi/wCxr0z+UNAFDVf+Uun/AHUWP/0eteuf&#10;tIf8m0/td/8AZXU/9Ct68j1X/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QregD2f/gij/ybb4w/&#10;7Gyb/wBI7WvL9H/5Id4S/wCzhpf/AEa9eof8EUf+TbfGH/Y2Tf8ApHa15fo//JDvCX/Zw0v/AKNe&#10;gDxXxJ/yl5P/AGPsH/oSUzR/+Uvcn/ZRJ/8A0c9P8Sf8peT/ANj7B/6ElM0f/lL3J/2USf8A9HPQ&#10;B+i37WH/ACdB+yz/ANjDf/8ApJXyvYf8kR0D/s4d/wD0dX1R+1h/ydB+yz/2MN//AOklfK9h/wAk&#10;R0D/ALOHf/0dQBH+0J/yST9tv/sdNO/9p16T/wAET/8Akgfjb/sYv/beKvNv2hP+SSftt/8AY6ad&#10;/wC069J/4In/APJA/G3/AGMX/tvFQB4Z+0B/yZl+0P8A9lvu/wCUdZn7Pv8AyY78Kv8Astlj/OGt&#10;P9oD/kzL9of/ALLfd/yjrM/Z9/5Md+FX/ZbLH+cNAH3X+yB/ycJ+1P8A9jba/wDpNXxH+0F/ybR+&#10;1h/2WeT/ANG19ufsgf8AJwn7U/8A2Ntr/wCk1fEf7QX/ACbR+1h/2WeT/wBG0AeZ+H/+UTPij/so&#10;sP8A6TxVWi/5RRP/ANlKf/0kiqz4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up//SSKgD9OP2Q/+S7/&#10;ALUX/Y5Qf+kiV8WftCf8m5ftaf8AZU4P/QYq+0/2Q/8Aku/7UX/Y5Qf+kiV8WftCf8m5ftaf9lTg&#10;/wDQYqAPGYf+UUt3/wBlHi/9JXr1j9n/AP5Mj+BP/ZctP/8AQjXk8P8Ayilu/wDso8X/AKSvXrH7&#10;P/8AyZH8Cf8AsuWn/wDoRoA8/wDHf/KXm2/7KLpv/o6Crui/8pfx/wBjzJ/7NVLx3/yl5tv+yi6b&#10;/wCjoKu6L/yl/H/Y8yf+zUAfoX/wT9/5B3xr/wCyj6v/AOhrXy3af8kS8Bf9nJP/AOj56+pP+Cfv&#10;/IO+Nf8A2UfV/wD0Na+W7T/kiXgL/s5J/wD0fPQB4d4v/wCUvcH/AGUSx/8ARsVeq/tH/wDJtX7W&#10;/wD2VeH/ANt68q8X/wDKXuD/ALKJY/8Ao2KvVf2j/wDk2r9rf/sq8P8A7b0AcT+z7/yYFo3/AGV7&#10;S/8A2nX3l/wUK/48PgN/2VLR/wD0XcV8G/s+/wDJgWjf9le0v/2nX3l/wUK/48PgN/2VLR//AEXc&#10;UAfMfxm/5Jb+2P8A9lL0b/0ptK8A/wCCi3/KQCP/AHND/wDRMNe//Gb/AJJb+2P/ANlL0b/0ptK8&#10;A/4KLf8AKQCP/c0P/wBEw0Afo/8A8FI/+SM+EP8AseNE/wDSivzy/aA/5Swxf9jXpn8oa/Q3/gpH&#10;/wAkZ8If9jxon/pRX55ftAf8pYYv+xr0z+UNAFDVf+Uun/dRY/8A0eteuftIf8m0/td/9ldT/wBC&#10;t68j1X/lLp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQregD2f/AIIo/wDJtvjD/sbJv/SO1ry/R/8A&#10;kh3hL/s4aX/0a9eof8EUf+TbfGH/AGNk3/pHa15fo/8AyQ7wl/2cNL/6NegDxXxJ/wApeT/2PsH/&#10;AKElM0f/AJS9yf8AZRJ//Rz0/wASf8peT/2PsH/oSUzR/wDlL3J/2USf/wBHPQB+i37WH/J0H7LP&#10;/Yw3/wD6SV8r2H/JEdA/7OHf/wBHV9UftYf8nQfss/8AYw3/AP6SV8r2H/JEdA/7OHf/ANHUAR/t&#10;Cf8AJJP22/8AsdNO/wDadek/8ET/APkgfjb/ALGL/wBt4q82/aE/5JJ+23/2Omnf+069J/4In/8A&#10;JA/G3/Yxf+28VAHhn7QH/JmX7Q//AGW+7/lHWZ+z7/yY78Kv+y2WP84a0/2gP+TMv2h/+y33f8o6&#10;zP2ff+THfhV/2Wyx/nDQB91/sgf8nCftT/8AY22v/pNXxH+0F/ybR+1h/wBlnk/9G19ufsgf8nCf&#10;tT/9jba/+k1fEf7QX/JtH7WH/ZZ5P/RtAHmfh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kiq&#10;z4f/AOUTPij/ALKLD/6TxVWi/wCUUT/9lKf/ANJIqAP04/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+&#10;1p/2VOD/ANBir9Gfgn8E9Q+FvxF+LviK91K1vbfxrrseq2sMCsHt0WERlHzwTkZ4rwn4k/sEeIfH&#10;Pwv+M3haHxVplpP478Xx+JLa4kt5GS1iUL+7cDkt8vUcUAfntD/yilu/+yjxf+kr16x+z/8A8mR/&#10;An/suWn/APoRr3iL/gmN4oH7H03wb/4TbSP7RfxSmvjUxay+T5YhaPy9uc7stnPTiuw+HP8AwT/8&#10;SeB/gJ8Pfh/N4r0q5u/DHxCtvGU14kEgjngiJzCoPIc56nigD4X8d/8AKXm2/wCyi6b/AOjoKu6L&#10;/wApfx/2PMn/ALNX1z4h/wCCa3ifW/20ovjdH4y0iPTE8U2uvf2UbaUzGKKSNjHu+7uIQj05qbT/&#10;APgm/wCJbP8AbW/4Xe/jPSW0weIX1n+yhbSef5Zz8m7pu569KAPTP+Cfv/IO+Nf/AGUfV/8A0Na+&#10;W7T/AJIl4C/7OSf/ANHz193/ALNfwM1D4H2vj2LUNUtdUPiPxRe6/CbaNk8mOdgVjbPVhjkjivH4&#10;P2JPEEfgDw54fPibSxPpfxUbx/JMIpCr2xkkf7OO4k+cc9ODQB+f/i//AJS9wf8AZRLH/wBGxV6r&#10;+0f/AMm1ftb/APZV4f8A23r27Wf+CbHifVv204/jenjLSE0xPFFvrv8AZRt5TMYo3RjHu+7uIUj0&#10;rsPid+wh4h+IHws+NHhOHxRpdpP478ZJ4ltrl4ZGW1iXy8xOByW/dnkcc0AfFf7Pv/JgWjf9le0v&#10;/wBp195f8FCv+PD4Df8AZUtH/wDRdxXB/Dn/AIJ2eJPAv7OVl8NZvGGlXN9b+NrPxT9uS3kWNood&#10;uYtp53HbwenNfRH7TPwK1H46W3w6j07VLXSz4X8X2XiSc3SM3nRQJKGjXb0Y+YME8cGgD4X+M3/J&#10;Lf2x/wDspejf+lNpXgH/AAUW/wCUgEf+5of/AKJhr9DvHX7EviHxb4P+OWjw+JNMgl+IPiux8QWc&#10;rxSFbWKCWF2jkx1YiIgY45Fec/tO/wDBNHxT8ef2j/8AhZdh4z0jS7JV08LY3NtK8h+zxorZYccl&#10;CR9aAPV/+Ckf/JGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDX6s/tS/AzUPj/4F0TQdO1O20qaw8QW&#10;GsPNdIzq6W8m9kAXuexr5m+JX/BNzxP44/bEX4z23jLSbXThrNpqY0yW2lM2yHZldw4ydh/OgD4w&#10;1X/lLp/3UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQrevbL3/AIJpeJ7n9tD/AIXYnjPSRpn/AAlCa9/Z&#10;TW0vneWJA5j3fd3cYz0rsvih+wf4h8f/AAs+NXhOHxRplpP498bL4otbmSGRltYQYz5Tgcl/kPI4&#10;5oA4j/gij/ybb4w/7Gyb/wBI7WvL9H/5Id4S/wCzhpf/AEa9fYn7Bv7KWrfsh/C7XPCmr69Z+IJ9&#10;Q1l9TS4soXjVFaCGPaQ3OcxE/iK46y/Yd8QWvw+0Xw8fE+mmew+Jr+O3mEEm17dnZvs4HXf83XpQ&#10;B8BeJP8AlLyf+x9g/wDQkpmj/wDKXuT/ALKJP/6OevsfVf8Agmx4mv8A9tL/AIXanjLSV0z/AISO&#10;PW/7Ka2l87y1IOzd93dx16Uyx/4Jr+KLT9tNvjcfGWkNph8USa7/AGULaXzvKZ2YJu6bsHHpQB6l&#10;+1h/ydB+yz/2MN//AOklfK9h/wAkR0D/ALOHf/0dX3p8ZfgZqHxN+Lfwh8X2mp21la+CdTub65tp&#10;kZnuVkh8sKhHAIPPNePW/wCw94gg8Aab4fPifTTPa/E1vHbTeRJta3L7vs4HXf79KAPmj9oT/kkn&#10;7bf/AGOmnf8AtOvSf+CJ/wDyQPxt/wBjF/7bxV6b8Sv2G/EHjrwZ8fNEg8T6bayfEjXrXV7SWSCQ&#10;izSLblJAPvE7eo4rq/2DP2S9X/ZD+HfiDw3rGv2XiCXUtT+3xz2ULxqi+UibSG75XP40AfCn7QH/&#10;ACZl+0P/ANlvu/5R1mfs+/8AJjvwq/7LZY/zhr67+Iv7AHiPxx8DPiZ4Di8V6XbXfiz4gTeMYLt7&#10;eQx28DhcQsByXG3qOKq/Dj/gnn4k8DfAHwh8PZfF2l3V5ofj638XyXqW8gjlhj8vMIB5DnYeenNA&#10;Hdfsgf8AJwn7U/8A2Ntr/wCk1fEf7QX/ACbR+1h/2WeT/wBG1+k3wS+BuofCz4mfF/xPeanbX1v4&#10;31qLVLaCBGV7ZUi2FXJ4JPXivBPiT/wT98ReOPhZ8Y/CcHizTLafx147bxbbXElvIVtYS+7yXA5L&#10;+44oA+CPD/8AyiZ8Uf8AZRYf/SeKq0X/ACiif/spT/8ApJFX2rpv/BMzxTY/scav8Fz400h9SvfF&#10;EevLqgtpRCsSxIhjK9d2VJ9Kh/4djeKk/Y6f4NL400dtTPipvEA1M20oh8swpH5e3727Kk56c0Ae&#10;rftW/CD44eOPifo2s/DnxFdWmi6PAuorbPLapi7yYGjtd6ZEhgklkLTbo9yx4HWtjxJ4T1D9oL46&#10;6r8Pdb8RarD8PvA2l2R1OwsrtrWbX725QsPtMkW0mJUQEqhXcztkYAr6ir5O+JPjC4+BH7a3hOew&#10;j/tGw+KliNN1Kykcxi2uLIExXKMM5JSTYVI6KCCKAO+8I/szJ8IfiLomsfDbWrzQPChSWDXfCt/e&#10;3F7Z3SkZjmtxK7GGdX6sDhlOCOhrjdI8Fj9rX4j+Or/xnd6p/wAK98L6rL4c0rwvZ6hLaQXk0Sob&#10;i6uvJZWkPmECNS21QgOMk1s+N/jJ4i1r9qH4ffC/Rrj/AIR/TpLabX9UvUVZ5L6GHgWgDAeWrMQW&#10;cEkgYAHWsTwl4um+Cf7XPiT4Z2kI1Hw/4ztpPGUO9vLk026JEdxGDg+YkjIHGdpUkjkHgAXX/C9v&#10;+yF4/wDAF94RvdVXwB4q1u38Lah4Wur2W8gtbi43C2urYzOzRYkGHUNtKtnGRXIfDH4A+Bfjj8eP&#10;2hLzxvpE+uXGm+KobWzZtSuoRDEbGByirFKoxuJPTvXW+NvEp+N37Wfg/wCG9/bLZ6F4PjTxq5Vz&#10;I99dxN5dsp6bFjZ/M/i3FQOBUv7Nerf2f8bv2lE8rzN3jGA53Y/5h9v7UAWfC/h8/s3ftIeFfBmh&#10;alqU/wAP/HOmXv2TQ7+9lvBpV/ZqkhaBpWLJDJE5BTcRvUEAZNfOnwQ0z9mTWfDGt3XxV1vS08aH&#10;xLrKXK3/AIgu7eYIt/MIwUSZVA2bcYA4r6E8PeJW+L/7cWoWt9bi1s/hnoO7T4lbeZ7nUMCSZjgb&#10;dscewLz94nPaq37FiaY3wbv/ALTo9pdyjxTr2ZZYkLH/AImU/cqaAOv8H/DbwX4h+BOsaL8CfFS+&#10;GNJ1mdl/4SDSLmS/eJgyrMYnmdir7FKg5+UnIGRXhekn4b/D79p7wL4F+Cut6vYeL7fVZYvF8WoX&#10;13JY39isLNOkhumKTXW/ymQwZYZkJ4zj6H/aC+KV98GPgD4s8Y+GNO0+G80NI7lLS4hLQSgyoHUh&#10;ChBKkjdng4OD0rhP2kfE58cXPwR0NLSKwn1nxdYXyX7HzZLTyI3uSsf3eXCeWWyMKzcHOKAMbw58&#10;OfDX7Snxr+Lt78SZ7+6uPCOsLo2kaIurXFnDp1osEcq3iJHIh3zFyTIcjCADpWPo1x8Q/jh+zJ4l&#10;0DwH41vNW1fSPFF74bsteeWAjUdOEnleZdOyneqwynLR4djGCDk86Or2vgr4p/Gf4tyeNfAGk61q&#10;/gR4BZ6pbSS2k15ayW4mWC42sfN2lSMtlSCPlGOe+/YTsEk+AFn4k2Qw3HivUr3XZre2iEUNuZZm&#10;CQxovAVERF4AB25wM4oA6P8AZW8E+OvAHwti0f4havc6vrtrcPbRvI0JhW2ixHB5PlqCEZEVsSEv&#10;lmya9ioooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA//2VBLAwQKAAAAAAAA&#10;ACEAaA+ULNkeAADZHgAAFQAAAGRycy9tZWRpYS9pbWFnZTMuanBlZ//Y/+AAEEpGSUYAAQEBDsQO&#10;xAAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBET&#10;FBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgAXQD/AwEiAAIRAQMRAf/EAB8AAAEFAQEB&#10;AQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNR&#10;YQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldY&#10;WVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TF&#10;xsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAAB&#10;AgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGx&#10;wQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpz&#10;dHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW&#10;19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A+rP2Q/8Aku/7UX/Y5Qf+kiV8WftC&#10;f8m5ftaf9lTg/wDQYq+0/wBkP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKgDxmH/lFLd/&#10;9lHi/wDSV69Y/Z//AOTI/gT/ANly0/8A9CNeTw/8opbv/so8X/pK9esfs/8A/JkfwJ/7Llp//oRo&#10;A8/8d/8AKXm2/wCyi6b/AOjoKu6L/wApfx/2PMn/ALNVLx3/AMpebb/soum/+joKu6L/AMpfx/2P&#10;Mn/s1AH6F/8ABP3/AJB3xr/7KPq//oa18t2n/JEvAX/ZyT/+j56+pP8Agn7/AMg741/9lH1f/wBD&#10;Wvlu0/5Il4C/7OSf/wBHz0AeHeL/APlL3B/2USx/9GxV6r+0f/ybV+1v/wBlXh/9t68q8X/8pe4P&#10;+yiWP/o2KvVf2j/+Tav2t/8Asq8P/tvQBxP7Pv8AyYFo3/ZXtL/9p195f8FCv+PD4Df9lS0f/wBF&#10;3FfBv7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/ZUtH/APRdxQB8x/Gb/klv7Y//AGUvRv8A0ptK&#10;8A/4KLf8pAI/9zQ//RMNe/8Axm/5Jb+2P/2UvRv/AEptK8A/4KLf8pAI/wDc0P8A9Ew0Afo//wAF&#10;I/8AkjPhD/seNE/9KK/PL9oD/lLDF/2Nemfyhr9Df+Ckf/JGfCH/AGPGif8ApRX55ftAf8pYYv8A&#10;sa9M/lDQBQ1X/lLp/wB1Fj/9HrXrn7SH/JtP7Xf/AGV1P/QrevI9V/5S6f8AdRY//R6165+0h/yb&#10;T+13/wBldT/0K3oA9n/4Io/8m2+MP+xsm/8ASO1ry/R/+SHeEv8As4aX/wBGvXqH/BFH/k23xh/2&#10;Nk3/AKR2teX6P/yQ7wl/2cNL/wCjXoA8V8Sf8peT/wBj7B/6ElM0f/lL3J/2USf/ANHPT/En/KXk&#10;/wDY+wf+hJTNH/5S9yf9lEn/APRz0Afot+1h/wAnQfss/wDYw3//AKSV8r2H/JEdA/7OHf8A9HV9&#10;UftYf8nQfss/9jDf/wDpJXyvYf8AJEdA/wCzh3/9HUAR/tCf8kk/bb/7HTTv/adek/8ABE//AJIH&#10;42/7GL/23irzb9oT/kkn7bf/AGOmnf8AtOvSf+CJ/wDyQPxt/wBjF/7bxUAeGftAf8mZftD/APZb&#10;7v8AlHWZ+z7/AMmPfCn/ALLXY/zhrT/aA/5My/aH/wCy33f8o6zP2ff+THvhT/2Wux/nDQB91/sg&#10;f8nCftT/APY22v8A6TV8R/tBf8m0ftYf9lnk/wDRtfbn7IH/ACcJ+1P/ANjba/8ApNXxH+0F/wAm&#10;0ftYf9lnk/8ARtAHmfh//lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqs+H/+UTPij/sosP8A6TxV&#10;Wi/5RRP/ANlKf/0kioA/Tj9kP/ku/wC1F/2OUH/pIlfFn7Qn/JuX7Wn/AGVOD/0GKvtP9kP/AJLv&#10;+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKgDxmH/lFLd/8AZR4v/SV69Y/Z/wD+TI/gT/2XLT//&#10;AEI15PD/AMopbv8A7KPF/wCkr16x+z//AMmR/An/ALLlp/8A6EaAPP8Ax3/yl5tv+yi6b/6Ogq7o&#10;v/KX8f8AY8yf+zVS8d/8pebb/soum/8Ao6Crui/8pfx/2PMn/s1AH6F/8E/f+Qd8a/8Aso+r/wDo&#10;a18t2n/JEvAX/ZyT/wDo+evqT/gn7/yDvjX/ANlH1f8A9DWvlu0/5Il4C/7OSf8A9Hz0AeHeL/8A&#10;lL3B/wBlEsf/AEbFXqv7R/8AybV+1v8A9lXh/wDbevKvF/8Ayl7g/wCyiWP/AKNir1X9o/8A5Nq/&#10;a3/7KvD/AO29AHE/s+/8mBaN/wBle0v/ANp195f8FCv+PD4Df9lS0f8A9F3FfBv7Pv8AyYFo3/ZX&#10;tL/9p195f8FCv+PD4Df9lS0f/wBF3FAHzH8Zv+SW/tj/APZS9G/9KbSvAP8Agot/ykAj/wBzQ/8A&#10;0TDXv/xm/wCSW/tj/wDZS9G/9KbSvAP+Ci3/ACkAj/3ND/8ARMNAH6P/APBSP/kjPhD/ALHjRP8A&#10;0or88v2gP+UsMX/Y16Z/KGv0N/4KR/8AJGfCH/Y8aJ/6UV+eX7QH/KWGL/sa9M/lDQBQ1X/lLp/3&#10;UWP/ANHrXrn7SH/JtP7Xf/ZXU/8AQrevI9V/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3oA9n&#10;/wCCKP8Aybb4w/7Gyb/0jta8v0f/AJId4S/7OGl/9GvXqH/BFH/k23xh/wBjZN/6R2teX6P/AMkO&#10;8Jf9nDS/+jXoA8V8Sf8AKXk/9j7B/wChJTNH/wCUvcn/AGUSf/0c9P8AEn/KXk/9j7B/6ElM0f8A&#10;5S9yf9lEn/8ARz0Afot+1h/ydB+yz/2MN/8A+klfK9h/yRHQP+zh3/8AR1fVH7WH/J0H7LP/AGMN&#10;/wD+klfK9h/yRHQP+zh3/wDR1AEf7Qn/ACST9tv/ALHTTv8A2nXpP/BE/wD5IH42/wCxi/8AbeKv&#10;Nv2hP+SSftt/9jpp3/tOvSf+CJ//ACQPxt/2MX/tvFQB4Z+0B/yZl+0P/wBlvu/5R1mfs+/8mPfC&#10;n/stdj/OGtP9oD/kzL9of/st93/KOsz9n3/kx74U/wDZa7H+cNAH3X+yB/ycJ+1P/wBjba/+k1fE&#10;f7QX/JtH7WH/AGWeT/0bX25+yB/ycJ+1P/2Ntr/6TV8R/tBf8m0ftYf9lnk/9G0AeZ+H/wDlEz4o&#10;/wCyiw/+k8VVov8AlFE//ZSn/wDSSKrPh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kioA/Tj&#10;9kP/AJLv+1F/2OUH/pIlfFn7Qn/JuX7Wn/ZU4P8A0GKvtP8AZD/5Lv8AtRf9jlB/6SJXxZ+0J/yb&#10;l+1p/wBlTg/9BioA8Zh/5RS3f/ZR4v8A0levWP2f/wDkyP4E/wDZctP/APQjXk8P/KKW7/7KPF/6&#10;SvXrH7P/APyZH8Cf+y5af/6EaAPP/Hf/ACl5tv8Asoum/wDo6Crui/8AKX8f9jzJ/wCzVS8d/wDK&#10;Xm2/7KLpv/o6Crui/wDKX8f9jzJ/7NQB+hf/AAT9/wCQd8a/+yj6v/6GtfLdp/yRLwF/2ck//o+e&#10;vqT/AIJ+/wDIO+Nf/ZR9X/8AQ1r5btP+SJeAv+zkn/8AR89AHh3i/wD5S9wf9lEsf/RsVeq/tH/8&#10;m1ftb/8AZV4f/bevKvF//KXuD/solj/6Nir1X9o//k2r9rf/ALKvD/7b0AcT+z7/AMmBaN/2V7S/&#10;/adfeX/BQr/jw+A3/ZUtH/8ARdxXwb+z7/yYFo3/AGV7S/8A2nX3l/wUK/48PgN/2VLR/wD0XcUA&#10;fMfxm/5Jb+2P/wBlL0b/ANKbSvAP+Ci3/KQCP/c0P/0TDXv/AMZv+SW/tj/9lL0b/wBKbSvAP+Ci&#10;3/KQCP8A3ND/APRMNAH6P/8ABSP/AJIz4Q/7HjRP/Sivzy/aA/5Swxf9jXpn8oa/Q3/gpH/yRnwh&#10;/wBjxon/AKUV+eX7QH/KWGL/ALGvTP5Q0AUNV/5S6f8AdRY//R6165+0h/ybT+13/wBldT/0K3ry&#10;PVf+Uun/AHUWP/0eteuftIf8m0/td/8AZXU/9Ct6APZ/+CKP/JtvjD/sbJv/AEjta8v0f/kh3hL/&#10;ALOGl/8ARr16h/wRR/5Nt8Yf9jZN/wCkdrXl+j/8kO8Jf9nDS/8Ao16APFfEn/KXk/8AY+wf+hJT&#10;NH/5S9yf9lEn/wDRz0/xJ/yl5P8A2PsH/oSUzR/+Uvcn/ZRJ/wD0c9AH6LftYf8AJ0H7LP8A2MN/&#10;/wCklfK9h/yRHQP+zh3/APR1fVH7WH/J0H7LP/Yw3/8A6SV8r2H/ACRHQP8As4d//R1AEf7Qn/JJ&#10;P22/+x007/2nXpP/AARP/wCSB+Nv+xi/9t4q82/aE/5JJ+23/wBjpp3/ALTr0n/gif8A8kD8bf8A&#10;Yxf+28VAHhn7QH/JmX7Q/wD2W+7/AJR1mfs+/wDJj3wp/wCy12P84a0/2gP+TMv2h/8Ast93/KOs&#10;z9n3/kx74U/9lrsf5w0Afdf7IH/Jwn7U/wD2Ntr/AOk1fEf7QX/JtH7WH/ZZ5P8A0bX25+yB/wAn&#10;CftT/wDY22v/AKTV8R/tBf8AJtH7WH/ZZ5P/AEbQB5n4f/5RM+KP+yiw/wDpPFVaL/lFE/8A2Up/&#10;/SSKrPh//lEz4o/7KLD/AOk8VVov+UUT/wDZSn/9JIqAP04/ZD/5Lv8AtRf9jlB/6SJXxZ+0J/yb&#10;l+1p/wBlTg/9Bir7T/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBioA8Zh/5RS3f/AGUe&#10;L/0levWP2f8A/kyP4E/9ly0//wBCNeTw/wDKKW7/AOyjxf8ApK9esfs//wDJkfwJ/wCy5af/AOhG&#10;gDz/AMd/8pebb/soum/+joKu6L/yl/H/AGPMn/s1UvHf/KXm2/7KLpv/AKOgq7ov/KX8f9jzJ/7N&#10;QB+hf/BP3/kHfGv/ALKPq/8A6GtfLdp/yRLwF/2ck/8A6Pnr6k/4J+/8g741/wDZR9X/APQ1r5bt&#10;P+SJeAv+zkn/APR89AHh3i//AJS9wf8AZRLH/wBGxV6r+0f/AMm1ftb/APZV4f8A23ryrxf/AMpe&#10;4P8Asolj/wCjYq9V/aP/AOTav2t/+yrw/wDtvQBxP7Pv/JgWjf8AZXtL/wDadfeX/BQr/jw+A3/Z&#10;UtH/APRdxXwb+z7/AMmBaN/2V7S//adfeX/BQr/jw+A3/ZUtH/8ARdxQB8x/Gb/klv7Y/wD2UvRv&#10;/Sm0rwD/AIKLf8pAI/8Ac0P/ANEw17/8Zv8Aklv7Y/8A2UvRv/Sm0rwD/got/wApAI/9zQ//AETD&#10;QB+j/wDwUj/5Iz4Q/wCx40T/ANKK/PL9oD/lLDF/2Nemfyhr9Df+Ckf/ACRnwh/2PGif+lFfnl+0&#10;B/ylhi/7GvTP5Q0AUNV/5S6f91Fj/wDR6165+0h/ybT+13/2V1P/AEK3ryPVf+Uun/dRY/8A0ete&#10;uftIf8m0/td/9ldT/wBCt6APZ/8Agij/AMm2+MP+xsm/9I7WvL9H/wCSHeEv+zhpf/Rr16h/wRR/&#10;5Nt8Yf8AY2Tf+kdrXl+j/wDJDvCX/Zw0v/o16APFfEn/ACl5P/Y+wf8AoSUzR/8AlL3J/wBlEn/9&#10;HPT/ABJ/yl5P/Y+wf+hJTNH/AOUvcn/ZRJ//AEc9AH6LftYf8nQfss/9jDf/APpJXyvYf8kR0D/s&#10;4d//AEdX1R+1h/ydB+yz/wBjDf8A/pJXyvYf8kR0D/s4d/8A0dQBH+0J/wAkk/bb/wCx007/ANp1&#10;6T/wRP8A+SB+Nv8AsYv/AG3irzb9oT/kkn7bf/Y6ad/7Tr0n/gif/wAkD8bf9jF/7bxUAeGftAf8&#10;mZftD/8AZb7v+UdZn7Pv/Jj3wp/7LXY/zhrT/aA/5My/aH/7Lfd/yjrM/Z9/5Me+FP8A2Wux/nDQ&#10;B91/sgf8nCftT/8AY22v/pNXxH+0F/ybR+1h/wBlnk/9G19ufsgf8nCftT/9jba/+k1fEf7QX/Jt&#10;H7WH/ZZ5P/RtAHmfh/8A5RM+KP8AsosP/pPFVaL/AJRRP/2Up/8A0kiqz4f/AOUTPij/ALKLD/6T&#10;xVWi/wCUUT/9lKf/ANJIqAP04/ZD/wCS7/tRf9jlB/6SJXxZ+0J/ybl+1p/2VOD/ANBir9H/AISf&#10;BqP4RfEH4neIJ9eivW8ea4mqQ2jQiFrcrCE8oEsfMPyk5AHHbvXjHxI/YKj8YfDP4u+G7jxyumw+&#10;OfFKeJ3vXsAVsVQL+6IMg3fd+9lfpQB+cMP/ACilu/8Aso8X/pK9esfs/wD/ACZH8Cf+y5af/wCh&#10;GvpDTv8Agmdaah+ydL8ILP4lxXdtJ4lXXxrcGnK6/LE0Zh2CUj+LO7d26V1ngz9gSL4cfArwP4Fu&#10;PH0TW/hXx1b+NG1OawESzCM8W5Uy4XOfv5P+7QB8B+O/+UvNt/2UXTf/AEdBV3Rf+Uv4/wCx5k/9&#10;mr7R1L/gm1B4p/ayg+O9t8RY3i/4SS28QJpcOmiRGWKRG8oTCXnPlkbtvGenFQRf8E/tG0b9sR/j&#10;Vc/FSyjuY9ebWW0GS0RCuc/ujIZsjr12/hQB6D/wT9/5B3xr/wCyj6v/AOhrXy3af8kS8Bf9nJP/&#10;AOj56+9/2dPgjH8FrDxkYdeTX4fE/iO78QpLHCI1hE5B8sEM27GPvcZ9K8Yj/ZJ0a28FaF4ck+Je&#10;mCTSPiY/j9pvJQF/3kjfZNvm8Eb8F89vu0Afn94v/wCUvcH/AGUSx/8ARsVeq/tH/wDJtX7W/wD2&#10;VeH/ANt6+g7j/gnHaeKf2tl+Otl8SYJ1j8Swa6dJt9PEi/u2RvJMom6nb97b36V1Pjj9h21+KPw4&#10;+MXhG38f26/8Jv4vTxI9zb2YlOnlfLH2dlEvzHMZ+bK9enFAHw7+z7/yYFo3/ZXtL/8AadfeX/BQ&#10;r/jw+A3/AGVLR/8A0XcVyvg3/gnzZ/DT4C6d8Mbn4jQFl8Y2viiK/nsViMph2/6OIzLyTgfMDxnp&#10;X0B+0Z8C1+OFn4E366uhR+FPFFp4meR4PNE4t0lBiPzLsz5md3OMdKAPg34zf8kt/bH/AOyl6N/6&#10;U2leAf8ABRb/AJSAR/7mh/8AomGv0h8XfsRt418IfGPS4vGccMfxG8TWXiOO5Sw3iyWCSGTyv9Z+&#10;83eVjdlcbhwcc8J+0X/wTJPx8+Px+Jn/AAsAaMwFgF07+yvOA+zoinL+av3tmenGe9AHc/8ABSP/&#10;AJIz4Q/7HjRP/Sivzy/aA/5Swxf9jXpn8oa/WT9pL4En9oLwZo+gjWf7E/s/XLLWfP8As/nb/s8m&#10;/wAvG5cbumc8ehr55+IX/BNX/hOv2rV+NA8fGycata6mNI/sveP3Oz5PM80ddnXbxnpQB8Jar/yl&#10;0/7qLH/6PWvXP2kP+Taf2u/+yup/6Fb19FXn/BMwXP7XH/C7h4/Kt/wki6//AGMdLzwHDeV5vm+2&#10;N238K6z4jfsEt8QPht8XvCbeMxZjx/4wXxULoadv+xAGM+Rt8wb/APV/eyvXpQB5h/wRR/5Nt8Yf&#10;9jZN/wCkdrXl+j/8kO8Jf9nDS/8Ao16+1f2Kv2Th+yB8N9Z8KDxIfE41DVn1P7UbT7N5e6GKPZt3&#10;tn/VZznv7Vyln+wu1r4G0jw7/wAJju+wfER/Hn2j+z/v7nZvsu3zOPvffz2+7QB+dfiT/lLyf+x9&#10;g/8AQkpmj/8AKXuT/sok/wD6OevuTU/+CaX9oftdf8LvHj4o3/CQJrf9jf2XkYUg+V5vm+33tv4U&#10;2z/4JoG0/a7Pxw/4T/cx8SSa/wD2N/ZfG1nLeV5vm9ecbtv4UAdp+1h/ydB+yz/2MN//AOklfK9h&#10;/wAkR0D/ALOHf/0dX3/8WfgSfif8UfhX4wGs/wBnDwPqNxf/AGT7P5n2zzYvL27tw2Y65wa8qt/2&#10;GGg8D6f4e/4THP2X4iN48+0f2f8Aey+77Lt8zj035/4DQB8o/tCf8kk/bb/7HTTv/adek/8ABE//&#10;AJIH42/7GL/23ir2P4hfsLHx34S+N2if8Jj9jHxJ1u21jzv7P3/YPK2/u8eYPMzt6/LjPSun/Yo/&#10;ZIH7H/gPXPDY8THxOupaj9vFwbP7N5f7tU243tn7uc570AfAX7QH/JmX7Q//AGW+7/lHWZ+z7/yY&#10;98Kf+y12P84a+1PH3/BPpvHHwa+IfgJvGwtB4t8cy+Mvtw03d9mD7f8AR9nmDdjb9/I69Kr+Af8A&#10;gnb/AMIN8EPCvw8XxybsaH42g8YC/Om7fO8vZ/o+zzDjOz7+T16UAb/7IH/Jwn7U/wD2Ntr/AOk1&#10;fEf7QX/JtH7WH/ZZ5P8A0bX6ZfB74FH4VfEP4qeKDrP9pf8ACcavFqn2b7P5f2PZFs2btx3565wP&#10;pXiXxB/4J7/8J18Nfiv4T/4Tc2Y8d+NG8XG6Onb/ALHl9xg2+YN/+9kfSgD87vD/APyiZ8Uf9lFh&#10;/wDSeKq0X/KKJ/8AspT/APpJFX3pYf8ABMX7D+yfqnwVHxB3re+JE1/+2P7KwUCxqnleX5vP3c7t&#10;3fpUJ/4JfMv7KD/BdPiGBnxMfEI1htJzjMKx+V5Xm/7Od27v0oA7r9qr9m34p/Ff4l6X4h8EeMbz&#10;RdP0i2W8itW1Tyg97kwlbceS/wBmY28k2ZRuy7J8vyk1oaz8Pbf9oT9oTW/Bni29vdR8AfD3S9PX&#10;+wZLlwmr3tzGzma8IP79URFAVsAszEgivqevjv8AaU8f3X7LP7RvhLx7pEC6tafEJE8P61oszmJS&#10;9sGeC6jkGdrhZGQgqdygcjFAHq3hv9lbw58M/iXovir4byL4EsYopbbWfD+nxsbDVYWGUJi3hIpU&#10;f5hIq5IJByK4Xwr8OtL/AGrfiX498R/EW0OueFvDOtT+GtA8MXExNjH5Kp9ouZ4RhZZXkb5S+4Kq&#10;rgA81leFv2h/EP7QH7Sug+BtPkm8E6FoFl/wkeoiznE8ur4by0tXYqvlxAtubAJbAHAqp44+KNz+&#10;yR+0nJoOm2a674Y+I63PiF9Nlk8htMvo1RJnikAbck2FYoVGGBIPOKAN3xp4I0b9kj4hfDvxD8P7&#10;STRPDPinxBaeFNa8L2kpFi5udy291FE3EUkbj5imNysQQTXNfCD4CfDr4wfHn9ou98beDNH8UXln&#10;4thgt59TthM0UZsLdtik9Bkk496seCvibJ+11+0bZ6HqmnR6J4b+HJh8Rx6eshuG1G/O6OCR3IUI&#10;sOWcKFJLYO4YxXO/Dv47j4TftAftEWP9h/2qbrxZDN5n2vydv+gQDGPLbPTrmgD0rRPBunfs2ftQ&#10;eEPD3g5JNN8E/EDTb+OXw5FK7WtlfWaRyrcQozERB4nKMiDBIU46187/AAIk/Ze/4RTWz8TvD+i6&#10;h4w/4SbWhdXF7oVxdysv9oTbMyJEwOF2gYPFe2fAj4iy/tN/tQ+IPEupWS6VZfDmx/szSdMWTz8z&#10;3iq8900hC4bYixhQvAJ5Oa4b9mP9pJPh18PdW0I+GhqJt/E+tn7Qb7y927UJ2+75Rx1x1oA978If&#10;Dj4cfET4D6voPwgu28C+GNbnaOe+8N2bWU2QyrMFEiqVZlXZvxkA5FeErpfw28C/tP8Aw48JfCjw&#10;7qPw41uw1iW31rXLm1nsdO1u0WFjLZCST5b2eRxGyHkjY7BuufXfF37RWva3+z38RPGHhe1tvDWs&#10;+GIBdQm6H26KYIBI6MuI8blDJnORnPOMV5l4o+Pc37S3i/4ReBf7GTw3FqWtW2vTX4uPtTr9jQ3I&#10;iRSibS7Kql8nC54OeADX8N+Cfh18aPjv8Z7n4w2ul6pr3h/VU0/S9M1y4CR2GkrbxyRXMMTMNhkZ&#10;3ZpR1KjkYxWV4P0XxR+0P+y/4k8L+BfGmpMul+LLzQ9I1y41AqZtJEgT/SCY2NwiwSsAjAFwqHcD&#10;zVD44fFfQNE+NvxAsPHfw48O/ES78K29vqmialdW6W89tBLEXFq52SeYFeMkMcfe+7xmvev2MNEa&#10;z+BGl6/c3AutT8W3Nx4kvZFiEarLcyFxGqg4ComxBjGQmcc0Aaf7LXwv8U/CP4Yr4f8AF+u3XiDV&#10;be6kijup7zz4vsqYjt/KTYohXy1T92AcHPJzmvYKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKAP/9lQSwMEFAAGAAgAAAAhAP7ShnDiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81qwzAQhO+FvoPYQm+NLCfuj2s5hND2FAJNCqU3xd7YJtbKWIrtvH03p/a0s8wy8222nGwr&#10;Bux940iDmkUgkApXNlRp+Nq/PzyD8MFQaVpHqOGCHpb57U1m0tKN9InDLlSCQ8inRkMdQpdK6Ysa&#10;rfEz1yGxd3S9NYHXvpJlb0YOt62Mo+hRWtMQN9Smw3WNxWl3tho+RjOu5upt2JyO68vPPtl+bxRq&#10;fX83rV5BBJzC3zFc8RkdcmY6uDOVXrQakpjJg4b5gufVV08qBnFglSxeYpB5Jv//kP8CAAD//wMA&#10;UEsDBBQABgAIAAAAIQCgpierzgAAACwCAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yR&#10;y2rDMBBF94X8g5h9LD8ghBI5m1DItqQfMEhjWYn1QFJL8/cVFEoNJtl5OTPccw/M4fhtJ/ZFMRnv&#10;BDRVDYyc9Mo4LeDj8rbdA0sZncLJOxJwpwTHfvNyeKcJcwml0YTECsUlAWPO4ZXzJEeymCofyJXL&#10;4KPFXMaoeUB5Q028resdj/8Z0M+Y7KwExLPqgF3uoTQ/Z/thMJJOXn5acnmhghtbugsQo6YswJIy&#10;+LvsqmsgDXxZol1Hon0o0awj0fxJ8NmP+x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAA&#10;FQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;g2LzFEYLAABDVgAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAA&#10;ACEA5IZKHcSFAADEhQAAFQAAAAAAAAAAAAAAAACuDQAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsB&#10;Ai0ACgAAAAAAAAAhAMrmeqevHgAArx4AABUAAAAAAAAAAAAAAAAApZMAAGRycy9tZWRpYS9pbWFn&#10;ZTIuanBlZ1BLAQItAAoAAAAAAAAAIQBoD5Qs2R4AANkeAAAVAAAAAAAAAAAAAAAAAIeyAABkcnMv&#10;bWVkaWEvaW1hZ2UzLmpwZWdQSwECLQAUAAYACAAAACEA/tKGcOIAAAALAQAADwAAAAAAAAAAAAAA&#10;AACT0QAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKCmJ6vOAAAALAIAABkAAAAAAAAA&#10;AAAAAAAAotIAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAgACAADAgAAp9MAAAAA&#10;">
+                <v:group id="Group 3" o:spid="_x0000_s1027" style="position:absolute;left:540;top:360;width:11160;height:15120" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxZ3VzxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5vYViVmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vCxAOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUzaTBisNCiQ1tS8rup2+j4LPHfvMa77r9Pd8+buf3w3Ufk1LP42GzBOFp8P/h&#10;v/aXVvA2h98v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcWd1c8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:shape id="Freeform 31" o:spid="_x0000_s1028" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCztGS+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Nb8Iw&#10;DIbvk/YfIk/iNlK+JtQREEICcWJax4GjaUxTrXGqJkD59/gwaUfr9fvYz2LV+0bdqIt1YAOjYQaK&#10;uAy25srA8Wf7PgcVE7LFJjAZeFCE1fL1ZYG5DXf+pluRKiUQjjkacCm1udaxdOQxDkNLLNkldB6T&#10;jF2lbYd3gftGj7PsQ3usWS44bGnjqPwtrl4os8ueNrQ77CaTOP46z1w1OjljBm/9+hNUoj79L/+1&#10;99bAVJ4VF/EAvXwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs7RkvsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,15120r11160,e" filled="f" stroked="f" strokeweight="1.2pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,15480;11160,15480" o:connectangles="0,0,0"/>
                   </v:shape>
-                  <v:group id="Group 49" o:spid="_x0000_s1029" style="position:absolute;left:540;top:360;width:11160;height:15120" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAb7REmsYAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBSE3wv+h+UI&#10;faub2FY0ZhURW/ogghcQ3w7Zkwtmz4bsNon/vlso9HGYmW+YdD2YWnTUusqygngSgSDOrK64UHA5&#10;f7zMQTiPrLG2TAoe5GC9Gj2lmGjb85G6ky9EgLBLUEHpfZNI6bKSDLqJbYiDl9vWoA+yLaRusQ9w&#10;U8tpFM2kwYrDQokNbUvK7qdvo+Czx37zGu+6/T3fPm7n98N1H5NSz+NhswThafD/4b/2l1bwtoDf&#10;L+EHyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAA&#10;AAAAAAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAA&#10;AAAAAAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQBvtESaxgAAANsA&#10;AAAPAAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAnQMAAAAA&#10;">
-                    <v:shape id="Freeform 30" o:spid="_x0000_s1030" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAyBv+ZcIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPwWrCQBCG7wXfYRmht7pRSZHoKiIonixVDx7H7JgN&#10;ZmdDdqvx7TuHQo/DP/838y1WvW/Ug7pYBzYwHmWgiMtga64MnE/bjxmomJAtNoHJwIsirJaDtwUW&#10;Njz5mx7HVCmBcCzQgEupLbSOpSOPcRRaYsluofOYZOwqbTt8Ctw3epJln9pjzXLBYUsbR+X9+OOF&#10;kt/2tKHdYTedxsnXNXfV+OKMeR/26zmoRH36X/5r762BXL4XF/EAvfwFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDIG/5lwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l11160,r,15120e" filled="f" stroked="f" strokeweight="1.2pt">
+                  <v:group id="Group 49" o:spid="_x0000_s1029" style="position:absolute;left:540;top:360;width:11160;height:15120" coordorigin="540,360" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvtESaxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5vYVjRmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vMxBOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUzaTBisNCiQ1tS8rup2+j4LPHfvMa77r9Pd8+buf3w3Ufk1LP42GzBOFp8P/h&#10;v/aXVvC2gN8v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb7REmsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                    <v:shape id="Freeform 30" o:spid="_x0000_s1030" style="position:absolute;left:540;top:360;width:11160;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="11160,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIG/5lwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#10;EIbvBd9hGaG3ulFJkegqIiieLFUPHsfsmA1mZ0N2q/HtO4dCj8M//zfzLVa9b9SDulgHNjAeZaCI&#10;y2BrrgycT9uPGaiYkC02gcnAiyKsloO3BRY2PPmbHsdUKYFwLNCAS6kttI6lI49xFFpiyW6h85hk&#10;7CptO3wK3Dd6kmWf2mPNcsFhSxtH5f3444WS3/a0od1hN53Gydc1d9X44ox5H/brOahEffpf/mvv&#10;rYFcvhcX8QC9/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIG/5lwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l11160,r,15120e" filled="f" stroked="f" strokeweight="1.2pt">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;11160,360;11160,15480" o:connectangles="0,0,0"/>
                     </v:shape>
-                    <v:group id="Group 5" o:spid="_x0000_s1031" style="position:absolute;left:1080;top:360;width:0;height:15120" coordorigin="1080,360" coordsize="0,15120" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAFBveQcMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE7wv+h/AE&#10;b2taxWWpRhFR8SDC6oJ4ezTPtti8lCa29d8bQfA4zMw3zGzRmVI0VLvCsoJ4GIEgTq0uOFPwf9p8&#10;/4JwHlljaZkUPMjBYt77mmGibct/1Bx9JgKEXYIKcu+rREqX5mTQDW1FHLyrrQ36IOtM6hrbADel&#10;HEXRjzRYcFjIsaJVTunteDcKti22y3G8bva36+pxOU0O531MSg363XIKwlPnP+F3e6cVTGJ4fQk/&#10;QM6fAAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQAUG95BwwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                      <v:shape id="Freeform 29" o:spid="_x0000_s1032" style="position:absolute;left:1080;top:360;width:0;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEADBG4R8UA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXlCb7rRVtE0q0iL0pOiLdLjI/uS&#10;DWbfxuyq6b/vFgoeh5n5hslWna3FjVpfOVYwHiUgiHOnKy4VfH1uhnMQPiBrrB2Tgh/ysFr2exmm&#10;2t35QLdjKEWEsE9RgQmhSaX0uSGLfuQa4ugVrrUYomxLqVu8R7it5SRJZtJixXHBYENvhvLz8WoV&#10;5KfF9GXvLtv3b/PcbRanXTE/7JR6GnTrVxCBuvAI/7c/tILpBP6+xB8gl78AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQAMEbhHxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,15120e" filled="f" stroked="f" strokeweight="1.2pt">
+                    <v:group id="Group 5" o:spid="_x0000_s1031" style="position:absolute;left:1080;top:360;width:0;height:15120" coordorigin="1080,360" coordsize="0,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUG95BwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1rFZalGEVHxIMLqgnh7NM+22LyUJrb13xtB8DjMzDfMbNGZUjRUu8KygngYgSBO&#10;rS44U/B/2nz/gnAeWWNpmRQ8yMFi3vuaYaJty3/UHH0mAoRdggpy76tESpfmZNANbUUcvKutDfog&#10;60zqGtsAN6UcRdGPNFhwWMixolVO6e14Nwq2LbbLcbxu9rfr6nE5TQ7nfUxKDfrdcgrCU+c/4Xd7&#10;pxVMYnh9CT9Azp8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFBveQcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                      <v:shape id="Freeform 29" o:spid="_x0000_s1032" style="position:absolute;left:1080;top:360;width:0;height:15120;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,15120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMEbhHxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutFW0TSrSIvSk6It0uMj+5INZt/G7Krpv+8WCh6HmfmGyVadrcWNWl85VjAeJSCI&#10;c6crLhV8fW6GcxA+IGusHZOCH/KwWvZ7Gaba3flAt2MoRYSwT1GBCaFJpfS5IYt+5Bri6BWutRii&#10;bEupW7xHuK3lJElm0mLFccFgQ2+G8vPxahXkp8X0Ze8u2/dv89xtFqddMT/slHoadOtXEIG68Aj/&#10;tz+0gukE/r7EHyCXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMEbhHxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,15120e" filled="f" stroked="f" strokeweight="1.2pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,15480" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:group id="Group 6" o:spid="_x0000_s1033" style="position:absolute;left:7380;top:3240;width:4320;height:0" coordorigin="7380,3240" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAi4XlrcUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74V+h+UV&#10;vNVNFIuk2YiIFQ9SqArS2yP78odk34bsNonf3i0Uehxm5jdMuplMKwbqXW1ZQTyPQBDnVtdcKrhe&#10;Pl7XIJxH1thaJgV3crDJnp9STLQd+YuGsy9FgLBLUEHlfZdI6fKKDLq57YiDV9jeoA+yL6XucQxw&#10;08pFFL1JgzWHhQo72lWUN+cfo+Aw4rhdxvvh1BS7+/dl9Xk7xaTU7GXavoPwNPn/8F/7qBWslvD7&#10;JfwAmT0AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAIuF5a3FAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                        <v:shape id="Freeform 28" o:spid="_x0000_s1034" style="position:absolute;left:7380;top:3240;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAnqjtbcQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWsCMRSE74L/ITzBm5ttUZGtUYpgFTxUbSn09rp5&#10;3WzdvCxJ1O2/bwqCx2FmvmHmy8424kI+1I4VPGQ5COLS6ZorBe9v69EMRIjIGhvHpOCXAiwX/d4c&#10;C+2ufKDLMVYiQTgUqMDE2BZShtKQxZC5ljh5385bjEn6SmqP1wS3jXzM86m0WHNaMNjSylB5Op6t&#10;gnV1+NLh/LN59bvJ/tO/bD7YsFLDQff8BCJSF+/hW3urFUzG8P8l/QC5+AMAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAJ6o7W3EAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l4320,e" filled="f" strokeweight="1.2pt">
+                      <v:group id="Group 6" o:spid="_x0000_s1033" style="position:absolute;left:7380;top:3240;width:4320;height:0" coordorigin="7380,3240" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLheWtxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U0Ui6TZiIgVD1KoCtLbI/vyh2Tfhuw2id/eLRR6HGbmN0y6mUwrBupdbVlBPI9A&#10;EOdW11wquF4+XtcgnEfW2FomBXdysMmen1JMtB35i4azL0WAsEtQQeV9l0jp8ooMurntiINX2N6g&#10;D7Ivpe5xDHDTykUUvUmDNYeFCjvaVZQ35x+j4DDiuF3G++HUFLv792X1eTvFpNTsZdq+g/A0+f/w&#10;X/uoFayW8Psl/ACZPQAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLheWtxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:shape id="Freeform 28" o:spid="_x0000_s1034" style="position:absolute;left:7380;top:3240;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeqO1txAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbm21Rka1RimAVPFRtKfT2unndbN28LEnU7b9vCoLHYWa+YebLzjbiQj7UjhU8ZDkI&#10;4tLpmisF72/r0QxEiMgaG8ek4JcCLBf93hwL7a58oMsxViJBOBSowMTYFlKG0pDFkLmWOHnfzluM&#10;SfpKao/XBLeNfMzzqbRYc1ow2NLKUHk6nq2CdXX40uH8s3n1u8n+079sPtiwUsNB9/wEIlIX7+Fb&#10;e6sVTMbw/yX9ALn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ6o7W3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4320,e" filled="f" strokeweight="1.2pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4320,0" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:group id="Group 7" o:spid="_x0000_s1035" style="position:absolute;left:7380;top:360;width:0;height:2880" coordorigin="7380,360" coordsize="0,2880" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAayDYQsMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE7wv7H8Jb&#10;8LamVSpL1ygiq3gQQV0Qb4/m2Rabl9LEtv57Iwgeh5n5hpnOe1OJlhpXWlYQDyMQxJnVJecK/o+r&#10;7x8QziNrrCyTgjs5mM8+P6aYatvxntqDz0WAsEtRQeF9nUrpsoIMuqGtiYN3sY1BH2STS91gF+Cm&#10;kqMomkiDJYeFAmtaFpRdDzejYN1htxjHf+32elnez8dkd9rGpNTgq1/8gvDU+3f41d5oBUkCzy/h&#10;B8jZAwAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQBrINhCwwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                          <v:shape id="Freeform 27" o:spid="_x0000_s1036" style="position:absolute;left:7380;top:360;width:0;height:2880;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,2880" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAtgFJysEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0YrCMBRE3wX/IVzBN01dMGg1ihTEZWEfdPcDLs21&#10;LTY3JYm2/r1ZWPBxmJkzzHY/2FY8yIfGsYbFPANBXDrTcKXh9+c4W4EIEdlg65g0PCnAfjcebTE3&#10;ruczPS6xEgnCIUcNdYxdLmUoa7IY5q4jTt7VeYsxSV9J47FPcNvKjyxT0mLDaaHGjoqaytvlbhPl&#10;6+BV/62WxRBOdFJtsV6snlpPJ8NhAyLSEN/h//an0bBU8Pcl/QC5ewEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALYBScrBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,2880e" filled="f" strokeweight="1.2pt">
+                        <v:group id="Group 7" o:spid="_x0000_s1035" style="position:absolute;left:7380;top:360;width:0;height:2880" coordorigin="7380,360" coordsize="0,2880" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrINhCwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/sfwlvwtqZVKkvXKCKreBBBXRBvj+bZFpuX0sS2/nsjCB6HmfmGmc57U4mWGldaVhAPIxDE&#10;mdUl5wr+j6vvHxDOI2usLJOCOzmYzz4/pphq2/Ge2oPPRYCwS1FB4X2dSumyggy6oa2Jg3exjUEf&#10;ZJNL3WAX4KaSoyiaSIMlh4UCa1oWlF0PN6Ng3WG3GMd/7fZ6Wd7Px2R32sak1OCrX/yC8NT7d/jV&#10;3mgFSQLPL+EHyNkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAayDYQsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                          <v:shape id="Freeform 27" o:spid="_x0000_s1036" style="position:absolute;left:7380;top:360;width:0;height:2880;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,2880" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2AUnKwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8hXME3TV0waDWKFMRlYR909wMuzbUtNjclibb+vVlY8HGYmTPMdj/YVjzIh8axhsU8A0Fc&#10;OtNwpeH35zhbgQgR2WDrmDQ8KcB+Nx5tMTeu5zM9LrESCcIhRw11jF0uZShrshjmriNO3tV5izFJ&#10;X0njsU9w28qPLFPSYsNpocaOiprK2+VuE+Xr4FX/rZbFEE50Um2xXqyeWk8nw2EDItIQ3+H/9qfR&#10;sFTw9yX9ALl7AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALYBScrBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,2880e" filled="f" strokeweight="1.2pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,3240" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:group id="Group 8" o:spid="_x0000_s1037" style="position:absolute;left:7380;top:1800;width:4320;height:0" coordorigin="7380,1800" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEA9L7jrsUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE70K/w/IK&#10;vdVNWtJKdBWRtvQgBZOCeHtkn0kw+zZkt/nz7V2h4HGYmd8wq81oGtFT52rLCuJ5BIK4sLrmUsFv&#10;/vm8AOE8ssbGMimYyMFm/TBbYartwAfqM1+KAGGXooLK+zaV0hUVGXRz2xIH72w7gz7IrpS6wyHA&#10;TSNfouhNGqw5LFTY0q6i4pL9GQVfAw7b1/ij31/Ou+mUJz/HfUxKPT2O2yUIT6O/h//b31pB8g63&#10;L+EHyPUVAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAPS+467FAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                            <v:shape id="Freeform 26" o:spid="_x0000_s1038" style="position:absolute;left:7380;top:1800;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAo1HV5cEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTUsDMRC9C/0PYQq92WwLVVmbFmlRFErFVdDjsBmz&#10;SzeTJRnb7b9vDgWPj/e9XA++U0eKqQ1sYDYtQBHXwbbsDHx9Pt8+gEqCbLELTAbOlGC9Gt0ssbTh&#10;xB90rMSpHMKpRAONSF9qneqGPKZp6Ikz9xuiR8kwOm0jnnK47/S8KO60x5ZzQ4M9bRqqD9WfN+D2&#10;Lwc579zP99v7UPUicdvhvTGT8fD0CEpokH/x1f1qDSzy2Pwl/wC9ugAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKNR1eXBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l4320,e" filled="f" strokeweight=".24pt">
+                          <v:group id="Group 8" o:spid="_x0000_s1037" style="position:absolute;left:7380;top:1800;width:4320;height:0" coordorigin="7380,1800" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0vuOuxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1a0kp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++bwA4TyyxsYyKZjIwWb9MFthqu3AB+ozX4oAYZeigsr7NpXSFRUZdHPbEgfvbDuD&#10;PsiulLrDIcBNI1+i6E0arDksVNjSrqLikv0ZBV8DDtvX+KPfX8676ZQnP8d9TEo9PY7bJQhPo7+H&#10;/9vfWkHyDrcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0vuOuxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                            <v:shape id="Freeform 26" o:spid="_x0000_s1038" style="position:absolute;left:7380;top:1800;width:4320;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4320,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjUdXlwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/Q9hCr3ZbAtVWZsWaVEUSsVV0OOwGbNLN5MlGdvtv28OBY+P971cD75TR4qpDWxgNi1AEdfB&#10;tuwMfH0+3z6ASoJssQtMBs6UYL0a3SyxtOHEH3SsxKkcwqlEA41IX2qd6oY8pmnoiTP3G6JHyTA6&#10;bSOecrjv9Lwo7rTHlnNDgz1tGqoP1Z834PYvBznv3M/32/tQ9SJx2+G9MZPx8PQISmiQf/HV/WoN&#10;LPLY/CX/AL26AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNR1eXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l4320,e" filled="f" strokeweight=".24pt">
                               <v:stroke dashstyle="longDash"/>
                               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4320,0" o:connectangles="0,0"/>
                             </v:shape>
-                            <v:group id="Group 9" o:spid="_x0000_s1039" style="position:absolute;left:7740;top:360;width:0;height:2160" coordorigin="7740,360" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEA6m3SR8UAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE70K/w/IK&#10;vdVNWlJqdBWRtvQgBZOCeHtkn0kw+zZkt/nz7V2h4HGYmd8wq81oGtFT52rLCuJ5BIK4sLrmUsFv&#10;/vn8DsJ5ZI2NZVIwkYPN+mG2wlTbgQ/UZ74UAcIuRQWV920qpSsqMujmtiUO3tl2Bn2QXSl1h0OA&#10;m0a+RNGbNFhzWKiwpV1FxSX7Mwq+Bhy2r/FHv7+cd9MpT36O+5iUenoct0sQnkZ/D/+3v7WCZAG3&#10;L+EHyPUVAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAOpt0kfFAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                              <v:shape id="Freeform 25" o:spid="_x0000_s1040" style="position:absolute;left:7740;top:360;width:0;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAqp1s2L4A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdD/gP4QrupmldVKlGEUXoQvD5AZfm2lab&#10;m9JErX69WQzM8nDe82VvGvGkztWWFSRRDIK4sLrmUsHlvP2dgnAeWWNjmRS8ycFyMfiZY6bti4/0&#10;PPlShBB2GSqovG8zKV1RkUEX2ZY4cFfbGfQBdqXUHb5CuGnkOI5TabDm0FBhS+uKivvpYRTctN+b&#10;ySE1n12iU9okuVyXuVKjYb+agfDU+3/xnzvXCtKwPnwJP0AuvgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKqdbNi+AAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPUAAACDAwAAAAA=&#10;" path="m,l,2160,,1853e" filled="f" strokeweight=".24pt">
+                            <v:group id="Group 9" o:spid="_x0000_s1039" style="position:absolute;left:7740;top:360;width:0;height:2160" coordorigin="7740,360" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqbdJHxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1aUmp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++fwOwnlkjY1lUjCRg836YbbCVNuBD9RnvhQBwi5FBZX3bSqlKyoy6Oa2JQ7e2XYG&#10;fZBdKXWHQ4CbRr5E0Zs0WHNYqLClXUXFJfszCr4GHLav8Ue/v5x30ylPfo77mJR6ehy3SxCeRn8P&#10;/7e/tYJkAbcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqbdJHxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                              <v:shape id="Freeform 25" o:spid="_x0000_s1040" style="position:absolute;left:7740;top:360;width:0;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqnWzYvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu6maV1UqUYRRehC8PkBl+baVpub0kStfr1ZDMzycN7zZW8a8aTO1ZYVJFEMgriwuuZS&#10;weW8/Z2CcB5ZY2OZFLzJwXIx+Jljpu2Lj/Q8+VKEEHYZKqi8bzMpXVGRQRfZljhwV9sZ9AF2pdQd&#10;vkK4aeQ4jlNpsObQUGFL64qK++lhFNy035vJITWfXaJT2iS5XJe5UqNhv5qB8NT7f/GfO9cK0rA+&#10;fAk/QC6+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKqdbNi+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l,2160,,1853e" filled="f" strokeweight=".24pt">
                                 <v:stroke dashstyle="longDash"/>
                                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,360;0,2520;0,2213" o:connectangles="0,0,0"/>
                               </v:shape>
-                              <v:group id="Group 10" o:spid="_x0000_s1041" style="position:absolute;left:7740;top:2520;width:3960;height:0" coordorigin="7740,2520" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEA2ncU/MUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWuDQBSE74H+h+UF&#10;ektWWyLFZCMS2tKDFGIKpbeH+6IS9624WzX/vhso5DjMzDfMLptNJ0YaXGtZQbyOQBBXVrdcK/g6&#10;va1eQDiPrLGzTAqu5CDbPyx2mGo78ZHG0tciQNilqKDxvk+ldFVDBt3a9sTBO9vBoA9yqKUecApw&#10;08mnKEqkwZbDQoM9HRqqLuWvUfA+4ZQ/x69jcTkfrj+nzed3EZNSj8s534LwNPt7+L/9oRUkMdy+&#10;hB8g938AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhANp3FPzFAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                                <v:shape id="Freeform 24" o:spid="_x0000_s1042" style="position:absolute;left:7740;top:2520;width:3960;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAO/+BUcEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXmCN900Byupq5SC4sGL0UOPj+wz&#10;G5p9G7LPmP77riD0OMzMN8xmN/pWDdTHJrCBt2UGirgKtuHawPWyX6xBRUG22AYmA78UYbedTjZY&#10;2PDgMw2l1CpBOBZowIl0hdaxcuQxLkNHnLxb6D1Kkn2tbY+PBPetzrNspT02nBYcdvTlqPop797A&#10;Xt5Le5LMnW7h+5IPXe7kcDBmPhs/P0AJjfIffrWP1sAqh+eX9AP09g8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADv/gVHBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l3960,e" filled="f" strokeweight=".24pt">
+                              <v:group id="Group 10" o:spid="_x0000_s1041" style="position:absolute;left:7740;top:2520;width:3960;height:0" coordorigin="7740,2520" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDadxT8xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5QV6S1ZbIsVkIxLa0oMUYgqlt4f7ohL3rbhbNf++GyjkOMzMN8wum00nRhpca1lBvI5A&#10;EFdWt1wr+Dq9rV5AOI+ssbNMCq7kINs/LHaYajvxkcbS1yJA2KWooPG+T6V0VUMG3dr2xME728Gg&#10;D3KopR5wCnDTyacoSqTBlsNCgz0dGqou5a9R8D7hlD/Hr2NxOR+uP6fN53cRk1KPyznfgvA0+3v4&#10;v/2hFSQx3L6EHyD3fwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDadxT8xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                                <v:shape id="Freeform 24" o:spid="_x0000_s1042" style="position:absolute;left:7740;top:2520;width:3960;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3960,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7/4FRwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33TQHK6mrlILiwYvRQ4+P7DMbmn0bss+Y/vuuIPQ4zMw3zGY3+lYN1McmsIG3ZQaK&#10;uAq24drA9bJfrEFFQbbYBiYDvxRht51ONljY8OAzDaXUKkE4FmjAiXSF1rFy5DEuQ0ecvFvoPUqS&#10;fa1tj48E963Os2ylPTacFhx29OWo+inv3sBe3kt7ksydbuH7kg9d7uRwMGY+Gz8/QAmN8h9+tY/W&#10;wCqH55f0A/T2DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADv/gVHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l3960,e" filled="f" strokeweight=".24pt">
                                   <v:stroke dashstyle="longDash"/>
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3960,0" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:group id="Group 11" o:spid="_x0000_s1043" style="position:absolute;left:9180;top:720;width:2160;height:0" coordorigin="9180,720" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEARekvEMQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/AW&#10;vGlaRZGuUURc8SALVkH29miebbF5KU22rf/eCAseh5n5hlmue1OJlhpXWlYQjyMQxJnVJecKLufv&#10;0QKE88gaK8uk4EEO1quPwRITbTs+UZv6XAQIuwQVFN7XiZQuK8igG9uaOHg32xj0QTa51A12AW4q&#10;OYmiuTRYclgosKZtQdk9/TMK9h12m2m8a4/32/bxe579XI8xKTX87DdfIDz1/h3+bx+0gvkUXl/C&#10;D5CrJwAAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAA&#10;AAAAADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAA&#10;AAAAADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEARekvEMQAAADbAAAA&#10;DwAAAAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJsDAAAAAA==&#10;">
-                                  <v:shape id="Freeform 23" o:spid="_x0000_s1044" style="position:absolute;left:9180;top:720;width:2160;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA4b/wCr8A&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/6HMII3Te1BSjWKKII3se56nm1mm+42&#10;k9pEW/+9OSzs8fG+19vBNuJJna8dK1jMExDEpdM1Vwo+rsdZBsIHZI2NY1LwIg/bzXi0xly7ni/0&#10;LEIlYgj7HBWYENpcSl8asujnriWO3LfrLIYIu0rqDvsYbhuZJslSWqw5NhhsaW+o/C0eVsG9OPRt&#10;I032+bVPstvZpD/FkCo1nQy7FYhAQ/gX/7lPWkGaxbXxTDwCcvMGAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQDhv/AKvwAAANwAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" path="m2160,l,e" filled="f" strokeweight=".24pt">
+                                <v:group id="Group 11" o:spid="_x0000_s1043" style="position:absolute;left:9180;top:720;width:2160;height:0" coordorigin="9180,720" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBF6S8QxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpFka5RRFzxIAtWQfb2aJ5tsXkpTbat/94ICx6HmfmGWa57U4mWGldaVhCPIxDE&#10;mdUl5wou5+/RAoTzyBory6TgQQ7Wq4/BEhNtOz5Rm/pcBAi7BBUU3teJlC4ryKAb25o4eDfbGPRB&#10;NrnUDXYBbio5iaK5NFhyWCiwpm1B2T39Mwr2HXababxrj/fb9vF7nv1cjzEpNfzsN18gPPX+Hf5v&#10;H7SC+RReX8IPkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEXpLxDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                                  <v:shape id="Freeform 23" o:spid="_x0000_s1044" style="position:absolute;left:9180;top:720;width:2160;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhv/AKvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN7UFKNYoogjex7nqebWab7jaT2kRb/705LOzx8b7X28E24kmdrx0rWMwTEMSl0zVX&#10;Cj6ux1kGwgdkjY1jUvAiD9vNeLTGXLueL/QsQiViCPscFZgQ2lxKXxqy6OeuJY7ct+sshgi7SuoO&#10;+xhuG5kmyVJarDk2GGxpb6j8LR5Wwb049G0jTfb5tU+y29mkP8WQKjWdDLsViEBD+Bf/uU9aQZrF&#10;tfFMPAJy8wYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhv/AKvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m2160,l,e" filled="f" strokeweight=".24pt">
                                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2160,0;0,0" o:connectangles="0,0"/>
                                   </v:shape>
-                                  <v:group id="Group 12" o:spid="_x0000_s1045" style="position:absolute;left:9180;top:720;width:2160;height:540" coordorigin="9180,720" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAbAhR58UAAADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/CE&#10;vWlaF8WtRhFZlz2IoC6It0fzbIvNS2liW/+9EQSPw8x8w8yXnSlFQ7UrLCuIhxEI4tTqgjMF/8fN&#10;YArCeWSNpWVScCcHy8VHb46Jti3vqTn4TAQIuwQV5N5XiZQuzcmgG9qKOHgXWxv0QdaZ1DW2AW5K&#10;OYqiiTRYcFjIsaJ1Tun1cDMKfltsV1/xT7O9Xtb383G8O21jUuqz361mIDx1/h1+tf+0gtH0G55n&#10;whGQiwcAAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAGwIUefFAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                                    <v:shape id="Freeform 22" o:spid="_x0000_s1046" style="position:absolute;left:9180;top:720;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA/mMXhMIA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdC/5DuMLsNFXE0WoUEUZd6GJ84PbSXNtq&#10;c9NpMrb69WYxMMvDec8WjSnEgyqXW1bQ70UgiBOrc04VnI5f3TEI55E1FpZJwZMcLObt1gxjbWv+&#10;psfBpyKEsItRQeZ9GUvpkowMup4tiQN3tZVBH2CVSl1hHcJNIQdRNJIGcw4NGZa0yii5H36Ngt0P&#10;p09MPod0c+dR3V9v6v3rotRHp1lOQXhq/L/4z73VCgaTMD+cCUdAzt8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQD+YxeEwgAAANwAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,540r2160,e" filled="f" strokeweight=".24pt">
+                                  <v:group id="Group 12" o:spid="_x0000_s1045" style="position:absolute;left:9180;top:720;width:2160;height:540" coordorigin="9180,720" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsCFHnxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9aVoXxa1GEVmXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x81gCsJ5ZI2lZVJwJwfLxUdvjom2Le+pOfhMBAi7BBXk3leJlC7NyaAb2oo4eBdbG/RB&#10;1pnUNbYBbko5iqKJNFhwWMixonVO6fVwMwp+W2xXX/FPs71e1vfzcbw7bWNS6rPfrWYgPHX+HX61&#10;/7SC0fQbnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsCFHnxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                                    <v:shape id="Freeform 22" o:spid="_x0000_s1046" style="position:absolute;left:9180;top:720;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+YxeEwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw0VcTRahQRRl3oYnzg9tJc22pz02kytvr1ZjEwy8N5zxaNKcSDKpdbVtDvRSCIE6tz&#10;ThWcjl/dMQjnkTUWlknBkxws5u3WDGNta/6mx8GnIoSwi1FB5n0ZS+mSjAy6ni2JA3e1lUEfYJVK&#10;XWEdwk0hB1E0kgZzDg0ZlrTKKLkffo2C3Q+nT0w+h3Rz51HdX2/q/eui1EenWU5BeGr8v/jPvdUK&#10;BpMwP5wJR0DO3wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+YxeEwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,540r2160,e" filled="f" strokeweight=".24pt">
                                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,720;0,1260;2160,1260" o:connectangles="0,0,0"/>
                                     </v:shape>
-                                    <v:group id="Group 13" o:spid="_x0000_s1047" style="position:absolute;left:11340;top:720;width:0;height:540" coordorigin="11340,720" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAF6fLPMQAAADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/AW&#10;vGlaF2WtRhHZFQ8iqAvi7dE822LzUppsW/+9EQSPw8x8w8yXnSlFQ7UrLCuIhxEI4tTqgjMFf6ff&#10;wTcI55E1lpZJwZ0cLBcfvTkm2rZ8oOboMxEg7BJUkHtfJVK6NCeDbmgr4uBdbW3QB1lnUtfYBrgp&#10;5SiKJtJgwWEhx4rWOaW3479RsGmxXX3FP83udl3fL6fx/ryLSan+Z7eagfDU+Xf41d5qBaNpDM8z&#10;4QjIxQMAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAA&#10;AAAAADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAA&#10;AAAAADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEAF6fLPMQAAADcAAAA&#10;DwAAAAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJsDAAAAAA==&#10;">
-                                      <v:shape id="Freeform 21" o:spid="_x0000_s1048" style="position:absolute;left:11340;top:720;width:0;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAXK3Aw8MA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPzW7CMBCE75V4B2uRegOnOVAaMKgptELcys99iZck&#10;EK+j2AXz9hgJqcfRzHyjmc6DacSFOldbVvA2TEAQF1bXXCrYbb8HYxDOI2tsLJOCGzmYz3ovU8y0&#10;vfIvXTa+FBHCLkMFlfdtJqUrKjLohrYljt7RdgZ9lF0pdYfXCDeNTJNkJA3WHBcqbOmrouK8+TMK&#10;zvl6ofcjF3Dxfgp5bpeH3c9Sqdd++JyA8BT8f/jZXmkF6UcKjzPxCMjZHQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAXK3Aw8MAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,540e" filled="f" strokeweight=".24pt">
+                                    <v:group id="Group 13" o:spid="_x0000_s1047" style="position:absolute;left:11340;top:720;width:0;height:540" coordorigin="11340,720" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXp8s8xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFo2kMzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABenyzzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                                      <v:shape id="Freeform 21" o:spid="_x0000_s1048" style="position:absolute;left:11340;top:720;width:0;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="0,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcrcDDwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5F6A6c5UBowqCm0QtzKz32JlyQQr6PYBfP2GAmpx9HMfKOZzoNpxIU6V1tW8DZMQBAX&#10;VtdcKthtvwdjEM4ja2wsk4IbOZjPei9TzLS98i9dNr4UEcIuQwWV920mpSsqMuiGtiWO3tF2Bn2U&#10;XSl1h9cIN41Mk2QkDdYcFyps6aui4rz5MwrO+Xqh9yMXcPF+Cnlul4fdz1Kp1374nIDwFPx/+Nle&#10;aQXpRwqPM/EIyNkdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXK3Aw8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,540e" filled="f" strokeweight=".24pt">
                                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,720;0,1260" o:connectangles="0,0"/>
                                       </v:shape>
-                                      <v:shape id="Picture 20" o:spid="_x0000_s1049" type="#_x0000_t75" style="position:absolute;left:1260;top:406;width:2338;height:718;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AH0NwZ7DAAAA3AAAAA8AAABkcnMvZG93bnJldi54bWxEj0uLAjEQhO+C/yG04E0zKojOGkUFH1d1&#10;D+6tmfQ8diedYRKd0V9vBGGPRVV9RS1WrSnFnWpXWFYwGkYgiBOrC84UfF92gxkI55E1lpZJwYMc&#10;rJbdzgJjbRs+0f3sMxEg7GJUkHtfxVK6JCeDbmgr4uCltjbog6wzqWtsAtyUchxFU2mw4LCQY0Xb&#10;nJK/880o2Ddyi4fnZVM9fq/pwaf4czRTpfq9dv0FwlPr/8Of9lErGM8n8D4TjoBcvgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEABKs5XgABAADmAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQAIwxik1AAAAJMBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAASAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;cGljdHVyZXhtbC54bWxQSwECLQAUAAYACAAAACEAfQ3BnsMAAADcAAAADwAAAAAAAAAAAAAAAACf&#10;AgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9wAAAI8DAAAAAA==&#10;">
-                                        <v:imagedata r:id="rId22" o:title=""/>
+                                      <v:shape id="Picture 20" o:spid="_x0000_s1049" type="#_x0000_t75" style="position:absolute;left:1260;top:406;width:2338;height:718;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9DcGewwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvgv8htOBNMyqIzhpFBR9XdQ/urZn0PHYnnWESndFfbwRhj0VVfUUtVq0pxZ1qV1hWMBpGIIgT&#10;qwvOFHxfdoMZCOeRNZaWScGDHKyW3c4CY20bPtH97DMRIOxiVJB7X8VSuiQng25oK+LgpbY26IOs&#10;M6lrbALclHIcRVNpsOCwkGNF25ySv/PNKNg3couH52VTPX6v6cGn+HM0U6X6vXb9BcJT6//Dn/ZR&#10;KxjPJ/A+E46AXL4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfQ3BnsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                                        <v:imagedata r:id="rId11" o:title=""/>
                                       </v:shape>
-                                      <v:group id="Group 14" o:spid="_x0000_s1050" style="position:absolute;left:1080;top:1980;width:2160;height:540" coordorigin="1080,1980" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAB9BopMUAAADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74LfYXmC&#10;t7qJ/7DRVURUepBCtVB6e2SfSTD7NmTXJH77rlDwOMzMb5jVpjOlaKh2hWUF8SgCQZxaXXCm4Pty&#10;eFuAcB5ZY2mZFDzIwWbd760w0bblL2rOPhMBwi5BBbn3VSKlS3My6Ea2Ig7e1dYGfZB1JnWNbYCb&#10;Uo6jaC4NFhwWcqxol1N6O9+NgmOL7XYS75vT7bp7/F5mnz+nmJQaDrrtEoSnzr/C/+0PrWD8PoXn&#10;mXAE5PoPAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAAfQaKTFAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                                        <v:shape id="Freeform 19" o:spid="_x0000_s1051" style="position:absolute;left:1080;top:1980;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAhkCt1sYA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3upGSYuNboIGKj3owVjE4yP7&#10;TNJm34bsVuO/7woFj8PMfMMss8G04kK9aywrmE4iEMSl1Q1XCr4OHy9zEM4ja2wtk4IbOcjS0dMS&#10;E22vvKdL4SsRIOwSVFB73yVSurImg25iO+LgnW1v0AfZV1L3eA1w08pZFL1Jgw2HhRo7ymsqf4pf&#10;o2BYx6tNEcXbZn7bHXffp+K0OedKPY+H1QKEp8E/wv/tT61g9v4K9zPhCMj0DwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEAhkCt1sYAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m2160,511l2160,,,,,540r2160,e" filled="f" strokeweight=".72pt">
+                                      <v:group id="Group 14" o:spid="_x0000_s1050" style="position:absolute;left:1080;top:1980;width:2160;height:540" coordorigin="1080,1980" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAH0GikxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uon/sNFVRFR6kEK1UHp7ZJ9JMPs2ZNckfvuuUPA4zMxvmNWmM6VoqHaFZQXxKAJB&#10;nFpdcKbg+3J4W4BwHlljaZkUPMjBZt3vrTDRtuUvas4+EwHCLkEFufdVIqVLczLoRrYiDt7V1gZ9&#10;kHUmdY1tgJtSjqNoLg0WHBZyrGiXU3o7342CY4vtdhLvm9Ptunv8XmafP6eYlBoOuu0ShKfOv8L/&#10;7Q+tYPw+heeZcATk+g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAH0GikxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                                        <v:shape id="Freeform 19" o:spid="_x0000_s1051" style="position:absolute;left:1080;top:1980;width:2160;height:540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2160,540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGQK3WxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kZJi41uggYqPejBWMTjI/tM0mbfhuxW47/vCgWPw8x8wyyzwbTiQr1rLCuYTiIQ&#10;xKXVDVcKvg4fL3MQziNrbC2Tghs5yNLR0xITba+8p0vhKxEg7BJUUHvfJVK6siaDbmI74uCdbW/Q&#10;B9lXUvd4DXDTylkUvUmDDYeFGjvKayp/il+jYFjHq00Rxdtmftsdd9+n4rQ550o9j4fVAoSnwT/C&#10;/+1PrWD2/gr3M+EIyPQPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhkCt1sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2160,511l2160,,,,,540r2160,e" filled="f" strokeweight=".72pt">
                                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2160,2491;2160,1980;0,1980;0,2520;2160,2520" o:connectangles="0,0,0,0,0"/>
                                         </v:shape>
-                                        <v:group id="Group 15" o:spid="_x0000_s1052" style="position:absolute;left:1080;top:15120;width:10620;height:0" coordorigin="1080,15120" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAmE5TSMYAAADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE&#10;3ppNLA01ZhURKx5CoSqU3h7ZZxLMvg3ZbRL/fbdQ6HGYmW+YfDOZVgzUu8aygiSKQRCXVjdcKbic&#10;355eQTiPrLG1TAru5GCznj3kmGk78gcNJ1+JAGGXoYLa+y6T0pU1GXSR7YiDd7W9QR9kX0nd4xjg&#10;ppWLOE6lwYbDQo0d7Woqb6dvo+Aw4rh9TvZDcbvu7l/nl/fPIiGlHufTdgXC0+T/w3/to1awWKbw&#10;eyYcAbn+AQAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAA&#10;AAAAAAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAA&#10;AAAAAAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQCYTlNIxgAAANwA&#10;AAAPAAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAnQMAAAAA&#10;">
-                                          <v:shape id="Freeform 18" o:spid="_x0000_s1053" style="position:absolute;left:1080;top:15120;width:10620;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAGU2FLsYA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74V+h+UVvNWNHvwTXcWGCqGnVgX19sg+&#10;k2j2bdjdmvTbdwsFj8PM/IZZrnvTiDs5X1tWMBomIIgLq2suFRz229cZCB+QNTaWScEPeVivnp+W&#10;mGrb8Rfdd6EUEcI+RQVVCG0qpS8qMuiHtiWO3sU6gyFKV0rtsItw08hxkkykwZrjQoUtZRUVt923&#10;UdDNruUpmW7z/M0dP94znZ1Pn5lSg5d+swARqA+P8H871wrG8yn8nYlHQK5+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEAGU2FLsYAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l10620,e" filled="f" strokeweight=".24pt">
+                                        <v:group id="Group 15" o:spid="_x0000_s1052" style="position:absolute;left:1080;top:15120;width:10620;height:0" coordorigin="1080,15120" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYTlNIxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemk0sDTVmFRErHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJzfnl5BOI+ssbVMCu7kYLOePeSYaTvyBw0nX4kAYZehgtr7LpPSlTUZdJHtiIN3tb1B&#10;H2RfSd3jGOCmlYs4TqXBhsNCjR3taipvp2+j4DDiuH1O9kNxu+7uX+eX988iIaUe59N2BcLT5P/D&#10;f+2jVrBYpvB7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmE5TSMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                                          <v:shape id="Freeform 18" o:spid="_x0000_s1053" style="position:absolute;left:1080;top:15120;width:10620;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10620,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZTYUuxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y0e/BNdxYYKoadWBfX2yD6TaPZt2N2a9Nt3CwWPw8z8hlmue9OIOzlfW1YwGiYg&#10;iAuray4VHPbb1xkIH5A1NpZJwQ95WK+en5aYatvxF913oRQRwj5FBVUIbSqlLyoy6Ie2JY7exTqD&#10;IUpXSu2wi3DTyHGSTKTBmuNChS1lFRW33bdR0M2u5SmZbvP8zR0/3jOdnU+fmVKDl36zABGoD4/w&#10;fzvXCsbzKfydiUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGU2FLsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10620,e" filled="f" strokeweight=".24pt">
                                             <v:stroke dashstyle="longDash"/>
                                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10620,0" o:connectangles="0,0"/>
                                           </v:shape>
-                                          <v:shape id="Picture 17" o:spid="_x0000_s1054" type="#_x0000_t75" style="position:absolute;left:9346;top:768;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AM7VW7nAAAAA3AAAAA8AAABkcnMvZG93bnJldi54bWxET89rwjAUvg/2P4Q38DZTexiuM0oRlQoe&#10;Ojd2fjTPtti81CRru/9+OQgeP77fq81kOjGQ861lBYt5AoK4srrlWsH31/51CcIHZI2dZVLwRx42&#10;6+enFWbajvxJwznUIoawz1BBE0KfSemrhgz6ue2JI3exzmCI0NVSOxxjuOlkmiRv0mDLsaHBnrYN&#10;Vdfzr1HAx3I3lJZbuhUp5yc07scelJq9TPkHiEBTeIjv7kIrSN/j2ngmHgG5/gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEABKs5XgABAADmAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQAIwxik1AAAAJMBAAALAAAAAAAAAAAAAAAAADEBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAASAAAAAAAAAAAAAAAAAC4CAABkcnMvcGlj&#10;dHVyZXhtbC54bWxQSwECLQAUAAYACAAAACEAztVbucAAAADcAAAADwAAAAAAAAAAAAAAAACfAgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9wAAAIwDAAAAAA==&#10;">
-                                            <v:imagedata r:id="rId23" o:title=""/>
+                                          <v:shape id="Picture 17" o:spid="_x0000_s1054" type="#_x0000_t75" style="position:absolute;left:9346;top:768;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDO1Vu5wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A2U3sYrjNKEZUKHjo3dn40z7bYvNQka7v/fjkIHj++36vNZDoxkPOtZQWLeQKCuLK6&#10;5VrB99f+dQnCB2SNnWVS8EceNuvnpxVm2o78ScM51CKGsM9QQRNCn0npq4YM+rntiSN3sc5giNDV&#10;UjscY7jpZJokb9Jgy7GhwZ62DVXX869RwMdyN5SWW7oVKecnNO7HHpSavUz5B4hAU3iI7+5CK0jf&#10;49p4Jh4Buf4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAztVbucAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                                            <v:imagedata r:id="rId12" o:title=""/>
                                           </v:shape>
-                                          <v:shape id="Picture 16" o:spid="_x0000_s1055" type="#_x0000_t75" style="position:absolute;left:1246;top:2026;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AI1+OvjGAAAA3AAAAA8AAABkcnMvZG93bnJldi54bWxEj0tvwjAQhO+V+A/WIvVWHKhakYBBPFSp&#10;N8rjwm2JlzgQr6PYDWl/Pa5UieNoZr7RTOedrURLjS8dKxgOEhDEudMlFwoO+4+XMQgfkDVWjknB&#10;D3mYz3pPU8y0u/GW2l0oRISwz1CBCaHOpPS5IYt+4Gri6J1dYzFE2RRSN3iLcFvJUZK8S4slxwWD&#10;Na0M5dfdt1Xgl8uLOaaLTXnav5r2svp9+5JrpZ773WICIlAXHuH/9qdWMEpT+DsTj4Cc3QEAAP//&#10;AwBQSwECLQAUAAYACAAAACEABKs5XgABAADmAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQAIwxik1AAAAJMBAAALAAAAAAAAAAAAAAAAADEBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAASAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvcGljdHVyZXhtbC54bWxQSwECLQAUAAYACAAAACEAjX46+MYAAADcAAAADwAAAAAAAAAAAAAA&#10;AACfAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9wAAAJIDAAAAAA==&#10;">
-                                            <v:imagedata r:id="rId24" o:title=""/>
+                                          <v:shape id="Picture 16" o:spid="_x0000_s1055" type="#_x0000_t75" style="position:absolute;left:1246;top:2026;width:1836;height:446;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNfjr4xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8Iw&#10;EITvlfgP1iL1VhyoWpGAQTxUqTfK48JtiZc4EK+j2A1pfz2uVInjaGa+0Uznna1ES40vHSsYDhIQ&#10;xLnTJRcKDvuPlzEIH5A1Vo5JwQ95mM96T1PMtLvxltpdKESEsM9QgQmhzqT0uSGLfuBq4uidXWMx&#10;RNkUUjd4i3BbyVGSvEuLJccFgzWtDOXX3bdV4JfLizmmi0152r+a9rL6ffuSa6We+91iAiJQFx7h&#10;//anVjBKU/g7E4+AnN0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjX46+MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                                            <v:imagedata r:id="rId13" o:title=""/>
                                           </v:shape>
                                         </v:group>
                                       </v:group>
                                     </v:group>
                                   </v:group>
                                 </v:group>
                               </v:group>
                             </v:group>
                           </v:group>
                         </v:group>
                       </v:group>
                     </v:group>
                   </v:group>
                 </v:group>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="22AFA155" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="46CD00FC" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="41ABABD9" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="71EC77AD" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="17B80B81" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="0A9E1DD2" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="6EEABF7A" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="3EC0A262" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="7F225533" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="632B904B" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="194B7660" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="7F08EE47" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="14AA1CD8" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="5D215878" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="634BD0CD" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="6E96472D" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="1635691C" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="1A0E100C" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="288A4AAB" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="5C5F3F56" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="4D0DAF71" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="21105CCB" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="0BC489F4" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="0DECFD95" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="57C8E97C" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="51B22844" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
+    <w:p w14:paraId="3ABF99F6" w14:textId="77777777" w:rsidR="00E22125" w:rsidRDefault="00E22125" w:rsidP="00E22125">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
+    <w:p w14:paraId="6382435D" w14:textId="77777777" w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
+    <w:p w14:paraId="175F2E30" w14:textId="77777777" w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31446" w:rsidRPr="00C31446" w:rsidRDefault="00C31446" w:rsidP="00C31446">
+    <w:p w14:paraId="397BB464" w14:textId="77777777" w:rsidR="00C31446" w:rsidRPr="00C31446" w:rsidRDefault="00C31446" w:rsidP="00C31446">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="-360"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
+    <w:p w14:paraId="59C428B5" w14:textId="77777777" w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
+    <w:p w14:paraId="555A936D" w14:textId="77777777" w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
+    <w:p w14:paraId="0ED6971D" w14:textId="77777777" w:rsidR="00C527FE" w:rsidRDefault="00C527FE" w:rsidP="00C527FE">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
+    <w:p w14:paraId="596FF732" w14:textId="77777777" w:rsidR="00AE1DD3" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E22125" w:rsidRPr="00516365" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
+    <w:p w14:paraId="376B13D4" w14:textId="1BF54301" w:rsidR="00E22125" w:rsidRPr="00516365" w:rsidRDefault="00AE1DD3" w:rsidP="00C31446">
       <w:pPr>
         <w:spacing w:before="31"/>
         <w:ind w:left="1238" w:right="1048"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SP</w:t>
       </w:r>
       <w:r w:rsidR="006119DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">-62 (Rev </w:t>
       </w:r>
-      <w:r w:rsidR="00EA335F">
+      <w:r w:rsidR="00A71975">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sept </w:t>
-[...15 lines deleted...]
-        <w:t>2015</w:t>
+        <w:t>Jun 2026</w:t>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C527FE" w:rsidRPr="00516365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -11612,180 +11453,180 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00EA335F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Page 2 of 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E22125" w:rsidRPr="00516365">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="20" w:right="160" w:bottom="0" w:left="140" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00903B49" w:rsidRDefault="00903B49" w:rsidP="008607E6">
+    <w:p w14:paraId="626A2C6E" w14:textId="77777777" w:rsidR="00520881" w:rsidRDefault="00520881" w:rsidP="008607E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00903B49" w:rsidRDefault="00903B49" w:rsidP="008607E6">
+    <w:p w14:paraId="4DED78C1" w14:textId="77777777" w:rsidR="00520881" w:rsidRDefault="00520881" w:rsidP="008607E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00903B49" w:rsidRDefault="00903B49" w:rsidP="008607E6">
+    <w:p w14:paraId="6A6F3382" w14:textId="77777777" w:rsidR="00520881" w:rsidRDefault="00520881" w:rsidP="008607E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00903B49" w:rsidRDefault="00903B49" w:rsidP="008607E6">
+    <w:p w14:paraId="7CBAE34E" w14:textId="77777777" w:rsidR="00520881" w:rsidRDefault="00520881" w:rsidP="008607E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000004"/>
     <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
       </w:pPr>
@@ -11846,71 +11687,71 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000005"/>
     <w:name w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="465"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10E1377E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5314940E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11979,51 +11820,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="119E185B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D660BCFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12095,51 +11936,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF1062C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC969CBA"/>
     <w:lvl w:ilvl="0" w:tplc="F4CAAB3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12208,51 +12049,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="457F6966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AC4BA42"/>
     <w:lvl w:ilvl="0" w:tplc="A70E723A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12324,51 +12165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4587026E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6C473F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -12446,51 +12287,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A5C5F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED789454"/>
     <w:lvl w:ilvl="0" w:tplc="F4CAAB3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12587,51 +12428,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F721F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F52AEC90"/>
     <w:lvl w:ilvl="0" w:tplc="F4CAAB3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12700,51 +12541,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A9D7288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C44F7AA"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12814,51 +12655,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B785251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDCA69AE"/>
     <w:lvl w:ilvl="0" w:tplc="F4CAAB3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12927,51 +12768,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF73E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BF6C58A"/>
     <w:lvl w:ilvl="0" w:tplc="F4CAAB3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13040,51 +12881,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656C2899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54D6FE3E"/>
     <w:lvl w:ilvl="0" w:tplc="F4CAAB3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13153,51 +12994,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="712B5848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA20FA40"/>
     <w:lvl w:ilvl="0" w:tplc="FEBC1190">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13268,1111 +13109,634 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1771732316">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2014410886">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="469711325">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1674451348">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1591885525">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="440759052">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1815677552">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1445348611">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="189612507">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="974874557">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="576479936">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="91557494">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1119908008">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2117166540">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1489710229">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF6925"/>
     <w:rsid w:val="00017F99"/>
     <w:rsid w:val="00033668"/>
     <w:rsid w:val="00076C78"/>
     <w:rsid w:val="000A6D5A"/>
     <w:rsid w:val="00141110"/>
+    <w:rsid w:val="001837EE"/>
     <w:rsid w:val="001B0FC4"/>
     <w:rsid w:val="001C3D27"/>
     <w:rsid w:val="0020703F"/>
     <w:rsid w:val="00213EDE"/>
     <w:rsid w:val="00227A1A"/>
     <w:rsid w:val="0023501C"/>
     <w:rsid w:val="002368C8"/>
     <w:rsid w:val="00244BF5"/>
     <w:rsid w:val="00257A68"/>
     <w:rsid w:val="002B3BFD"/>
     <w:rsid w:val="002E2527"/>
     <w:rsid w:val="00302DF4"/>
     <w:rsid w:val="0035041A"/>
     <w:rsid w:val="003723CA"/>
+    <w:rsid w:val="00391D6C"/>
     <w:rsid w:val="003F5FD0"/>
     <w:rsid w:val="00442431"/>
     <w:rsid w:val="004617E7"/>
     <w:rsid w:val="004C4AE8"/>
     <w:rsid w:val="004D1D75"/>
     <w:rsid w:val="005131C0"/>
     <w:rsid w:val="00516365"/>
+    <w:rsid w:val="00520881"/>
     <w:rsid w:val="006119DE"/>
     <w:rsid w:val="0063192C"/>
     <w:rsid w:val="006740D2"/>
     <w:rsid w:val="00677913"/>
     <w:rsid w:val="00737B65"/>
     <w:rsid w:val="00747FC0"/>
     <w:rsid w:val="00755B79"/>
     <w:rsid w:val="0076500C"/>
     <w:rsid w:val="007925D9"/>
     <w:rsid w:val="00795297"/>
     <w:rsid w:val="00795DD2"/>
     <w:rsid w:val="007D50DB"/>
     <w:rsid w:val="007E2017"/>
     <w:rsid w:val="00841FDE"/>
     <w:rsid w:val="00853768"/>
     <w:rsid w:val="00856B7A"/>
     <w:rsid w:val="00856F5F"/>
     <w:rsid w:val="008607E6"/>
     <w:rsid w:val="00880A38"/>
     <w:rsid w:val="0089710F"/>
     <w:rsid w:val="008D21AE"/>
     <w:rsid w:val="008F11D7"/>
     <w:rsid w:val="00903B49"/>
     <w:rsid w:val="0093470A"/>
     <w:rsid w:val="00964E95"/>
     <w:rsid w:val="00990B87"/>
     <w:rsid w:val="00995051"/>
     <w:rsid w:val="009B00F9"/>
     <w:rsid w:val="009F1238"/>
     <w:rsid w:val="009F40C9"/>
     <w:rsid w:val="00A06A91"/>
+    <w:rsid w:val="00A71975"/>
     <w:rsid w:val="00A87859"/>
     <w:rsid w:val="00AA62C4"/>
     <w:rsid w:val="00AD1594"/>
     <w:rsid w:val="00AE0C40"/>
     <w:rsid w:val="00AE1DD3"/>
     <w:rsid w:val="00AF6925"/>
     <w:rsid w:val="00B1729F"/>
     <w:rsid w:val="00BA1551"/>
     <w:rsid w:val="00C31446"/>
     <w:rsid w:val="00C51EDA"/>
     <w:rsid w:val="00C527FE"/>
     <w:rsid w:val="00C77CAA"/>
     <w:rsid w:val="00C878D7"/>
     <w:rsid w:val="00C94F27"/>
     <w:rsid w:val="00D23510"/>
     <w:rsid w:val="00D64457"/>
     <w:rsid w:val="00D721E6"/>
     <w:rsid w:val="00D85184"/>
     <w:rsid w:val="00DD63E3"/>
     <w:rsid w:val="00DE0221"/>
     <w:rsid w:val="00DE3506"/>
     <w:rsid w:val="00E22125"/>
     <w:rsid w:val="00E51AA3"/>
     <w:rsid w:val="00E64E2F"/>
     <w:rsid w:val="00E7581D"/>
     <w:rsid w:val="00EA335F"/>
     <w:rsid w:val="00ED4735"/>
     <w:rsid w:val="00F00368"/>
     <w:rsid w:val="00F145A5"/>
     <w:rsid w:val="00FA4250"/>
     <w:rsid w:val="00FD68B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7FE918CD"/>
+  <w15:docId w15:val="{6E5707EF-4E3A-4A21-B7EA-5A2C4FC4BFE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...859 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -14902,780 +14266,678 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0093470A"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093470A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpeg"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barcodesinc.com/generator/image.php?code=SP-62&amp;style=164&amp;type=C39&amp;width=200&amp;height=55&amp;xres=2&amp;font=3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B09A9ACFD0874E5DA76B898FDE3870DE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF8B2012-20BC-47D1-AA1D-BBE77C9FAD2E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CA59BD" w:rsidRDefault="00A16149" w:rsidP="00A16149">
           <w:pPr>
             <w:pStyle w:val="B09A9ACFD0874E5DA76B898FDE3870DE4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
             <w:t>FORM TITLE</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA59BD"/>
+    <w:rsid w:val="001837EE"/>
     <w:rsid w:val="001A024E"/>
     <w:rsid w:val="004C1211"/>
     <w:rsid w:val="009C79A6"/>
     <w:rsid w:val="00A16149"/>
+    <w:rsid w:val="00AC3852"/>
     <w:rsid w:val="00CA59BD"/>
     <w:rsid w:val="00CD4E2C"/>
     <w:rsid w:val="00D60AA5"/>
     <w:rsid w:val="00EA06C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A16149"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B09A9ACFD0874E5DA76B898FDE3870DE">
-[...58 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B09A9ACFD0874E5DA76B898FDE3870DE4">
     <w:name w:val="B09A9ACFD0874E5DA76B898FDE3870DE4"/>
-    <w:rsid w:val="00A16149"/>
-[...294 lines deleted...]
-    <w:name w:val="EE6CE306559C46AB9EB9750A1830AD3B"/>
     <w:rsid w:val="00A16149"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -15938,69 +15200,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A2387F7-F4DB-48DA-BFF8-A1C9E0CBB0C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>50</Words>
-  <Characters>291</Characters>
+  <Characters>287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>340</CharactersWithSpaces>
+  <CharactersWithSpaces>336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Owner</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>