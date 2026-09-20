--- v0 (2025-10-10)
+++ v1 (2026-09-20)
@@ -4,97 +4,97 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00573290" w:rsidP="007C72B0">
+    <w:p w14:paraId="0970ED07" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00573290" w:rsidP="007C72B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Does this project require</w:t>
       </w:r>
       <w:r w:rsidR="009071BD" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>REB review?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="006055F5" w:rsidP="007B3798">
+    <w:p w14:paraId="0970ED08" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="006055F5" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">This document </w:t>
       </w:r>
       <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is presented, recogni</w:t>
       </w:r>
       <w:r w:rsidR="00317377" w:rsidRPr="00654EC9">
@@ -132,156 +132,176 @@
       <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00610C04" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">roviders (HCP), researchers and Research Ethics Board (REB) reviewers: judgement, on occasion, will be needed in defining the proposed project. Any of the following examples may also be used as criteria in consideration for publication or reporting purposes. If there are queries or concerns the REB will always be pleased to review and work with the HCP and researcher to provide guidance.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D7411" w:rsidRDefault="009D7411" w:rsidP="009D7411">
+    <w:p w14:paraId="0970ED09" w14:textId="77777777" w:rsidR="009D7411" w:rsidRDefault="009D7411" w:rsidP="009D7411">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidRDefault="00CA4CE2" w:rsidP="009D7411">
+    <w:p w14:paraId="0970ED0A" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidRDefault="00CA4CE2" w:rsidP="009D7411">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053552C" w:rsidRPr="0044070B" w:rsidRDefault="0053552C" w:rsidP="003552F5">
+    <w:p w14:paraId="0970ED0B" w14:textId="77777777" w:rsidR="0053552C" w:rsidRPr="0044070B" w:rsidRDefault="0053552C" w:rsidP="003552F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044070B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Guidance:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007079EE" w:rsidRPr="00E3303A" w:rsidRDefault="007079EE" w:rsidP="009939BC">
+    <w:p w14:paraId="0970ED0C" w14:textId="04C06E33" w:rsidR="007079EE" w:rsidRPr="00E3303A" w:rsidRDefault="007079EE" w:rsidP="009939BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">TCPS 2 </w:t>
+        <w:t>TCPS 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4C4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3303A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>— 2nd edition of</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tri-Council Policy Statement: Ethical Conduct for Research Involving Humans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007079EE" w:rsidRPr="009939BC" w:rsidRDefault="009939BC" w:rsidP="009939BC">
+    <w:p w14:paraId="0970ED0D" w14:textId="77777777" w:rsidR="007079EE" w:rsidRPr="009939BC" w:rsidRDefault="009939BC" w:rsidP="009939BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
@@ -298,312 +318,355 @@
         </w:rPr>
         <w:t>ticle 2.5</w:t>
       </w:r>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0053552C" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality assurance and quality improvement studies, program evaluation activities, and performance reviews, or testing within normal educational requirements when used exclusively for assessment, management or improvement purposes, do not constitute research for the purposes of this Policy, and do not fall within the scope of REB review. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007079EE" w:rsidRPr="009939BC" w:rsidRDefault="009939BC" w:rsidP="009939BC">
+    <w:p w14:paraId="0970ED0E" w14:textId="1DA55B3A" w:rsidR="007079EE" w:rsidRPr="009939BC" w:rsidRDefault="009939BC" w:rsidP="009939BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0053552C" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="ch2_en_a2.5" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor=":~:text=Activities%20Not%20Requiring%20Research%20Ethics%20Board%20Review" w:history="1">
         <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0066FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Article 2.5</w:t>
+          <w:t>Arti</w:t>
         </w:r>
-      </w:hyperlink>
-[...33 lines deleted...]
-      <w:hyperlink r:id="rId9" w:anchor="toc05-1d" w:history="1">
         <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0066FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Section D</w:t>
+          <w:t>cle 2.5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refers to assessments of the performance of an organization or its employees or students, within the mandate of the organization, or according to the terms and conditions of employment or training. Those activities are normally administered in the ordinary course of the operation of an organization where participation is required, for example, as a condition of employment in the case of staff performance reviews, or an evaluation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> academic or professional training. Other examples include student course evaluations, or data collection for internal or external organizational reports. Such activities do not normally follow the consent procedures outlined in this Policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0970ED0F" w14:textId="4FDD1533" w:rsidR="002957AC" w:rsidRPr="009939BC" w:rsidRDefault="009939BC" w:rsidP="009939BC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="160" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009939BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If data are collected for the purposes of such activities but later proposed for research purposes, it would be considered secondary use of information not originally intended for research, and at that time may require REB review in accordance with this Policy. Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor=":~:text=retention%20of%20information.-,D.%20Consent%20and%20Secondary%20Use%20of%20Information%20for%20Research%20Purposes,-Secondary%20use%20refers" w:history="1">
+        <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0066FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Sectio</w:t>
+        </w:r>
+        <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0066FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>n D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0066FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Chapter 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007079EE" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for guidance concerning secondary use of identifiable information for research purposes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00707839" w:rsidRPr="009939BC" w:rsidRDefault="00707839" w:rsidP="009939BC">
+    <w:p w14:paraId="0970ED10" w14:textId="4597934E" w:rsidR="00707839" w:rsidRPr="009939BC" w:rsidRDefault="00707839" w:rsidP="009939BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="00045380" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>online r</w:t>
       </w:r>
       <w:r w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">esource: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="009939BC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0066FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>ARECCI Ethics Screening Tool</w:t>
+          <w:t>ARECCI Ethics Screenin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009939BC">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0066FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>g Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00045380" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>- to determine a project's "primary purpose" (i.e.</w:t>
       </w:r>
       <w:r w:rsidR="009071BD" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00045380" w:rsidRPr="009939BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Microsoft JhengHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> research or not), "category of risk" and "associated review action". </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000453A3" w:rsidRPr="009939BC" w:rsidRDefault="000453A3" w:rsidP="000453A3">
+    <w:p w14:paraId="0970ED11" w14:textId="77777777" w:rsidR="000453A3" w:rsidRPr="009939BC" w:rsidRDefault="000453A3" w:rsidP="000453A3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidRDefault="00CA4CE2" w:rsidP="000453A3">
+    <w:p w14:paraId="0970ED12" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidRDefault="00CA4CE2" w:rsidP="000453A3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007079EE" w:rsidRPr="0044070B" w:rsidRDefault="000D05ED" w:rsidP="003552F5">
+    <w:p w14:paraId="0970ED13" w14:textId="77777777" w:rsidR="007079EE" w:rsidRPr="0044070B" w:rsidRDefault="000D05ED" w:rsidP="003552F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044070B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Screening Tool </w:t>
       </w:r>
       <w:r w:rsidR="007079EE" w:rsidRPr="0044070B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007079EE" w:rsidRPr="00654EC9" w:rsidRDefault="007079EE" w:rsidP="007079EE">
+    <w:p w14:paraId="0970ED14" w14:textId="77777777" w:rsidR="007079EE" w:rsidRPr="00654EC9" w:rsidRDefault="007079EE" w:rsidP="007079EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Select the appropriate boxes in the table </w:t>
       </w:r>
       <w:r w:rsidR="00C3434B" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
@@ -639,51 +702,69 @@
         <w:t xml:space="preserve"> &amp; Innovation </w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">if your project falls under </w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>category 2 or 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Provide a brief summary of your project (approximately 250 words</w:t>
+        <w:t xml:space="preserve">. Provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00654EC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a brief summary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00654EC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your project (approximately 250 words</w:t>
       </w:r>
       <w:r w:rsidR="003552F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or more if needed</w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) including a title by completing the form below. Submit an </w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>electronic copy</w:t>
@@ -757,413 +838,417 @@
       <w:r w:rsidR="006055F5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>complete the</w:t>
       </w:r>
       <w:r w:rsidR="00344638">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> appropriate</w:t>
       </w:r>
       <w:r w:rsidR="006055F5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> TAHSN application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007079EE" w:rsidRDefault="007079EE" w:rsidP="007B3798">
+    <w:p w14:paraId="0970ED15" w14:textId="77777777" w:rsidR="007079EE" w:rsidRDefault="007079EE" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00ACBF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00ACBF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00ACBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00ACBF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00ACBF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00ACBF"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00446B56" w:rsidRPr="00654EC9" w14:paraId="0970ED1C" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E798D"/>
           </w:tcPr>
-          <w:p w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED16" w14:textId="77777777" w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category 1:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED17" w14:textId="77777777" w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RESEARCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E798D"/>
           </w:tcPr>
-          <w:p w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED18" w14:textId="77777777" w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category 2:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED19" w14:textId="77777777" w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CLINICAL  AUDIT</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E798D"/>
           </w:tcPr>
-          <w:p w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED1A" w14:textId="77777777" w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category 3:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED1B" w14:textId="77777777" w:rsidR="00446B56" w:rsidRPr="00654EC9" w:rsidRDefault="00446B56" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SERVICE  EVALUATION</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED20" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED1D" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designed and conducted to generate new knowledge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED1E" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check2"/>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1171,393 +1256,393 @@
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designed and conducted to provide new knowledge to provide best care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED1F" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designed and conducted to define current care</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED25" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED21" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quantitative research - hypothesis based</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED22" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Qualitative research - explores themes following established methodology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED23" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1591,99 +1676,99 @@
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Does this service reach a predetermined standard?</w:t>
             </w:r>
             <w:r w:rsidR="003D7115" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED24" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1705,322 +1790,322 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designed to answer the question:</w:t>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>“What standard does this service achieve?”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED29" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00573290" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED26" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00573290" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="000453A3">
+          <w:p w14:paraId="0970ED27" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="000453A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="381" w:hanging="381"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Measures against a standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED28" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Measures current service without reference to a standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED2D" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED2A" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2037,301 +2122,300 @@
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">May involve a new treatment and/or </w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>intention to change practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED2B" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Doesn’t involve a new treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED2C" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Doesn’t involve a new treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED31" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED2E" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2374,598 +2458,598 @@
             </w:r>
             <w:r w:rsidR="003D7115" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>focus groups, surveys, interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED2F" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Involves no more than administration of questionnaire or record analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED30" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Involves no more than administration of simple interview, questionnaire or record analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED35" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED32" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>May involve allocation to treatment groups NOT chosen by HCP or patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED33" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Does not involve allocation to treatment groups: the HCP and patients choose treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED34" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000453A3" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Does not involve allocation to treatment groups: the HCP and patients choose treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED39" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="000453A3">
+          <w:p w14:paraId="0970ED36" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="000453A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="377" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2981,99 +3065,99 @@
             </w:r>
             <w:r w:rsidR="003D7115" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>May involve randomiz</w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED37" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3098,99 +3182,99 @@
             </w:r>
             <w:r w:rsidR="003D7115" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
+          <w:p w14:paraId="0970ED38" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00837565" w:rsidP="00DF4FCD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="00407A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3230,140 +3314,140 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>andomi</w:t>
             </w:r>
             <w:r w:rsidR="003D7115" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED3B" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1E798D"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00573290" w:rsidP="007C72B0">
+          <w:p w14:paraId="0970ED3A" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00573290" w:rsidP="007C72B0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ALTHOUGH ANY OF THESE THREE MAY RAISE ETHICAL ISSUES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00573290" w:rsidRPr="00654EC9" w14:paraId="0970ED40" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A86D9D" w:rsidRPr="00654EC9" w:rsidRDefault="00665C5F" w:rsidP="007C72B0">
+          <w:p w14:paraId="0970ED3C" w14:textId="77777777" w:rsidR="00A86D9D" w:rsidRPr="00654EC9" w:rsidRDefault="00665C5F" w:rsidP="007C72B0">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3374,139 +3458,139 @@
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RESEARCH REQUIRES REB REVIEW</w:t>
             </w:r>
             <w:r w:rsidR="00367EFE" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00367EFE" w:rsidP="007C72B0">
+          <w:p w14:paraId="0970ED3D" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00367EFE" w:rsidP="007C72B0">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="20"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">TAHSN Application </w:t>
             </w:r>
             <w:r w:rsidR="00A86D9D" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="00407A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00665C5F" w:rsidP="007C72B0">
+          <w:p w14:paraId="0970ED3E" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00665C5F" w:rsidP="007C72B0">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3541,100 +3625,100 @@
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DOES NOT</w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> REQUIRE REB REVIEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00665C5F" w:rsidP="007C72B0">
+          <w:p w14:paraId="0970ED3F" w14:textId="77777777" w:rsidR="00573290" w:rsidRPr="00654EC9" w:rsidRDefault="00665C5F" w:rsidP="007C72B0">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="20"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3658,77 +3742,77 @@
               <w:t xml:space="preserve">SERVICE EVALUATION </w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DOES NOT</w:t>
             </w:r>
             <w:r w:rsidR="00573290" w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1E798D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> REQUIRE REB REVIEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007C72B0" w:rsidRDefault="007C72B0" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED41" w14:textId="77777777" w:rsidR="007C72B0" w:rsidRDefault="007C72B0" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidRDefault="00CA4CE2" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED42" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidRDefault="00CA4CE2" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidRDefault="005A7C46" w:rsidP="00263B12">
+    <w:p w14:paraId="0970ED43" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidRDefault="005A7C46" w:rsidP="00263B12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044070B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Demographics: </w:t>
       </w:r>
     </w:p>
@@ -3740,102 +3824,101 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="2760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044070B" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="0044070B" w:rsidRPr="00654EC9" w14:paraId="0970ED45" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="ECE7F1"/>
           </w:tcPr>
-          <w:p w:rsidR="0044070B" w:rsidRPr="00E3303A" w:rsidRDefault="0044070B" w:rsidP="0044070B">
+          <w:p w14:paraId="0970ED44" w14:textId="77777777" w:rsidR="0044070B" w:rsidRPr="00E3303A" w:rsidRDefault="0044070B" w:rsidP="0044070B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">MGH Supervisor / MGH Principal Investigator: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Must be MGH affiliated; cannot be a resident or student)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="005A7C46" w:rsidRPr="00654EC9" w14:paraId="0970ED49" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED46" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -3905,53 +3988,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED47" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4021,53 +4103,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED48" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Role: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4134,61 +4215,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="005A7C46" w:rsidRPr="00654EC9" w14:paraId="0970ED4B" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED4A" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mailing Address: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4255,61 +4335,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="005A7C46" w:rsidRPr="00654EC9" w14:paraId="0970ED4E" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5880" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED4C" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4379,53 +4458,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED4D" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4492,112 +4570,111 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044070B" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="0044070B" w:rsidRPr="00654EC9" w14:paraId="0970ED50" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0044070B" w:rsidRPr="00E3303A" w:rsidRDefault="0044070B" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED4F" w14:textId="77777777" w:rsidR="0044070B" w:rsidRPr="00E3303A" w:rsidRDefault="0044070B" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Co-Investigator(s):</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7C46" w:rsidRPr="00FC05D9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="005A7C46" w:rsidRPr="00FC05D9" w14:paraId="0970ED53" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED51" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4667,53 +4744,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED52" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4780,61 +4856,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7C46" w:rsidRPr="00FC05D9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="005A7C46" w:rsidRPr="00FC05D9" w14:paraId="0970ED56" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED54" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -4904,53 +4979,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED55" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00E3303A" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5017,61 +5091,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E3303A" w:rsidRPr="00FC05D9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00E3303A" w:rsidRPr="00FC05D9" w14:paraId="0970ED59" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E3303A" w:rsidRPr="00E3303A" w:rsidRDefault="00E3303A" w:rsidP="00E3303A">
+          <w:p w14:paraId="0970ED57" w14:textId="77777777" w:rsidR="00E3303A" w:rsidRPr="00E3303A" w:rsidRDefault="00E3303A" w:rsidP="00E3303A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5141,53 +5214,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E3303A" w:rsidRPr="00E3303A" w:rsidRDefault="00E3303A" w:rsidP="00E3303A">
+          <w:p w14:paraId="0970ED58" w14:textId="77777777" w:rsidR="00E3303A" w:rsidRPr="00E3303A" w:rsidRDefault="00E3303A" w:rsidP="00E3303A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5254,115 +5326,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044070B" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="0044070B" w:rsidRPr="00654EC9" w14:paraId="0970ED5B" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0044070B" w:rsidRPr="00E3303A" w:rsidRDefault="0044070B" w:rsidP="00FC05D9">
+          <w:p w14:paraId="0970ED5A" w14:textId="77777777" w:rsidR="0044070B" w:rsidRPr="00E3303A" w:rsidRDefault="0044070B" w:rsidP="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resident(s):</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (If applicable</w:t>
             </w:r>
             <w:r w:rsidR="00FC05D9" w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w14:paraId="0970ED60" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED5C" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5431,53 +5502,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED5D" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5547,53 +5617,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED5E" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Institution: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -5663,53 +5732,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED5F" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Program and Year: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -5767,61 +5835,60 @@
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w14:paraId="0970ED65" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED61" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5890,53 +5957,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
+          <w:p w14:paraId="0970ED62" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="005A7C46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -6006,53 +6072,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED63" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Institution: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6122,53 +6187,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED64" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Program and Year: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6226,120 +6290,120 @@
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w14:paraId="0970ED67" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="00344638">
+          <w:p w14:paraId="0970ED66" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00E3303A" w:rsidRDefault="00FC05D9" w:rsidP="00344638">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Student(s):</w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w14:paraId="0970ED6C" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
+          <w:p w14:paraId="0970ED68" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -6416,51 +6480,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
+          <w:p w14:paraId="0970ED69" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -6538,51 +6602,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
+          <w:p w14:paraId="0970ED6A" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Institution: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6660,51 +6724,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="00FC05D9">
+          <w:p w14:paraId="0970ED6B" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Program: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6762,67 +6826,67 @@
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w14:paraId="0970ED71" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
+          <w:p w14:paraId="0970ED6D" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -6899,51 +6963,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
+          <w:p w14:paraId="0970ED6E" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -7021,51 +7085,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
+          <w:p w14:paraId="0970ED6F" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Institution: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7143,51 +7207,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="00FC05D9">
+          <w:p w14:paraId="0970ED70" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="00FC05D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Program: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -7245,61 +7309,61 @@
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Meiryo UI"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Meiryo UI" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w14:paraId="0970ED73" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED72" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Other; please identify: </w:t>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7378,61 +7442,60 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w14:paraId="0970ED76" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED74" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -7502,53 +7565,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED75" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -7615,61 +7677,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00FC05D9" w:rsidRPr="00654EC9" w14:paraId="0970ED79" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED77" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -7739,53 +7800,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
+          <w:p w14:paraId="0970ED78" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRPr="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="0000046A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -7853,1270 +7913,107 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC05D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED7A" w14:textId="77777777" w:rsidR="00FC05D9" w:rsidRDefault="00FC05D9" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRPr="00654EC9" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED92" w14:textId="77777777" w:rsidR="003552F5" w:rsidRDefault="003552F5" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRPr="00654EC9" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
-[...1161 lines deleted...]
-    <w:p w:rsidR="003552F5" w:rsidRPr="003552F5" w:rsidRDefault="003552F5" w:rsidP="00263B12">
+    <w:p w14:paraId="0970ED93" w14:textId="77777777" w:rsidR="003552F5" w:rsidRPr="003552F5" w:rsidRDefault="003552F5" w:rsidP="00263B12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003552F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Project Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D7411" w:rsidRPr="00654EC9" w:rsidRDefault="009D7411" w:rsidP="00CA4CE2">
+    <w:p w14:paraId="0970ED94" w14:textId="77777777" w:rsidR="009D7411" w:rsidRPr="00654EC9" w:rsidRDefault="009D7411" w:rsidP="00CA4CE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Title</w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -9128,63 +8025,63 @@
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="15" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D7411" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="009D7411" w:rsidRPr="00654EC9" w14:paraId="0970ED96" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D7411" w:rsidRPr="00654EC9" w:rsidRDefault="00045380" w:rsidP="00F2502B">
+          <w:p w14:paraId="0970ED95" w14:textId="77777777" w:rsidR="009D7411" w:rsidRPr="00654EC9" w:rsidRDefault="00045380" w:rsidP="00F2502B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -9260,101 +8157,101 @@
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00654EC9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
+    <w:p w14:paraId="0970ED97" w14:textId="77777777" w:rsidR="005A7C46" w:rsidRPr="00654EC9" w:rsidRDefault="005A7C46" w:rsidP="005A7C46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00344638" w:rsidRDefault="00F01BFE" w:rsidP="00E40312">
+    <w:p w14:paraId="0970ED98" w14:textId="77777777" w:rsidR="00344638" w:rsidRDefault="00F01BFE" w:rsidP="00E40312">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Summary</w:t>
       </w:r>
       <w:r w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0087554F" w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C03765" w:rsidRPr="001C04FA" w:rsidRDefault="0087554F" w:rsidP="00E40312">
+    <w:p w14:paraId="0970ED99" w14:textId="77777777" w:rsidR="00C03765" w:rsidRPr="001C04FA" w:rsidRDefault="0087554F" w:rsidP="00E40312">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00263B12" w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please include enough detail for the REB to make an informed decision</w:t>
@@ -9380,57 +8277,56 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:tblpX="15" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F01BFE" w:rsidRPr="001C04FA" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00F01BFE" w:rsidRPr="001C04FA" w14:paraId="0970ED9B" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F01BFE" w:rsidRPr="001C04FA" w:rsidRDefault="00045380" w:rsidP="00F2502B">
+          <w:p w14:paraId="0970ED9A" w14:textId="77777777" w:rsidR="00F01BFE" w:rsidRPr="001C04FA" w:rsidRDefault="00045380" w:rsidP="00F2502B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C04FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -9506,331 +8402,332 @@
             </w:r>
             <w:r w:rsidRPr="001C04FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C04FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C03765" w:rsidRPr="001C04FA" w:rsidRDefault="00C03765" w:rsidP="007B3798">
+    <w:p w14:paraId="0970ED9C" w14:textId="77777777" w:rsidR="00C03765" w:rsidRPr="001C04FA" w:rsidRDefault="00C03765" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED9D" w14:textId="77777777" w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0FBE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please attach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED9E" w14:textId="77777777" w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check5"/>
+      <w:bookmarkStart w:id="1" w:name="Check5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F2502B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F2502B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Survey</w:t>
       </w:r>
       <w:r w:rsidR="00263B12" w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970ED9F" w14:textId="77777777" w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check6"/>
+      <w:bookmarkStart w:id="2" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F2502B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F2502B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data collection forms</w:t>
       </w:r>
       <w:r w:rsidR="00263B12" w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
+    <w:p w14:paraId="0970EDA0" w14:textId="77777777" w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="002C0FBE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check7"/>
+      <w:bookmarkStart w:id="3" w:name="Check7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F2502B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F2502B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidR="00263B12" w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>ther</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -9930,62 +8827,62 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDA1" w14:textId="77777777" w:rsidR="002C0FBE" w:rsidRDefault="002C0FBE" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00263B12" w:rsidRDefault="002C0FBE" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDA2" w14:textId="77777777" w:rsidR="00263B12" w:rsidRDefault="002C0FBE" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00263B12" w:rsidRPr="001C04FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -10006,154 +8903,154 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> please indicate this at the end of your project summary including </w:t>
       </w:r>
       <w:r w:rsidR="00263B12" w:rsidRPr="00450327">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>the reason.</w:t>
       </w:r>
       <w:r w:rsidR="00263B12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263B12" w:rsidRDefault="00263B12" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDA3" w14:textId="77777777" w:rsidR="00263B12" w:rsidRDefault="00263B12" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F16E5" w:rsidRDefault="005F16E5" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDA4" w14:textId="77777777" w:rsidR="005F16E5" w:rsidRDefault="005F16E5" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>You are reminded that when sharing the results of this project, such as in a poster or publication, that you do so within the framework of</w:t>
       </w:r>
       <w:r w:rsidR="000F7EAF" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> for example, quality improvement rather than research. That is, you must specify that any conclusions or learnings were not gained through research (for wide external application) but through a project carried out in the local context.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="000D05ED" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDA5" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="000D05ED" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="000D05ED" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDA6" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="000D05ED" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="00FC05D9" w:rsidRDefault="00CA4CE2" w:rsidP="00FC05D9">
+    <w:p w14:paraId="0970EDA7" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="00FC05D9" w:rsidRDefault="00CA4CE2" w:rsidP="00FC05D9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC05D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Required Certifications:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="00CA4CE2">
+    <w:p w14:paraId="0970EDA8" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="00CA4CE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA4CE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">The following research certifications are </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0FBE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -10193,301 +9090,216 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:tblpX="15" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w:rsidTr="00F2502B">
+      <w:tr w:rsidR="00CA4CE2" w:rsidRPr="00654EC9" w14:paraId="0970EDAB" w14:textId="77777777" w:rsidTr="00F2502B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA4CE2" w:rsidRPr="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="00F2502B">
-[...95 lines deleted...]
-          <w:p w:rsidR="00CA4CE2" w:rsidRPr="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="00F2502B">
+          <w:p w14:paraId="0970EDAA" w14:textId="73C2C531" w:rsidR="00CA4CE2" w:rsidRPr="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="00F2502B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Check4"/>
+            <w:bookmarkStart w:id="4" w:name="Check4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F2502B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pr</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="008C42F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>Privacy Training for Research Personnel Module</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00CA4CE2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">ivacy Training for Research Personnel Module Certificate(s) </w:t>
+              <w:t xml:space="preserve"> Certificate(s) </w:t>
             </w:r>
             <w:r w:rsidRPr="00E3303A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>for each team member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDAC" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRPr="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDAD" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRPr="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="007B3798">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F16E5" w:rsidRPr="00FC05D9" w:rsidRDefault="005F16E5" w:rsidP="003552F5">
+    <w:p w14:paraId="0970EDAE" w14:textId="77777777" w:rsidR="005F16E5" w:rsidRPr="00FC05D9" w:rsidRDefault="005F16E5" w:rsidP="003552F5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC05D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004709AB" w:rsidRPr="00654EC9" w:rsidRDefault="005F16E5" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDAF" w14:textId="77777777" w:rsidR="004709AB" w:rsidRPr="00654EC9" w:rsidRDefault="005F16E5" w:rsidP="007B3798">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">As the </w:t>
       </w:r>
       <w:r w:rsidR="00587DE7" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10540,51 +9352,51 @@
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> this project, my signature testifies that I will ensure that all procedures performed under the project will be conducted in accordance with all relevant hospital, provincial and national policies and regulations that govern research involving human participants. Any deviation from the project as originally approved will be submitted to the Research Ethics Board for approval prior to its implementation.    </w:t>
       </w:r>
       <w:r w:rsidR="004709AB" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F16E5" w:rsidRPr="00654EC9" w:rsidRDefault="00F43C28" w:rsidP="007B3798">
+    <w:p w14:paraId="0970EDB0" w14:textId="77777777" w:rsidR="005F16E5" w:rsidRPr="00654EC9" w:rsidRDefault="00F43C28" w:rsidP="007B3798">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor/Principal </w:t>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10604,77 +9416,79 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00263B12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
@@ -10692,115 +9506,115 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F16E5" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C942AF" w:rsidRDefault="00C942AF" w:rsidP="005A7C46">
+    <w:p w14:paraId="0970EDB1" w14:textId="77777777" w:rsidR="00C942AF" w:rsidRDefault="00C942AF" w:rsidP="005A7C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00263B12" w:rsidRDefault="00263B12" w:rsidP="005A7C46">
+    <w:p w14:paraId="0970EDB2" w14:textId="77777777" w:rsidR="00263B12" w:rsidRDefault="00263B12" w:rsidP="005A7C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00263B12" w:rsidRPr="00FC05D9" w:rsidRDefault="00263B12" w:rsidP="00263B12">
+    <w:p w14:paraId="0970EDB3" w14:textId="77777777" w:rsidR="00263B12" w:rsidRPr="00FC05D9" w:rsidRDefault="00263B12" w:rsidP="00263B12">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Submission Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC05D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E065EC" w:rsidRPr="00263B12" w:rsidRDefault="00263B12" w:rsidP="00263B12">
+    <w:p w14:paraId="0970EDB4" w14:textId="77777777" w:rsidR="00E065EC" w:rsidRPr="00263B12" w:rsidRDefault="00263B12" w:rsidP="00263B12">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263B12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please submit a fully completed and </w:t>
       </w:r>
       <w:r w:rsidRPr="00263B12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>signed</w:t>
@@ -10850,212 +9664,210 @@
       <w:r w:rsidR="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E065EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please use the subject line "</w:t>
       </w:r>
       <w:r w:rsidR="00AF3110">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Clinical Audit" or "Service Evaluation" based on your category selections.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="005A7C46">
+    <w:p w14:paraId="0970EDB5" w14:textId="77777777" w:rsidR="00CA4CE2" w:rsidRDefault="00CA4CE2" w:rsidP="005A7C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00263B12" w:rsidRPr="00654EC9" w:rsidRDefault="00263B12" w:rsidP="005A7C46">
+    <w:p w14:paraId="0970EDB6" w14:textId="77777777" w:rsidR="00263B12" w:rsidRPr="00654EC9" w:rsidRDefault="00263B12" w:rsidP="005A7C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C942AF" w:rsidRPr="00FC05D9" w:rsidRDefault="00C942AF" w:rsidP="003552F5">
+    <w:p w14:paraId="0970EDB7" w14:textId="77777777" w:rsidR="00C942AF" w:rsidRPr="00FC05D9" w:rsidRDefault="00C942AF" w:rsidP="003552F5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC05D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="702984"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Contact Information:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA460D" w:rsidRDefault="00E3303A" w:rsidP="00E3303A">
+    <w:p w14:paraId="0970EDB8" w14:textId="77777777" w:rsidR="00CA460D" w:rsidRDefault="00E3303A" w:rsidP="00E3303A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Ethics Board – </w:t>
       </w:r>
       <w:r w:rsidR="00C942AF" w:rsidRPr="00E3303A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="00587DE7" w:rsidRPr="002E4E2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C942AF" w:rsidRPr="002E4E2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002E4E2A" w:rsidRPr="002E4E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>ResearchEthicsBoard@tehn.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E4E2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654EC9" w:rsidRPr="00654EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA460D" w:rsidSect="00E3303A">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2160" w:right="1080" w:bottom="990" w:left="1080" w:header="547" w:footer="526" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000453A3" w:rsidRDefault="000453A3">
+    <w:p w14:paraId="6D0B25D8" w14:textId="77777777" w:rsidR="0072274D" w:rsidRDefault="0072274D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000453A3" w:rsidRDefault="000453A3">
+    <w:p w14:paraId="298A0C87" w14:textId="77777777" w:rsidR="0072274D" w:rsidRDefault="0072274D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Meiryo UI">
-    <w:altName w:val="MS UI Gothic"/>
-    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10102FF" w:usb1="EAC7FFFF" w:usb2="00010012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -11074,102 +9886,109 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000453A3" w:rsidRPr="00E3303A" w:rsidRDefault="000453A3" w:rsidP="00E16704">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0970EDBE" w14:textId="72C482F7" w:rsidR="000453A3" w:rsidRPr="00E3303A" w:rsidRDefault="000453A3" w:rsidP="00E16704">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E3303A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Version: </w:t>
     </w:r>
-    <w:r w:rsidR="00E3303A">
+    <w:r w:rsidR="00714822">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>July</w:t>
+      <w:t>Sept</w:t>
     </w:r>
     <w:r w:rsidR="00AF3110" w:rsidRPr="00E3303A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2021</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00714822">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00E3303A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00E3303A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00E3303A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00E3303A">
       <w:rPr>
@@ -11255,82 +10074,82 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F2502B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00E3303A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Meiryo UI" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000453A3" w:rsidRDefault="000453A3">
+    <w:p w14:paraId="605CD686" w14:textId="77777777" w:rsidR="0072274D" w:rsidRDefault="0072274D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000453A3" w:rsidRDefault="000453A3">
+    <w:p w14:paraId="3680F9A9" w14:textId="77777777" w:rsidR="0072274D" w:rsidRDefault="0072274D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000453A3" w:rsidRDefault="00E3303A" w:rsidP="00805726">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0970EDBD" w14:textId="77777777" w:rsidR="000453A3" w:rsidRDefault="00E3303A" w:rsidP="00805726">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-259"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0970EDBF" wp14:editId="0970EDC0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4347</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6400800" cy="830580"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="31" name="Picture 31"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="REB MGH Logo.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -11343,51 +10162,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6403335" cy="830909"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6C5179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2746F0E"/>
     <w:lvl w:ilvl="0" w:tplc="9202B98E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Meiryo UI" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11773,310 +10592,331 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="802429187">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1821727813">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="804852045">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2094819395">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MXw1VfdbnBj1/vboFITc6Lh3Go71pO1ksiaj36N0VxgyTCnv2OaTpyU94PqgBOzeGyA9qnXeJ+4indZpSvV9Rg==" w:salt="M3a+UthmBjeeZ0DixUESRw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RUHHNXpD8z62HvP//8UdO4oymoYpLs1Xr6CQU9Dn98Z+LDzy7qt2cpULJLpf+oZ5hsBxt2IfZXXBFKoDhZInBw==" w:salt="DV0vCN44gHUN5z1QDrHFSA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="87041"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{3B4D8C34-BA28-4C86-87D2-C00A0E19A37A}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="175377528"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00867BD8"/>
     <w:rsid w:val="000104B8"/>
     <w:rsid w:val="00035FD7"/>
     <w:rsid w:val="00045380"/>
     <w:rsid w:val="000453A3"/>
     <w:rsid w:val="00080197"/>
     <w:rsid w:val="000D05ED"/>
+    <w:rsid w:val="000D10E6"/>
     <w:rsid w:val="000F7EAF"/>
     <w:rsid w:val="00147B71"/>
     <w:rsid w:val="00147D1B"/>
     <w:rsid w:val="00153DD2"/>
     <w:rsid w:val="00156A2D"/>
     <w:rsid w:val="0017779F"/>
     <w:rsid w:val="001860A1"/>
     <w:rsid w:val="0019536B"/>
     <w:rsid w:val="001C04FA"/>
     <w:rsid w:val="001E36FB"/>
     <w:rsid w:val="00211187"/>
     <w:rsid w:val="00213B0D"/>
     <w:rsid w:val="002459A5"/>
     <w:rsid w:val="00263B12"/>
     <w:rsid w:val="002901C9"/>
     <w:rsid w:val="002957AC"/>
     <w:rsid w:val="0029669C"/>
     <w:rsid w:val="002A317D"/>
     <w:rsid w:val="002C0FBE"/>
     <w:rsid w:val="002E4E2A"/>
     <w:rsid w:val="002E5477"/>
+    <w:rsid w:val="002E5992"/>
     <w:rsid w:val="002F081A"/>
     <w:rsid w:val="002F512F"/>
     <w:rsid w:val="0030658F"/>
     <w:rsid w:val="00317377"/>
     <w:rsid w:val="00332153"/>
     <w:rsid w:val="00344638"/>
     <w:rsid w:val="00353B0A"/>
     <w:rsid w:val="003552F5"/>
     <w:rsid w:val="00367EFE"/>
     <w:rsid w:val="003B1FDB"/>
     <w:rsid w:val="003B29B0"/>
     <w:rsid w:val="003D561D"/>
     <w:rsid w:val="003D7115"/>
     <w:rsid w:val="00427A0E"/>
     <w:rsid w:val="00434ADF"/>
     <w:rsid w:val="0044070B"/>
     <w:rsid w:val="00443FE2"/>
     <w:rsid w:val="00446B56"/>
     <w:rsid w:val="00450327"/>
+    <w:rsid w:val="0046207D"/>
     <w:rsid w:val="004709AB"/>
     <w:rsid w:val="00475F1C"/>
     <w:rsid w:val="0049490E"/>
+    <w:rsid w:val="004B54DA"/>
     <w:rsid w:val="004B7628"/>
     <w:rsid w:val="004D3FC7"/>
     <w:rsid w:val="004D4064"/>
     <w:rsid w:val="004D4AC4"/>
     <w:rsid w:val="004D687D"/>
     <w:rsid w:val="0050209A"/>
     <w:rsid w:val="00506D58"/>
     <w:rsid w:val="0053552C"/>
     <w:rsid w:val="00543A8E"/>
     <w:rsid w:val="00573290"/>
     <w:rsid w:val="005856E3"/>
     <w:rsid w:val="00587DE7"/>
     <w:rsid w:val="005A4129"/>
     <w:rsid w:val="005A7C46"/>
     <w:rsid w:val="005B0705"/>
     <w:rsid w:val="005B59A2"/>
     <w:rsid w:val="005C67EA"/>
     <w:rsid w:val="005F16E5"/>
     <w:rsid w:val="006055F5"/>
     <w:rsid w:val="00610C04"/>
     <w:rsid w:val="006179E5"/>
     <w:rsid w:val="00621D0F"/>
     <w:rsid w:val="00654EC9"/>
     <w:rsid w:val="00665C5F"/>
     <w:rsid w:val="006B2EFE"/>
     <w:rsid w:val="006B6D7F"/>
     <w:rsid w:val="006C2857"/>
     <w:rsid w:val="00707839"/>
     <w:rsid w:val="007079EE"/>
+    <w:rsid w:val="00714822"/>
     <w:rsid w:val="0071692D"/>
+    <w:rsid w:val="0072274D"/>
     <w:rsid w:val="00792401"/>
     <w:rsid w:val="007B304A"/>
     <w:rsid w:val="007B3798"/>
     <w:rsid w:val="007C72B0"/>
     <w:rsid w:val="007D0C30"/>
     <w:rsid w:val="007D2D56"/>
     <w:rsid w:val="007F5E64"/>
     <w:rsid w:val="00805726"/>
     <w:rsid w:val="00813E13"/>
     <w:rsid w:val="00825DF9"/>
     <w:rsid w:val="0083205C"/>
     <w:rsid w:val="00837565"/>
     <w:rsid w:val="00844F3C"/>
     <w:rsid w:val="00867BD8"/>
     <w:rsid w:val="0087554F"/>
     <w:rsid w:val="008917E3"/>
     <w:rsid w:val="008B1FF4"/>
+    <w:rsid w:val="008C42F7"/>
     <w:rsid w:val="008D6EEE"/>
     <w:rsid w:val="009071BD"/>
     <w:rsid w:val="00912860"/>
     <w:rsid w:val="00920B6E"/>
     <w:rsid w:val="00941AA2"/>
     <w:rsid w:val="00945C15"/>
+    <w:rsid w:val="0097079E"/>
     <w:rsid w:val="009772CA"/>
     <w:rsid w:val="00983B81"/>
     <w:rsid w:val="00992F64"/>
     <w:rsid w:val="009939BC"/>
     <w:rsid w:val="009A1304"/>
+    <w:rsid w:val="009A4C4C"/>
     <w:rsid w:val="009C52D2"/>
     <w:rsid w:val="009D0202"/>
     <w:rsid w:val="009D21CF"/>
     <w:rsid w:val="009D7411"/>
     <w:rsid w:val="009E3BB1"/>
     <w:rsid w:val="009F479F"/>
     <w:rsid w:val="00A07A83"/>
+    <w:rsid w:val="00A23EF6"/>
     <w:rsid w:val="00A26401"/>
     <w:rsid w:val="00A3796F"/>
+    <w:rsid w:val="00A6064B"/>
     <w:rsid w:val="00A60E1B"/>
     <w:rsid w:val="00A86D9D"/>
     <w:rsid w:val="00AB0011"/>
     <w:rsid w:val="00AD15C8"/>
     <w:rsid w:val="00AE51A3"/>
     <w:rsid w:val="00AF3110"/>
     <w:rsid w:val="00AF3E29"/>
     <w:rsid w:val="00B01BED"/>
     <w:rsid w:val="00B104EE"/>
     <w:rsid w:val="00B12BA4"/>
     <w:rsid w:val="00B21CD5"/>
+    <w:rsid w:val="00B445CF"/>
     <w:rsid w:val="00B44EBE"/>
     <w:rsid w:val="00B67B81"/>
     <w:rsid w:val="00B75A29"/>
     <w:rsid w:val="00B9158B"/>
     <w:rsid w:val="00B9173B"/>
     <w:rsid w:val="00B957BA"/>
     <w:rsid w:val="00B972BA"/>
     <w:rsid w:val="00BB302D"/>
+    <w:rsid w:val="00BC0561"/>
+    <w:rsid w:val="00BC1DAD"/>
     <w:rsid w:val="00C03765"/>
     <w:rsid w:val="00C2017D"/>
     <w:rsid w:val="00C243AC"/>
     <w:rsid w:val="00C3434B"/>
     <w:rsid w:val="00C50674"/>
+    <w:rsid w:val="00C5269A"/>
     <w:rsid w:val="00C76F42"/>
     <w:rsid w:val="00C942AF"/>
     <w:rsid w:val="00CA2A8A"/>
     <w:rsid w:val="00CA460D"/>
     <w:rsid w:val="00CA4CE2"/>
+    <w:rsid w:val="00D122EF"/>
     <w:rsid w:val="00D34966"/>
     <w:rsid w:val="00D47826"/>
     <w:rsid w:val="00D54C99"/>
     <w:rsid w:val="00D63412"/>
     <w:rsid w:val="00DF2539"/>
     <w:rsid w:val="00DF4FCD"/>
     <w:rsid w:val="00DF7D3B"/>
     <w:rsid w:val="00E065EC"/>
     <w:rsid w:val="00E16704"/>
     <w:rsid w:val="00E24F3D"/>
     <w:rsid w:val="00E3303A"/>
     <w:rsid w:val="00E40312"/>
     <w:rsid w:val="00E47223"/>
+    <w:rsid w:val="00E668AC"/>
+    <w:rsid w:val="00E83E73"/>
     <w:rsid w:val="00F01BFE"/>
     <w:rsid w:val="00F03D88"/>
     <w:rsid w:val="00F21FF9"/>
     <w:rsid w:val="00F2502B"/>
     <w:rsid w:val="00F43C28"/>
     <w:rsid w:val="00F5617F"/>
     <w:rsid w:val="00F65810"/>
     <w:rsid w:val="00F951E5"/>
     <w:rsid w:val="00FA5E00"/>
     <w:rsid w:val="00FB36D4"/>
     <w:rsid w:val="00FC05D9"/>
     <w:rsid w:val="00FD1291"/>
     <w:rsid w:val="00FD210F"/>
     <w:rsid w:val="00FE1DFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="87041"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0970ED07"/>
   <w15:docId w15:val="{95E2EDC4-A08E-40D0-AD53-CAA48A360400}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12397,50 +11237,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002C0FBE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
@@ -12611,55 +11456,67 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00825DF9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CA4CE2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C42F7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="692924677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="847141200">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12757,51 +11614,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2091341760">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ger.ethique.gc.ca/eng/policy-politique/initiatives/tcps2-eptc2/chapter2-chapitre2/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ResearchEthicsBoard@tehn.ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aihealthsolutions.ca/arecci/screening/25997/676ffa74aa5604c03daf5523a7152e14" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ger.ethique.gc.ca/eng/policy-politique/initiatives/tcps2-eptc2/chapter5-chapitre5/ch5_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ger.ethique.gc.ca/eng/policy-politique/initiatives/tcps2-eptc2/chapter5-chapitre5/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethics.gc.ca/eng/tcps2-eptc2_2022_chapter2-chapitre2.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ResearchEthicsBoard@tehn.ca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1vy0qa05cdjr5.cloudfront.net/0f7c16c2-fd55-4909-a70b-eb0035781a2c/_public/0-MGH%20Permanent/Privacy%20Training%20for%20Research%20Personnel%20WEB%20version%20-%202022/presentation_html5.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arecci.albertainnovates.ca/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethics.gc.ca/eng/tcps2-eptc2_2022_chapter5-chapitre5.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethics.gc.ca/eng/tcps2-eptc2_2022_chapter5-chapitre5.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13067,78 +11924,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A80B5A6-2110-4982-9C6F-1CE227BBE56D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1342</Words>
-  <Characters>7656</Characters>
+  <Words>1332</Words>
+  <Characters>7595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TEGH REC: 09-Jan-06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TEGH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8981</CharactersWithSpaces>
+  <CharactersWithSpaces>8910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2818136</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>69</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hsamp@tegh.on.ca</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>